--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -593,261 +593,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMNI-CONV: Generalization of the Omnidirectional Distortion-Aware Convolutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HiDAnet: RGB-D Salient Object Detection via Hierarchical Depth Awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Olivier Artizzu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging9020029⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.2160 - 2173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2023.3263111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963383v1</w:t>
+                <w:t xml:space="preserve">hal-04045138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HiDAnet: RGB-D Salient Object Detection via Hierarchical Depth Awareness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zongwei Wu</w:t>
+                <w:t xml:space="preserve">OMNI-CONV: Generalization of the Omnidirectional Distortion-Aware Convolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Olivier Artizzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32, pp.2160 - 2173. </w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2023.3263111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jimaging9020029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045138v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summarizing large scale 3D mesh for urban navigation</w:t>
               </w:r>
@@ -944,815 +944,815 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving Object Detection by 3D Flow Field Analysis</w:t>
+                <w:t xml:space="preserve">Improving Image Description with Auxiliary Modality for Visual Localization in Challenging Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cansen Jiang</w:t>
+                <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danda Pani Paudel</w:t>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fofi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohan Fougerolle</w:t>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2021.3055766⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (1), pp.185-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11263-020-01363-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565160v1</w:t>
+                <w:t xml:space="preserve">hal-02912239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Image Description with Auxiliary Modality for Visual Localization in Challenging Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moving Object Detection by 3D Flow Field Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cansen Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Piasco</w:t>
+                <w:t xml:space="preserve">Danda Pani Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+                <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+                <w:t xml:space="preserve">Yohan Fougerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 129 (1), pp.185-202. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.1950-1963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11263-020-01363-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2021.3055766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912239v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corners for Layout: End-to-End Layout Recovery From 360 Images</w:t>
+                <w:t xml:space="preserve">Structural Similarity Measurement Based Cost Function for Stereo Matching of Automotive Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Fernandez-Labrador</w:t>
+                <w:t xml:space="preserve">Oussama Zeglazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José M Fácil</w:t>
+                <w:t xml:space="preserve">Mohammed Rziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Perez-Yus</w:t>
+                <w:t xml:space="preserve">Aouatif Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2020.2967274⟩</w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (8), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging6080077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566981v1</w:t>
+                <w:t xml:space="preserve">hal-02916268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Similarity Measurement Based Cost Function for Stereo Matching of Automotive Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corners for Layout: End-to-End Layout Recovery From 360 Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fernandez-Labrador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Zeglazi</w:t>
+                <w:t xml:space="preserve">José M Fácil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Rziza</w:t>
+                <w:t xml:space="preserve">Alejandro Perez-Yus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aouatif Amine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Javier Civera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (8), pp.77. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (2), pp.1255-1262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jimaging6080077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2020.2967274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916268v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust and Optimal Registration of Image Sets and Structured Scenes via Sum-of-Squares Polynomials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">2D–3D synchronous/asynchronous camera fusion for visual odometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danda Pani Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlane Habed</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 127 (5), pp.415-436. </w:t>
+              <w:t xml:space="preserve">Autonomous Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (1), pp.21-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11263-018-1114-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10514-018-9698-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113657v1</w:t>
+                <w:t xml:space="preserve">hal-02113651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D–3D synchronous/asynchronous camera fusion for visual odometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Robust and Optimal Registration of Image Sets and Structured Scenes via Sum-of-Squares Polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danda Pani Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlane Habed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adlane Habed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43 (1), pp.21-35. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (5), pp.415-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10514-018-9698-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11263-018-1114-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113651v1</w:t>
+                <w:t xml:space="preserve">hal-02113657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hierarchical stereo matching algorithm based on adaptive support region aggregation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Zeglazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Rziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aouatif Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1928,90 +1928,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on Visual-Based Localization: On the benefit of heterogeneous data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 74, pp.90 - 109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2173,287 +2173,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase-based framework for optical flow estimation on omnidirectional images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amina Radgui</w:t>
+                <w:t xml:space="preserve">Static-map and Dynamic Object Reconstruction in Outdoor Scenes using 3D Motion Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cansen Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danda Pani Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fougerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11760-014-0739-z⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (1), pp.324-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2016.2517207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430724v1</w:t>
+                <w:t xml:space="preserve">hal-01394396v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static-map and Dynamic Object Reconstruction in Outdoor Scenes using 3D Motion Segmentation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Fofi</w:t>
+                <w:t xml:space="preserve">A phase-based framework for optical flow estimation on omnidirectional images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Alibouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Radgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Rziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1 (1), pp.324-331. </w:t>
+              <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (2), pp.285 - 292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2016.2517207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11760-014-0739-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394396v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual contact with catadioptric cameras</w:t>
               </w:r>
@@ -2491,51 +2491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64, pp.100--119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2858,51 +2858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31 (1-2), pp.197 - 219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2930,549 +2930,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnidirectional Vision for UAV: Applications to Attitude, Motion and Altitude Estimation for Day and Night Conditions</w:t>
+                <w:t xml:space="preserve">A Branch and Bound Approach to Correspondence and Grouping Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashutosh Natraj</w:t>
+                <w:t xml:space="preserve">Jean-Charles Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sang Ly</w:t>
+                <w:t xml:space="preserve">Hongdong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Eynard</w:t>
+                <w:t xml:space="preserve">Inso Kweon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 69 (1-4), pp.459-473. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (7), pp.1565-1576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10846-012-9752-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2012.264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767430v1</w:t>
+                <w:t xml:space="preserve">hal-00829611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Branch and Bound Approach to Correspondence and Grouping Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Omnidirectional Vision for UAV: Applications to Attitude, Motion and Altitude Estimation for Day and Night Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashutosh Natraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Bazin</w:t>
+                <w:t xml:space="preserve">Sang Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongdong Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Inso Kweon</w:t>
+                <w:t xml:space="preserve">Damien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (1-4), pp.459-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10846-012-9752-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2012.264⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00829611v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time UAV Altitude, Attitude and Motion Estimation form Hybrid Stereovision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rotation estimation and vanishing point extraction by omnidirectional vision in urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Eynard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fremont</w:t>
+                <w:t xml:space="preserve">Inso Kweon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10514-012-9285-0⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (1), pp.63-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364911421954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716093v1</w:t>
+                <w:t xml:space="preserve">hal-00661892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation estimation and vanishing point extraction by omnidirectional vision in urban environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Bazin</w:t>
+                <w:t xml:space="preserve">Real Time UAV Altitude, Attitude and Motion Estimation form Hybrid Stereovision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Inso Kweon</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autonomous Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (1-2), pp.157-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10514-012-9285-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0278364911421954⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00661892v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision Based UAV Attitude Estimation: Progress and Insights</w:t>
               </w:r>
@@ -3497,51 +3497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 65, pp.295-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3569,520 +3569,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapted Approach for Omnidirectional Egomotion Estimation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Central catadioptric image processing with geodesic metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fougerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision and Image Processing (IJCVIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Image and Vision Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (12), pp.840-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imavis.2011.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856782v1</w:t>
+                <w:t xml:space="preserve">hal-00647150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual tracking with omnidirectional cameras: an efficient approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Fofi</w:t>
+                <w:t xml:space="preserve">Adapted Approach for Omnidirectional Egomotion Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Radgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Rziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computer Vision and Image Processing (IJCVIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30, pp.1--13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637343v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical flow estimation from multichannel spherical image decomposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
+                <w:t xml:space="preserve">Visual tracking with omnidirectional cameras: an efficient approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (21), pp.1183 - 1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2011.2838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637423v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central catadioptric image processing with geodesic metric</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical flow estimation from multichannel spherical image decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Radgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yohan Fougerolle</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image and Vision Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (9), pp.1263-1272</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647150v1</w:t>
+                <w:t xml:space="preserve">hal-00637423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Estimation by Decoupling Rotation and Translation in Catadioptric Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4431,1142 +4431,1142 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Visual Servoing for Robotic Assistance in ENT Microsurgery: A Case Study on Middle Ear Access</w:t>
+                <w:t xml:space="preserve">Attentional Event-RGB Sensor Fusion for Fast Drone Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Aimen Boulala</w:t>
+                <w:t xml:space="preserve">Antoine Zundel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Mateo-Agulló</w:t>
+                <w:t xml:space="preserve">Nicolas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renato Martins</w:t>
+                <w:t xml:space="preserve">Guillaume Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lalande</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373679v1</w:t>
+                <w:t xml:space="preserve">hal-05373673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian Splatting Map Registration with Orthographic Bird's-Eye-View Renderings</w:t>
+                <w:t xml:space="preserve">Hybrid Visual Servoing for Robotic Assistance in ENT Microsurgery: A Case Study on Middle Ear Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Leblond</w:t>
+                <w:t xml:space="preserve">Mohamed-Aimen Boulala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Simon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Carlos Mateo-Agulló</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACV 2026 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE/CVF, Mar 2026, Tucson (Arizona ), United States</w:t>
+              <w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444500v1</w:t>
+                <w:t xml:space="preserve">hal-05373679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentional Event-RGB Sensor Fusion for Fast Drone Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Zundel</w:t>
+                <w:t xml:space="preserve">Gaussian Splatting Map Registration with Orthographic Bird's-Eye-View Renderings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Changey</w:t>
+                <w:t xml:space="preserve">Marie-Odile Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">WACV 2026 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/CVF, Mar 2026, Tucson (Arizona ), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373673v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ego-motion compensation for a bimodal event/RGB fast-moving drone detection system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Zundel</w:t>
+                <w:t xml:space="preserve">Event-Aware Distilled DETR for Object Detection in an Automotive Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djessy Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Morbidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Changey</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Défense et Intelligence Artificielle, Plate-Forme Intelligence Artificielle PFIA 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Cluj, Romania. pp.1849-1855, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV64158.2025.11097744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373690v1</w:t>
+                <w:t xml:space="preserve">hal-05047456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Aware Distilled DETR for Object Detection in an Automotive Context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabio Morbidi</w:t>
+                <w:t xml:space="preserve">Ego-motion compensation for a bimodal event/RGB fast-moving drone detection system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Rameau</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée Défense et Intelligence Artificielle, Plate-Forme Intelligence Artificielle PFIA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Informatique de Bourgogne; Université Bourgogne Europe, Jun 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IV64158.2025.11097744⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05047456v1</w:t>
+                <w:t xml:space="preserve">hal-05373690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3DGS-Calib: 3D Gaussian Splatting for Multimodal SpatioTemporal Calibration</w:t>
+                <w:t xml:space="preserve">SOAC: Spatio-Temporal Overlap-Aware Multi-Sensor Calibration using Neural Radiance Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Herau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Piasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussab Bennehar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Piasco</w:t>
+                <w:t xml:space="preserve">Luis Roldao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Roldão</w:t>
+                <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.8315-8321, </w:t>
+              <w:t xml:space="preserve">2024 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Seattle, France. pp.15131-15140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10801360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVPR52733.2024.01433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862434v1</w:t>
+                <w:t xml:space="preserve">hal-04809704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense Scene Reconstruction from Light-Field Images Affected by Rolling Shutter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3DGS-Calib: 3D Gaussian Splatting for Multimodal SpatioTemporal Calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Herau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussab Bennehar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermes Mcgriff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renato Martins</w:t>
+                <w:t xml:space="preserve">Arthur Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Andreff</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luis Roldão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.8315-8321, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10801360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820471v1</w:t>
+                <w:t xml:space="preserve">hal-04862434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Semantic Cues from Foundation Vision Models for Enhanced Local Feature Correspondence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dense Scene Reconstruction from Light-Field Images Affected by Rolling Shutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Potje</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Hermes Mcgriff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erickson R. Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Tucson (AZ), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767595v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOAC: Spatio-Temporal Overlap-Aware Multi-Sensor Calibration using Neural Radiance Fields</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leveraging Semantic Cues from Foundation Vision Models for Enhanced Local Feature Correspondence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Roldao</w:t>
+                <w:t xml:space="preserve">Felipe Cadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guilherme Potje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erickson R. Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Hanoi, Vietnam</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809704v1</w:t>
+                <w:t xml:space="preserve">hal-04767595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alignment-free HDR Deghosting with Semantics Consistent Transformer</w:t>
               </w:r>
@@ -5814,243 +5814,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint 3D Shape and Motion Estimation from Rolling Shutter Light-Field Images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+                <w:t xml:space="preserve">QaQ: Robust 6D Pose Estimation via Quality-Assessed RGB-D Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laligant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">18th International Conference on Machine Vision Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Hamamatsu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269428v1</w:t>
+                <w:t xml:space="preserve">hal-04166639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QaQ: Robust 6D Pose Estimation via Quality-Assessed RGB-D Fusion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Laligant</w:t>
+                <w:t xml:space="preserve">Joint 3D Shape and Motion Estimation from Rolling Shutter Light-Field Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes Mcgriff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Machine Vision Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Hamamatsu, Japan</w:t>
+              <w:t xml:space="preserve">IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166639v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OLF : RGB-D Adaptive Late Fusion for Robust 6D Pose Estimation</w:t>
               </w:r>
@@ -6075,51 +6075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laligant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6157,90 +6157,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOISST: Multimodal Optimization of Implicit Scene for SpatioTemporal Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Herau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussab Bennehar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Roldão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Detroit, France. pp.1810-1817, </w:t>
@@ -6397,168 +6397,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RGB-Event fusion for Moving Object Detection in Autonomous Driving</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust RGB-D Fusion for Saliency Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shriarulmozhivarman Gobichettipalayam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danda Pani Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée inter-GdR ISIS et Robotique « Capteurs visuels émergents pour la robotique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on 3D Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323633v1</w:t>
+                <w:t xml:space="preserve">hal-03746242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-QGN: Navigation Map from a Monocular Camera using Quadtree Generating Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6590,106 +6590,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA'22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Philadelphia, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRA46639.2022.9812362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OMNI-DRL: Learning to Fly in Forests with Omnidirectional Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Olivier Artizzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6704,1622 +6704,1622 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Robot Control (SYROCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Matsumoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadtree Segmentation Network for Obstacle Avoidance in Monocular Navigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+                <w:t xml:space="preserve">RGB-Event fusion for Moving Object Detection in Autonomous Driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuyun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Intelligent Transportation Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée inter-GdR ISIS et Robotique « Capteurs visuels émergents pour la robotique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721700v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Reinforcement Learning with Omnidirectional Images: application to UAV Navigation in Forests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+                <w:t xml:space="preserve">Quadtree Segmentation Network for Obstacle Avoidance in Monocular Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision (Finalist "Best Paper Student")</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Macau, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC55140.2022.9922071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812448v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trifocal Tensor and Relative Pose Estimation from 8 Lines and Known Vertical Direction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+                <w:t xml:space="preserve">Deep Reinforcement Learning with Omnidirectional Images: application to UAV Navigation in Forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Olivier Artizzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision (Finalist "Best Paper Student")</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9981481⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03740817v1</w:t>
+                <w:t xml:space="preserve">hal-03812448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust RGB-D Fusion for Saliency Detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trifocal Tensor and Relative Pose Estimation from 8 Lines and Known Vertical Direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shriarulmozhivarman Gobichettipalayam</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Banglei Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on 3D Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9981481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746242v2</w:t>
+                <w:t xml:space="preserve">hal-03740817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLYBO: A Unified Benchmark Environment for Autonomous Flying Robots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Strauss</w:t>
+                <w:t xml:space="preserve">Modality-Guided Subnetwork for Salient Object Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DV 2021 - 9th International Conference on 3D Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on 3D Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380109v1</w:t>
+                <w:t xml:space="preserve">hal-03375042v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OmniFlowNet: a Perspective Neural Network Adaptation for Optical Flow Estimation in Omnidirectional Images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+                <w:t xml:space="preserve">FLYBO: A Unified Benchmark Environment for Autonomous Flying Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bourki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3DV 2021 - 9th International Conference on 3D Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual, United Kingdom. pp.1420-1431, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DV53792.2021.00149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968191v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SplatPlanner: Efficient Autonomous Exploration via Permutohedral Frontier Filtering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Bourki</w:t>
+                <w:t xml:space="preserve">OmniFlowNet: a Perspective Neural Network Adaptation for Optical Flow Estimation in Omnidirectional Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Olivier Artizzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haozhou Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Strauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2021 - 38th IEEE International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175707v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modality-Guided Subnetwork for Salient Object Detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chao Ma</w:t>
+                <w:t xml:space="preserve">SplatPlanner: Efficient Autonomous Exploration via Permutohedral Frontier Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bourki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Strauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on 3D Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA 2021 - 38th IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xi'an, China. pp.608-615, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9560896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375042v2</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving objects aware sensor mesh fusion for indoor reconstruction from a couple of 2D lidar scans</w:t>
+                <w:t xml:space="preserve">What's in my Room? Object Recognition on Indoor Panoramic Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teng Wu</w:t>
+                <w:t xml:space="preserve">Julia Guerrero-Viu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fernandez-Labrador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Vallet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jingbin Liu</w:t>
+                <w:t xml:space="preserve">Jose J. Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV ISPRS Congress 2020, International Society for Photogrammetry and Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916258v1</w:t>
+                <w:t xml:space="preserve">hal-02470600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratified Autocalibration of Cameras with Euclidean Image Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devesh Adlakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlane Habet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Morbidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st British Machine Vision Virtual Conference (BMVC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Learning of Category-Specific Symmetric 3D Keypoints from Point Sets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Fernandez-Labrador</w:t>
+                <w:t xml:space="preserve">Moving objects aware sensor mesh fusion for indoor reconstruction from a couple of 2D lidar scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajad Chhatkuli</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jingbin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16TH EUROPEAN CONFERENCE ON COMPUTER VISION, ECCV 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIV ISPRS Congress 2020, International Society for Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISPRS, Aug 2020, Nice (en ligne), France. pp.507-514, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-507-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916278v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth-Adapted CNN for RGB-D cameras</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Stolz</w:t>
+                <w:t xml:space="preserve">Unsupervised Learning of Category-Specific Symmetric 3D Keypoints from Point Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fernandez-Labrador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajad Chhatkuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danda Pani Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose J Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Asian Conference on Computer Vision (Oral presentation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Kyoto (Virtual conference), Japan</w:t>
+              <w:t xml:space="preserve">16TH EUROPEAN CONFERENCE ON COMPUTER VISION, ECCV 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946902v1</w:t>
+                <w:t xml:space="preserve">hal-02916278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What's in my Room? Object Recognition on Indoor Panoramic Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clara Fernandez-Labrador</w:t>
+                <w:t xml:space="preserve">Depth-Adapted CNN for RGB-D cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose J. Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">15th Asian Conference on Computer Vision (Oral presentation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Kyoto (Virtual conference), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470600v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUARCH: A New Quasi-Affine Reconstruction Stratum From Vague Relative Camera Orientation Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devesh Adlakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlane Habed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Morbidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Séoul, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8353,90 +8353,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective-n-Learned-Point: Pose Estimation from Relative Depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Machine Vision Conference (BMVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8461,90 +8461,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Camera Pose Refinement With Learned Depth Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8578,77 +8578,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Scene Geometry for Visual Localization in Challenging Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8689,1099 +8689,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PanoRoom: From the Sphere to the 3D Layout</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Perez-Yus</w:t>
+                <w:t xml:space="preserve">Summarizing Large Scale 3D Mesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imeen Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Kramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose J Guerrero</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2018 Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Munich, Germany</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems - IROS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158448v1</w:t>
+                <w:t xml:space="preserve">hal-01865249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Dense Disparity Map Reconstruction using Sparse Measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aouatif Amine</w:t>
+                <w:t xml:space="preserve">Attitude estimation from polarimetric cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojdeh Rastgoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Seulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISAPP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Madère, Portugal</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems - IROS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724779v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal 2D Image to 3D Model Registration via a Mutual Alignment of Sparse and Dense Visual Features</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Fofi</w:t>
+                <w:t xml:space="preserve">Efficient Dense Disparity Map Reconstruction using Sparse Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Zeglazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Rziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aouatif Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - ICRA,2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.6316-6322</w:t>
+              <w:t xml:space="preserve">13th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISAPP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Madère, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779176v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual odometry using a homography formulation with decoupled rotation and translation estimation using minimal solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+                <w:t xml:space="preserve">PanoRoom: From the Sphere to the 3D Layout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fernandez-Labrador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M Fácil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Perez-Yus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Friedrich Fraundorfer</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose J Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotics and Automation - ICRA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCV 2018 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756773v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigability Graph Extraction From Large-Scale 3D Point Cloud</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Kramm</w:t>
+                <w:t xml:space="preserve">Multimodal 2D Image to 3D Model Registration via a Mutual Alignment of Sparse and Dense Visual Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Crombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Seulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Conference on Intelligent Transportation Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - ICRA,2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.6316-6322</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929921v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de modalités auxiliaires pour la localisation basée vision</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+                <w:t xml:space="preserve">Visual odometry using a homography formulation with decoupled rotation and translation estimation using minimal solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banglei Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Fraundorfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIAP 2018, Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Robotics and Automation - ICRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brisbane, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2018.8460747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928002v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summarizing Large Scale 3D Mesh</w:t>
+                <w:t xml:space="preserve">Navigability Graph Extraction From Large-Scale 3D Point Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imeen Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Kramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems - IROS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st IEEE International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Maui, Hawaii, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2018.8569447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865249v1</w:t>
+                <w:t xml:space="preserve">hal-01929921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitude estimation from polarimetric cameras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mojdeh Rastgoo</w:t>
+                <w:t xml:space="preserve">Apprentissage de modalités auxiliaires pour la localisation basée vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Piasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems - IROS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">RFIAP 2018, Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865236v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation Basée Vision : de l'hétérogénéité des approches et des données</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+                <w:t xml:space="preserve">Summarizing Large Scale 3D Point Cloud for Navigation Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imeen Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Kramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS - Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Colleville-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">IEEE 20th International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587287v1</w:t>
+                <w:t xml:space="preserve">hal-01691568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic 3D Scene Reconstruction and Enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cansen Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fougerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9819,90 +9819,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Nowhere to Everywhere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9938,852 +9938,852 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'un graphe de navigabilité à partir d'un nuage de points 3D enrichis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Kramm</w:t>
+                <w:t xml:space="preserve">Localisation Basée Vision : de l'hétérogénéité des approches et des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Piasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">ORASIS - Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866618v1</w:t>
+                <w:t xml:space="preserve">hal-01587287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incomplete 3D Motion Trajectory Segmentation and 2D-to-3D Label Transfer for Dynamic Scene Analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Fofi</w:t>
+                <w:t xml:space="preserve">Extraction d'un graphe de navigabilité à partir d'un nuage de points 3D enrichis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imeen Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems - IROS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">ORASIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569325v1</w:t>
+                <w:t xml:space="preserve">hal-01866618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Quality Reconstruction of Dynamic Objects using 2D-3D Camera Fusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Static and Dynamic Objects Analysis as a 3D Vector Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cansen Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Christie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+                <w:t xml:space="preserve">Pani Danda Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fougerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Beijing, China</w:t>
+              <w:t xml:space="preserve"> International Conference on 3D Vision (3DV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528396v2</w:t>
+                <w:t xml:space="preserve">hal-01584238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and Dynamic Objects Analysis as a 3D Vector Field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Incomplete 3D Motion Trajectory Segmentation and 2D-to-3D Label Transfer for Dynamic Scene Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cansen Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danda Pani Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fougerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Demonceaux</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference on 3D Vision (3DV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Qingdao, China</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems - IROS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584238v1</w:t>
+                <w:t xml:space="preserve">hal-01569325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACCURATE DENSE STEREO MATCHING FOR ROAD SCENES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aouatif Amine</w:t>
+                <w:t xml:space="preserve">High Quality Reconstruction of Dynamic Objects using 2D-3D Camera Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cansen Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danda Pani Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592090v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528396v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'un graphe de navigabilité à partir d'un nuage de points 3D enrichis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+                <w:t xml:space="preserve">ACCURATE DENSE STEREO MATCHING FOR ROAD SCENES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Zeglazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Rziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aouatif Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Kramm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Colleville-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587291v1</w:t>
+                <w:t xml:space="preserve">hal-01592090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summarizing Large Scale 3D Point Cloud for Navigation Tasks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Extraction d'un graphe de navigabilité à partir d'un nuage de points 3D enrichis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Kramm</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 20th International Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">16èmes Journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691568v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Reconstruction of Dynamic Vehicles using Sparse 3D-Laser-Scanner and 2D Image Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cansen Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danda Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10968,51 +10968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Usman,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Mazen Hittawe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11050,90 +11050,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction 3D de scènes dynamiques par segmentation au sens du mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cansen Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danda Pani Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fougerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11279,90 +11279,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure from motion using a hybrid stereo-vision system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Ubiquitous Robots and Ambient Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Goyang City, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11387,51 +11387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMI-based 2D-3D Registration: from Uncalibrated Images to Euclidean Scene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danda Pani Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlane Habed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11597,381 +11597,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A homography formulation to the 3pt plus a common direction relative pose problem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Friedrich Fraundorfer</w:t>
+                <w:t xml:space="preserve">Efficient Pruning LMI Conditions for Branch-and-Prune Rank and Chirality-Constrained Estimation of the Dual Absolute Quadric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlane Habed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danda Pani Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Asian Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081422v1</w:t>
+                <w:t xml:space="preserve">hal-01017687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a PTZ camera in a hybrid vision system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Fofi</w:t>
+                <w:t xml:space="preserve">A homography formulation to the 3pt plus a common direction relative pose problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Fraundorfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">12th Asian Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968425v1</w:t>
+                <w:t xml:space="preserve">hal-01081422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la pose d'une caméra dans un environnement connu à partir d'un recalage 2D-3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of a PTZ camera in a hybrid vision system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danda Pani Paudel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989118v1</w:t>
+                <w:t xml:space="preserve">hal-00968425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of 2D Cameras in a Known Environment using Direct 2D-3D Registration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Estimation de la pose d'une caméra dans un environnement connu à partir d'un recalage 2D-3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danda Pani Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11983,2601 +11983,2601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Adlane Habed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. pp.1-6</w:t>
+              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017155v1</w:t>
+                <w:t xml:space="preserve">hal-00989118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-3D Camera Fusion for Visual Odometry in Outdoor Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Localization of 2D Cameras in a Known Environment using Direct 2D-3D Registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danda Pani Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlane Habed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inso Kweon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017686v1</w:t>
+                <w:t xml:space="preserve">hal-01017155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Pruning LMI Conditions for Branch-and-Prune Rank and Chirality-Constrained Estimation of the Dual Absolute Quadric</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D-3D Camera Fusion for Visual Odometry in Outdoor Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danda Pani Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlane Habed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Fofi</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inso Kweon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017687v1</w:t>
+                <w:t xml:space="preserve">hal-01017686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale invariant line matching on the sphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dieu-Sang Ly</w:t>
+                <w:t xml:space="preserve">Étude d'un système de stéréo-vision hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yohan Fougerolle</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré D. Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830884v1</w:t>
+                <w:t xml:space="preserve">hal-00829446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des Cartes du Temps de Collision (TTC) en Vision Para-catadioptrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Zahra Benamar</w:t>
+                <w:t xml:space="preserve">Scale invariant line matching on the sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieu-Sang Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Seulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fougerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829428v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-Based time to contact on paracatadioptric camera</w:t>
+                <w:t xml:space="preserve">Estimation des Cartes du Temps de Collision (TTC) en Vision Para-catadioptrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa El Fkihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830883v1</w:t>
+                <w:t xml:space="preserve">hal-00829428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'un système de stéréo-vision hybride</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Rameau</w:t>
+                <w:t xml:space="preserve">Gradient-Based time to contact on paracatadioptric camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa El Fkihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Fofi</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829446v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time to Contact Estimation on Paracatadioptric Cameras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Zahra Benamar</w:t>
+                <w:t xml:space="preserve">Self-Calibration of PTZ Camera using New LMI Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlane Habed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan. pp.3602 - 3605</w:t>
+              <w:t xml:space="preserve">Asian Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Daejon, South Korea. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919650v1</w:t>
+                <w:t xml:space="preserve">hal-00742544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally Optimal Line Clustering and Vanishing Point Estimation in Manhattan World</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Omnidirectional vision for UAV: applications to attitude, motion and altitude estimation for day and night conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashutosh Natraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Bazin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yongduek Seo</w:t>
+                <w:t xml:space="preserve">Sang Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conf. on Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Providence, Rhode Island, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697707v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche performante de suivi visuel pour les caméras catadioptriques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+                <w:t xml:space="preserve">Time to Contact Estimation on Paracatadioptric Cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Fofi</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa El Fkihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan. pp.3602 - 3605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656553v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Geometrical Approach for Vision Based Attitude and Altitude Estimation for UAVs in Dark Environments</w:t>
+                <w:t xml:space="preserve">Globally Optimal Line Clustering and Vanishing Point Estimation in Manhattan World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashutosh Natraj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Sturm</w:t>
+                <w:t xml:space="preserve">Jean-Charles Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongduek Seo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsushi Ikeuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2012 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Conf. on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Providence, Rhode Island, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746664v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Calibration of PTZ Camera using New LMI Constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adlane Habed</w:t>
+                <w:t xml:space="preserve">Une approche performante de suivi visuel pour les caméras catadioptriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Daejon, South Korea. pp.1</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742544v1</w:t>
+                <w:t xml:space="preserve">hal-00656553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnidirectional vision for UAV: applications to attitude, motion and altitude estimation for day and night conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">A Geometrical Approach for Vision Based Attitude and Altitude Estimation for UAVs in Dark Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashutosh Natraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Eynard</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2012 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. pp.4565-4570, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2012.6385942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697709v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Moving Objects With a Catadioptric Sensor Using Particle Filter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Fofi</w:t>
+                <w:t xml:space="preserve">Vision based attitude and altitude estimation for UAVs in dark environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashutosh Natraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Workshop on Omnidirectional Vision, Camera Networks and Non-classical Cameras</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2011 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.4006-4011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2011.6094681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627905v1</w:t>
+                <w:t xml:space="preserve">hal-00647951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de pose d'un réseau de caméras hybrides à partir de droites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Pegard</w:t>
+                <w:t xml:space="preserve">Tracking Moving Objects With a Catadioptric Sensor Using Particle Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
+              <w:t xml:space="preserve">11th Workshop on Omnidirectional Vision, Camera Networks and Non-classical Cameras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Barcelone, Spain. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00595485v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de mouvement d'un drone à partir d'un capteur stéréo hybride</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Eynard</w:t>
+                <w:t xml:space="preserve">Calcul de pose d'un réseau de caméras hybrides à partir de droites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fremont</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pegard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00598255v1</w:t>
+                <w:t xml:space="preserve">inria-00595485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision based attitude and altitude estimation for UAVs in dark environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ashutosh Natraj</w:t>
+                <w:t xml:space="preserve">Estimation de mouvement d'un drone à partir d'un capteur stéréo hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter Sturm</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2011 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2011.6094681⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00647951v1</w:t>
+                <w:t xml:space="preserve">inria-00598255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation temps réel de l'altitude d'un drone à partir d'un capteur de stéréovision mixte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Eynard</w:t>
+                <w:t xml:space="preserve">Estimation de mouvement d'un système stéréoscopique hybride à partir des droites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème congrès francophone AFRIF-AFIA RFIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès de Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447613v1</w:t>
+                <w:t xml:space="preserve">hal-01439613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de mouvement d'un système stéréoscopique hybride à partir des droites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sang Ly</w:t>
+                <w:t xml:space="preserve">Highly Specific Pose Estimation with a Catadioptric Omnidirectional Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Caen, France</w:t>
+              <w:t xml:space="preserve">IST'10: International Conference on Imaging Systems and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Thessalonique, Greece. pp.229-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439613v1</w:t>
+                <w:t xml:space="preserve">lirmm-00564713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UAV Altitude Estimation by Mixed Stereoscopic Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Taiwan. pp.IROS 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Specific Pose Estimation with a Catadioptric Omnidirectional Camera</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+                <w:t xml:space="preserve">Estimation temps réel de l'altitude d'un drone à partir d'un capteur de stéréovision mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IST'10: International Conference on Imaging Systems and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Thessalonique, Greece. pp.229-233</w:t>
+              <w:t xml:space="preserve">17ème congrès francophone AFRIF-AFIA RFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00564713v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Filter Approach Adapted to Catadioptric Images for Target Tracking Application</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OMNIDIRECTIONAL IMAGE PROCESSING USING GEODESIC METRIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779779v1</w:t>
+                <w:t xml:space="preserve">hal-01779777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMNIDIRECTIONAL IMAGE PROCESSING USING GEODESIC METRIC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particle Filter Approach Adapted to Catadioptric Images for Target Tracking Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuk-Jin Yoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inso Kweon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Machine Vision Conference 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5244/C.23.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779777v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Programming and Skyline Extraction in Catadioptric Infrared Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inso Kweon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14654,51 +14654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Radgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14864,446 +14864,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00325390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caméras Omnidirectionnelles : Principes et Modélisations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Aboutajdine</w:t>
+                <w:t xml:space="preserve">Spherical Region-Based Matching of Vanishing Points in Catadioptric Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inso Kweon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOTI2008, Journées d'Optique et de Traitement de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Mohammedia, Morocco</w:t>
+              <w:t xml:space="preserve">The 8th Workshop on Omnidirectional Vision, Camera Networks and Non-classical Cameras - OMNIVIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rahul Swaminathan and Vincenzo Caglioti and Antonis Argyros, Oct 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198527v1</w:t>
+                <w:t xml:space="preserve">inria-00325320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical Region-Based Matching of Vanishing Points in Catadioptric Images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+                <w:t xml:space="preserve">Caméras Omnidirectionnelles : Principes et Modélisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Radgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th Workshop on Omnidirectional Vision, Camera Networks and Non-classical Cameras - OMNIVIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rahul Swaminathan and Vincenzo Caglioti and Antonis Argyros, Oct 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">JOTI2008, Journées d'Optique et de Traitement de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Mohammedia, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00325320v1</w:t>
+                <w:t xml:space="preserve">hal-01198527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAV Attitude Computation by Omnidirectional Vision in Urban Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Central Catadioptric Line Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Pegard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Rome, Italy</w:t>
+              <w:t xml:space="preserve"> Iberian Conference on Pattern Recognition and Image Analysis, IbPRIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781438v1</w:t>
+                <w:t xml:space="preserve">hal-01785298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Central Catadioptric Line Extraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UAV Attitude Computation by Omnidirectional Vision in Urban Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pegard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Iberian Conference on Pattern Recognition and Image Analysis, IbPRIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Girona, Spain</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785298v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omnidirectional vision on UAV for attitude computation</w:t>
               </w:r>
@@ -15315,51 +15315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pegard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15492,51 +15492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pegard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EEE/RSJ International Conference on Intelligent Robots and Systems, IROS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16092,51 +16092,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D9B2FF9"/>
+    <w:nsid w:val="5B8B4F6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16323,51 +16323,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-demonceaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6916-1273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093832575" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04909273v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Rafi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang Song" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Arnoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2024.3462302" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714659v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Wu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyun Zhou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2024.104174" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.01.027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963383v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Olivier Artizzu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9020029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04045138v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Ma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2023.3263111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03673963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imeen Ben Salah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kramm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565160v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansen Jiang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danda Pani Paudel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fofi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fougerolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3055766" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912239v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piasco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01363-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02566981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fernandez-Labrador" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M F&#225;cil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez-Yus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Civera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2967274" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Zeglazi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rziza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatif Amine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging6080077" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Habed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-018-1114-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113651v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-018-9698-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01930753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.07.020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQRT5BR8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01684031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0764-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744680v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.09.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pollefeys" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2545663" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430724v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Alibouch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Radgui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-014-0739-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394396v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2016.2517207" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benamar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elfkihi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Demonceaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.09.036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGQRC5PR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tahri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Yeremou Tamtsia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2015.2412771" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211126v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu-Sang Ly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;gard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083773v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Benamar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa El Fkihi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.197-219" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767430v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Natraj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Ly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eynard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-012-9752-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FK06C3X4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829611v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bazin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongdong Li" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inso Kweon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.264" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716093v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fremont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-012-9285-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D14E4D759E77F2EAE4D7134B77BCD8BCE4F61FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364911421954" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759018v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Rahman Shabayek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-011-9588-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856782v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637343v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rameau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.2838" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rziza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647150v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2011.09.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205589v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kweon In-So" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205587v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205584v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205581v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kachi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373679v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Aimen Boulala" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mateo-Agull&#243;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Martins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leblond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Berger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373673v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zundel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hueber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Strub" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Changey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373690v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047456v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djessy Rossi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV64158.2025.11097744" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862434v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Herau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rold&#227;o" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10801360" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820471v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Mcgriff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cadar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Potje" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erickson R. Nascimento" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809704v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Roldao" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsishkou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.01433" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04403816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Tel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulun Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Heyrman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV51070.2023.01179" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048853v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10161563" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04269428v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166639v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Petitjean" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laligant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085729v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petitjean Th&#233;o" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440804v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342427" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320908v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323633v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588304v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9812362" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777700v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721700v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9922071" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812448v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740817v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banglei Guan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981481" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746242v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriarulmozhivarman Gobichettipalayam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380109v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brunel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV53792.2021.00149" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968191v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haozhou Zhang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175707v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560896" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375042v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916258v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbin Liu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-507-2020" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288250v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devesh Adlakha" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Habet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916278v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajad Chhatkuli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J Guerrero" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946902v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02470600v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guerrero-Viu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J. Guerrero" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2019.00117" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190840v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123899v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803014" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794221" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158448v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724779v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779176v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Crombez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Seulin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756773v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Fraundorfer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460747" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929921v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kramm" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569447" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928002v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865249v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865236v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Rastgoo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587287v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569314v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690229v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866618v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569325v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528396v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Christie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584238v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pani Danda Paudel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592090v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587291v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Salah" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691568v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484774v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danda Paudel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01441569v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaaniche," TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01464042v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Usman," TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mazen Hittawe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338632v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466838v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Bermudez-Cameo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Lopez-Nicolas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josechu Guerrero" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238551v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149529v3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211127v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilliam Mar&#237;a Diaz Barros" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamin Mansouri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081422v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968425v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989118v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017155v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017686v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017687v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830884v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829428v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouaddib" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830883v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829446v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; D. Sidib&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919650v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697707v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongduek Seo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsushi Ikeuchi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656553v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746664v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385942" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00742544v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rameau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697709v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00627905v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595485v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pegard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598255v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647951v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094681" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447613v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439613v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522124v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00564713v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779779v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuk-Jin Yoon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.23.37" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779777v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779780v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198523v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radgui" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demonceaux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rziza" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboutajdine" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325390v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198527v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325320v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781438v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785298v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Bazin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781418v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785233v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781423v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632887v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sauvage" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duverne" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cognard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00862980v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00862979v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-02129241v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-demonceaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6916-1273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093832575" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04909273v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Rafi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang Song" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Arnoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2024.3462302" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714659v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Wu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyun Zhou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2024.104174" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.01.027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04045138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Ma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2023.3263111" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963383v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Olivier Artizzu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9020029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03673963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imeen Ben Salah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kramm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piasco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01363-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565160v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansen Jiang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danda Pani Paudel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fofi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fougerolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3055766" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Zeglazi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rziza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatif Amine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging6080077" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02566981v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fernandez-Labrador" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M F&#225;cil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez-Yus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Civera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2967274" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113651v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Habed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-018-9698-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-018-1114-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01930753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.07.020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQRT5BR8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01684031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0764-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744680v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.09.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pollefeys" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2545663" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394396v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2016.2517207" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430724v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Alibouch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Radgui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-014-0739-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benamar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elfkihi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Demonceaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.09.036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGQRC5PR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tahri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Yeremou Tamtsia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2015.2412771" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211126v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu-Sang Ly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;gard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083773v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Benamar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa El Fkihi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.197-219" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829611v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bazin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongdong Li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inso Kweon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.264" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767430v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Natraj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Ly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eynard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-012-9752-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FK06C3X4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661892v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364911421954" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716093v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fremont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-012-9285-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D14E4D759E77F2EAE4D7134B77BCD8BCE4F61FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759018v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Rahman Shabayek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-011-9588-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647150v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2011.09.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856782v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637343v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rameau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.2838" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637423v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rziza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205589v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kweon In-So" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205587v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205584v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205581v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kachi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373673v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zundel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hueber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Strub" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Changey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Aimen Boulala" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mateo-Agull&#243;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Martins" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444500v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leblond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Berger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047456v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djessy Rossi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV64158.2025.11097744" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373690v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809704v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Herau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Roldao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsishkou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.01433" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862434v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moreau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rold&#227;o" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10801360" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820471v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Mcgriff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767595v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cadar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Potje" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erickson R. Nascimento" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04403816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Tel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulun Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Heyrman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV51070.2023.01179" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048853v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10161563" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166639v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Petitjean" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laligant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04269428v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085729v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petitjean Th&#233;o" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440804v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342427" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320908v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746242v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriarulmozhivarman Gobichettipalayam" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588304v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9812362" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777700v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323633v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721700v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9922071" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812448v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740817v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banglei Guan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981481" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375042v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380109v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brunel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourki" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV53792.2021.00149" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968191v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haozhou Zhang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175707v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560896" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02470600v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guerrero-Viu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J. Guerrero" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288250v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devesh Adlakha" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Habet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916258v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbin Liu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-507-2020" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916278v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajad Chhatkuli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J Guerrero" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946902v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2019.00117" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190840v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123899v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803014" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794221" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865249v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kramm" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865236v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Rastgoo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Seulin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724779v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158448v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779176v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Crombez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756773v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Fraundorfer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460747" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929921v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569447" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928002v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691568v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569314v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690229v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587287v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866618v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584238v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pani Danda Paudel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569325v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528396v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Christie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592090v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587291v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Salah" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484774v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danda Paudel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01441569v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaaniche," TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01464042v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Usman," TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mazen Hittawe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338632v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466838v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Bermudez-Cameo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Lopez-Nicolas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josechu Guerrero" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238551v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149529v3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211127v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilliam Mar&#237;a Diaz Barros" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamin Mansouri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017687v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081422v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968425v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989118v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017155v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017686v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829446v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; D. Sidib&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830884v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829428v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouaddib" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830883v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00742544v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rameau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697709v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919650v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697707v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongduek Seo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsushi Ikeuchi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656553v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746664v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385942" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647951v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094681" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00627905v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595485v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pegard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598255v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439613v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00564713v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522124v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447613v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779777v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779779v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuk-Jin Yoon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.23.37" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779780v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198523v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radgui" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demonceaux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rziza" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboutajdine" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325390v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325320v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198527v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785298v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Bazin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781438v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781418v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785233v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781423v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632887v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sauvage" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duverne" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cognard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00862980v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00862979v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-02129241v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>