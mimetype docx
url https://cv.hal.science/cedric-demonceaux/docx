--- v1 (2026-04-09)
+++ v2 (2026-05-10)
@@ -342,512 +342,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer fusion for indoor RGB-D semantic segmentation</w:t>
+                <w:t xml:space="preserve">N-QGNv2: Predicting the optimum quadtree representation of a depth map from a monocular camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongwei Wu</w:t>
+                <w:t xml:space="preserve">Daniel Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhuyun Zhou</w:t>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Stolz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2024.104174⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.94-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2024.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714659v1</w:t>
+                <w:t xml:space="preserve">hal-04456452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-QGNv2: Predicting the optimum quadtree representation of a depth map from a monocular camera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformer fusion for indoor RGB-D semantic segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Braun</w:t>
+                <w:t xml:space="preserve">Zhuyun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Morel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 179, pp.94-100. </w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 249, pp.104174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2024.01.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2024.104174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456452v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HiDAnet: RGB-D Salient Object Detection via Hierarchical Depth Awareness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zongwei Wu</w:t>
+                <w:t xml:space="preserve">OMNI-CONV: Generalization of the Omnidirectional Distortion-Aware Convolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Olivier Artizzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2023.3263111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging9020029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04045138v1</w:t>
+                <w:t xml:space="preserve">hal-03963383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMNI-CONV: Generalization of the Omnidirectional Distortion-Aware Convolutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HiDAnet: RGB-D Salient Object Detection via Hierarchical Depth Awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Olivier Artizzu</w:t>
+                <w:t xml:space="preserve">Chao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (2), pp.16. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.2160 - 2173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jimaging9020029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2023.3263111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963383v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summarizing large scale 3D mesh for urban navigation</w:t>
               </w:r>
@@ -859,64 +859,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imeen Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 152, pp.104037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -944,828 +944,828 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Image Description with Auxiliary Modality for Visual Localization in Challenging Conditions</w:t>
+                <w:t xml:space="preserve">Moving Object Detection by 3D Flow Field Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Piasco</w:t>
+                <w:t xml:space="preserve">Cansen Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+                <w:t xml:space="preserve">Danda Pani Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">David Fofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fougerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11263-020-01363-6⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.1950-1963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2021.3055766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912239v1</w:t>
+                <w:t xml:space="preserve">hal-03565160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving Object Detection by 3D Flow Field Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Image Description with Auxiliary Modality for Visual Localization in Challenging Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danda Pani Paudel</w:t>
+                <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fofi</w:t>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Fougerolle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (4), pp.1950-1963. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (1), pp.185-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TITS.2021.3055766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11263-020-01363-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565160v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Similarity Measurement Based Cost Function for Stereo Matching of Automotive Applications</w:t>
+                <w:t xml:space="preserve">Corners for Layout: End-to-End Layout Recovery From 360 Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Zeglazi</w:t>
+                <w:t xml:space="preserve">Clara Fernandez-Labrador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Rziza</w:t>
+                <w:t xml:space="preserve">José M Fácil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aouatif Amine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Alejandro Perez-Yus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Civera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging6080077⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (2), pp.1255-1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2020.2967274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916268v1</w:t>
+                <w:t xml:space="preserve">hal-02566981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corners for Layout: End-to-End Layout Recovery From 360 Images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Similarity Measurement Based Cost Function for Stereo Matching of Automotive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José M Fácil</w:t>
+                <w:t xml:space="preserve">Oussama Zeglazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Perez-Yus</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mohammed Rziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aouatif Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (2), pp.1255-1262. </w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (8), pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2020.2967274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jimaging6080077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566981v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D–3D synchronous/asynchronous camera fusion for visual odometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Robust and Optimal Registration of Image Sets and Structured Scenes via Sum-of-Squares Polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danda Pani Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlane Habed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43 (1), pp.21-35. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (5), pp.415-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10514-018-9698-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11263-018-1114-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113651v1</w:t>
+                <w:t xml:space="preserve">hal-02113657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust and Optimal Registration of Image Sets and Structured Scenes via Sum-of-Squares Polynomials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">2D–3D synchronous/asynchronous camera fusion for visual odometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danda Pani Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlane Habed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 127 (5), pp.415-436. </w:t>
+              <w:t xml:space="preserve">Autonomous Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (1), pp.21-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11263-018-1114-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10514-018-9698-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113657v1</w:t>
+                <w:t xml:space="preserve">hal-02113651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hierarchical stereo matching algorithm based on adaptive support region aggregation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Zeglazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Rziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aouatif Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 112, pp.205 - 211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1837,64 +1837,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 60 (3), pp.382-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1928,90 +1928,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on Visual-Based Localization: On the benefit of heterogeneous data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 74, pp.90 - 109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2058,77 +2058,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homography Based Egomotion Estimation with a Common Direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Saurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pollefeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2173,287 +2173,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static-map and Dynamic Object Reconstruction in Outdoor Scenes using 3D Motion Segmentation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A phase-based framework for optical flow estimation on omnidirectional images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Alibouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Radgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Rziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2016.2517207⟩</w:t>
+              <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (2), pp.285 - 292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11760-014-0739-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394396v2</w:t>
+                <w:t xml:space="preserve">hal-01430724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase-based framework for optical flow estimation on omnidirectional images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Static-map and Dynamic Object Reconstruction in Outdoor Scenes using 3D Motion Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cansen Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danda Pani Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fougerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (2), pp.285 - 292. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (1), pp.324-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11760-014-0739-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2016.2517207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430724v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394396v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual contact with catadioptric cameras</w:t>
               </w:r>
@@ -2491,51 +2491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64, pp.100--119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2620,51 +2620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Yeremou Tamtsia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31, pp.798 - 804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2711,64 +2711,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrinsic calibration of heterogeneous cameras by line images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieu-Sang Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pégard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2832,77 +2832,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa El Fkihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31 (1-2), pp.197 - 219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2930,372 +2930,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Branch and Bound Approach to Correspondence and Grouping Problems</w:t>
+                <w:t xml:space="preserve">Omnidirectional Vision for UAV: Applications to Attitude, Motion and Altitude Estimation for Day and Night Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Bazin</w:t>
+                <w:t xml:space="preserve">Ashutosh Natraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongdong Li</w:t>
+                <w:t xml:space="preserve">Sang Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inso Kweon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Damien Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 35 (7), pp.1565-1576. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (1-4), pp.459-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2012.264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10846-012-9752-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829611v1</w:t>
+                <w:t xml:space="preserve">hal-00767430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnidirectional Vision for UAV: Applications to Attitude, Motion and Altitude Estimation for Day and Night Conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Branch and Bound Approach to Correspondence and Grouping Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sang Ly</w:t>
+                <w:t xml:space="preserve">Jean-Charles Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Eynard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Hongdong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inso Kweon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10846-012-9752-z⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (7), pp.1565-1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2012.264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00767430v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotation estimation and vanishing point extraction by omnidirectional vision in urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inso Kweon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (1), pp.63-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3329,77 +3329,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Time UAV Altitude, Attitude and Motion Estimation form Hybrid Stereovision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3471,77 +3471,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision Based UAV Attitude Estimation: Progress and Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd El Rahman Shabayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 65, pp.295-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3569,546 +3569,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central catadioptric image processing with geodesic metric</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Adapted Approach for Omnidirectional Egomotion Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Radgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yohan Fougerolle</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Rziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image and Vision Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computer Vision and Image Processing (IJCVIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30, pp.1--13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647150v1</w:t>
+                <w:t xml:space="preserve">hal-00856782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapted Approach for Omnidirectional Egomotion Estimation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
+                <w:t xml:space="preserve">Visual tracking with omnidirectional cameras: an efficient approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision and Image Processing (IJCVIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (21), pp.1183 - 1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2011.2838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856782v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual tracking with omnidirectional cameras: an efficient approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Fofi</w:t>
+                <w:t xml:space="preserve">Optical flow estimation from multichannel spherical image decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Radgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (9), pp.1263-1272</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637343v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical flow estimation from multichannel spherical image decomposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Central catadioptric image processing with geodesic metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fougerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Image and Vision Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (12), pp.840-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imavis.2011.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637423v1</w:t>
+                <w:t xml:space="preserve">hal-00647150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Estimation by Decoupling Rotation and Translation in Catadioptric Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kweon In-So</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4146,64 +4146,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markov Random Fields for Catadioptric Image Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (16)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4228,64 +4228,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champs de Markov pour le traitement d’images catadioptriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22 (5), pp.443-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4310,51 +4310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacle detection in road scene based on motion analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Potelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4431,1224 +4431,1224 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentional Event-RGB Sensor Fusion for Fast Drone Detection</w:t>
+                <w:t xml:space="preserve">Hybrid Visual Servoing for Robotic Assistance in ENT Microsurgery: A Case Study on Middle Ear Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Zundel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mohamed-Aimen Boulala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Mateo-Agulló</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373673v1</w:t>
+                <w:t xml:space="preserve">hal-05373679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Visual Servoing for Robotic Assistance in ENT Microsurgery: A Case Study on Middle Ear Access</w:t>
+                <w:t xml:space="preserve">Gaussian Splatting Map Registration with Orthographic Bird's-Eye-View Renderings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Aimen Boulala</w:t>
+                <w:t xml:space="preserve">Hugo Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Mateo-Agulló</w:t>
+                <w:t xml:space="preserve">Gilles Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renato Martins</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Odile Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">WACV 2026 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/CVF, Mar 2026, Tucson (Arizona ), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373679v1</w:t>
+                <w:t xml:space="preserve">hal-05444500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian Splatting Map Registration with Orthographic Bird's-Eye-View Renderings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attentional Event-RGB Sensor Fusion for Fast Drone Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zundel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Leblond</w:t>
+                <w:t xml:space="preserve">Nicolas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Simon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+                <w:t xml:space="preserve">Guillaume Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Berger</w:t>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACV 2026 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE/CVF, Mar 2026, Tucson (Arizona ), United States</w:t>
+              <w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444500v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Aware Distilled DETR for Object Detection in an Automotive Context</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ego-motion compensation for a bimodal event/RGB fast-moving drone detection system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zundel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Rameau</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Défense et Intelligence Artificielle, Plate-Forme Intelligence Artificielle PFIA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Informatique de Bourgogne; Université Bourgogne Europe, Jun 2025, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047456v1</w:t>
+                <w:t xml:space="preserve">hal-05373690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ego-motion compensation for a bimodal event/RGB fast-moving drone detection system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Event-Aware Distilled DETR for Object Detection in an Automotive Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djessy Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Morbidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Changey</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Défense et Intelligence Artificielle, Plate-Forme Intelligence Artificielle PFIA 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Cluj, Romania. pp.1849-1855, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV64158.2025.11097744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373690v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOAC: Spatio-Temporal Overlap-Aware Multi-Sensor Calibration using Neural Radiance Fields</w:t>
+                <w:t xml:space="preserve">3DGS-Calib: 3D Gaussian Splatting for Multimodal SpatioTemporal Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Herau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussab Bennehar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
+                <w:t xml:space="preserve">Luis Roldão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Seattle, France. pp.15131-15140, </w:t>
+              <w:t xml:space="preserve">2024 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.8315-8321, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPR52733.2024.01433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10801360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809704v1</w:t>
+                <w:t xml:space="preserve">hal-04862434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3DGS-Calib: 3D Gaussian Splatting for Multimodal SpatioTemporal Calibration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dense Scene Reconstruction from Light-Field Images Affected by Rolling Shutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Piasco</w:t>
+                <w:t xml:space="preserve">Hermes Mcgriff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Roldão</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Tucson (AZ), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862434v1</w:t>
+                <w:t xml:space="preserve">hal-04820471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense Scene Reconstruction from Light-Field Images Affected by Rolling Shutter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leveraging Semantic Cues from Foundation Vision Models for Enhanced Local Feature Correspondence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Cadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermes Mcgriff</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Guilherme Potje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Andreff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+                <w:t xml:space="preserve">Erickson R. Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Tucson (AZ), United States</w:t>
+              <w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820471v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Semantic Cues from Foundation Vision Models for Enhanced Local Feature Correspondence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SOAC: Spatio-Temporal Overlap-Aware Multi-Sensor Calibration using Neural Radiance Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Herau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Piasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussab Bennehar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Cadar</w:t>
+                <w:t xml:space="preserve">Luis Roldao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Potje</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Seattle, France. pp.15131-15140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR52733.2024.01433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767595v1</w:t>
+                <w:t xml:space="preserve">hal-04809704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alignment-free HDR Deghosting with Semantics Consistent Transformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Tel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE/CVF International Conference on Computer Vision (ICCV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.12790-12799, </w:t>
@@ -5686,103 +5686,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RGB-Event Fusion for Moving Object Detection in Autonomous Driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuyun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA International Conference on Robotics and Automation 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, May 2023, London, United Kingdom. </w:t>
@@ -5814,312 +5814,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QaQ: Robust 6D Pose Estimation via Quality-Assessed RGB-D Fusion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Joint 3D Shape and Motion Estimation from Rolling Shutter Light-Field Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes Mcgriff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Machine Vision Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Hamamatsu, Japan</w:t>
+              <w:t xml:space="preserve">IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166639v1</w:t>
+                <w:t xml:space="preserve">hal-04269428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint 3D Shape and Motion Estimation from Rolling Shutter Light-Field Images</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">QaQ: Robust 6D Pose Estimation via Quality-Assessed RGB-D Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">18th International Conference on Machine Vision Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Hamamatsu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269428v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OLF : RGB-D Adaptive Late Fusion for Robust 6D Pose Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petitjean Théo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laligant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6138,2188 +6138,2188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOISST: Multimodal Optimization of Implicit Scene for SpatioTemporal Calibration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
+                <w:t xml:space="preserve">Détection d'objets en mouvement dans un milieu urbain par fusion de données RVB et événementielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuyun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2023 -XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440804v1</w:t>
+                <w:t xml:space="preserve">hal-04320908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'objets en mouvement dans un milieu urbain par fusion de données RVB et événementielles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+                <w:t xml:space="preserve">MOISST: Multimodal Optimization of Implicit Scene for SpatioTemporal Calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Herau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Piasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussab Bennehar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Roldão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 -XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Detroit, France. pp.1810-1817, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS55552.2023.10342427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320908v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust RGB-D Fusion for Saliency Detection</w:t>
+                <w:t xml:space="preserve">Quadtree Segmentation Network for Obstacle Avoidance in Monocular Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongwei Wu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+                <w:t xml:space="preserve">Daniel Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Allibert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on 3D Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Macau, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC55140.2022.9922071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746242v2</w:t>
+                <w:t xml:space="preserve">hal-03721700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-QGN: Navigation Map from a Monocular Camera using Quadtree Generating Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Braun</w:t>
+                <w:t xml:space="preserve">Deep Reinforcement Learning with Omnidirectional Images: application to UAV Navigation in Forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Olivier Artizzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Morel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA'22</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision (Finalist "Best Paper Student")</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588304v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMNI-DRL: Learning to Fly in Forests with Omnidirectional Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Olivier Artizzu</w:t>
+                <w:t xml:space="preserve">RGB-Event fusion for Moving Object Detection in Autonomous Driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuyun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Allibert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Robot Control (SYROCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Matsumoto, Japan</w:t>
+              <w:t xml:space="preserve">Journée inter-GdR ISIS et Robotique « Capteurs visuels émergents pour la robotique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777700v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RGB-Event fusion for Moving Object Detection in Autonomous Driving</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Trifocal Tensor and Relative Pose Estimation from 8 Lines and Known Vertical Direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banglei Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée inter-GdR ISIS et Robotique « Capteurs visuels émergents pour la robotique »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9981481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323633v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadtree Segmentation Network for Obstacle Avoidance in Monocular Navigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">N-QGN: Navigation Map from a Monocular Camera using Quadtree Generating Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Macau, China. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA'22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Philadelphia, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC55140.2022.9922071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA46639.2022.9812362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721700v1</w:t>
+                <w:t xml:space="preserve">hal-03588304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Reinforcement Learning with Omnidirectional Images: application to UAV Navigation in Forests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">OMNI-DRL: Learning to Fly in Forests with Omnidirectional Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Olivier Artizzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision (Finalist "Best Paper Student")</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Symposium on Robot Control (SYROCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Matsumoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812448v1</w:t>
+                <w:t xml:space="preserve">hal-03777700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trifocal Tensor and Relative Pose Estimation from 8 Lines and Known Vertical Direction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust RGB-D Fusion for Saliency Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banglei Guan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shriarulmozhivarman Gobichettipalayam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danda Pani Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on 3D Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740817v1</w:t>
+                <w:t xml:space="preserve">hal-03746242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modality-Guided Subnetwork for Salient Object Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zongwei Wu</w:t>
+                <w:t xml:space="preserve">FLYBO: A Unified Benchmark Environment for Autonomous Flying Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bourki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on 3D Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3DV 2021 - 9th International Conference on 3D Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual, United Kingdom. pp.1420-1431, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DV53792.2021.00149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375042v2</w:t>
+                <w:t xml:space="preserve">hal-03380109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLYBO: A Unified Benchmark Environment for Autonomous Flying Robots</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">OmniFlowNet: a Perspective Neural Network Adaptation for Optical Flow Estimation in Omnidirectional Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Olivier Artizzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haozhou Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DV 2021 - 9th International Conference on 3D Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/3DV53792.2021.00149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03380109v1</w:t>
+                <w:t xml:space="preserve">hal-02968191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OmniFlowNet: a Perspective Neural Network Adaptation for Optical Flow Estimation in Omnidirectional Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haozhou Zhang</w:t>
+                <w:t xml:space="preserve">SplatPlanner: Efficient Autonomous Exploration via Permutohedral Frontier Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bourki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Allibert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Strauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA 2021 - 38th IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xi'an, China. pp.608-615, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9560896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968191v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SplatPlanner: Efficient Autonomous Exploration via Permutohedral Frontier Filtering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modality-Guided Subnetwork for Salient Object Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Strauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2021 - 38th IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on 3D Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9560896⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03175707v1</w:t>
+                <w:t xml:space="preserve">hal-03375042v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What's in my Room? Object Recognition on Indoor Panoramic Images</w:t>
+                <w:t xml:space="preserve">Moving objects aware sensor mesh fusion for indoor reconstruction from a couple of 2D lidar scans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Guerrero-Viu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Teng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose J. Guerrero</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingbin Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIV ISPRS Congress 2020, International Society for Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISPRS, Aug 2020, Nice (en ligne), France. pp.507-514, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-507-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470600v1</w:t>
+                <w:t xml:space="preserve">hal-02916258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratified Autocalibration of Cameras with Euclidean Image Plane</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Unsupervised Learning of Category-Specific Symmetric 3D Keypoints from Point Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fernandez-Labrador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajad Chhatkuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danda Pani Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose J Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st British Machine Vision Virtual Conference (BMVC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">16TH EUROPEAN CONFERENCE ON COMPUTER VISION, ECCV 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288250v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving objects aware sensor mesh fusion for indoor reconstruction from a couple of 2D lidar scans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratified Autocalibration of Cameras with Euclidean Image Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Vallet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Devesh Adlakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlane Habet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Morbidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jingbin Liu</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV ISPRS Congress 2020, International Society for Photogrammetry and Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31st British Machine Vision Virtual Conference (BMVC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Manchester, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916258v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Learning of Category-Specific Symmetric 3D Keypoints from Point Sets</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Depth-Adapted CNN for RGB-D cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16TH EUROPEAN CONFERENCE ON COMPUTER VISION, ECCV 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">15th Asian Conference on Computer Vision (Oral presentation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Kyoto (Virtual conference), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916278v1</w:t>
+                <w:t xml:space="preserve">hal-02946902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth-Adapted CNN for RGB-D cameras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zongwei Wu</w:t>
+                <w:t xml:space="preserve">What's in my Room? Object Recognition on Indoor Panoramic Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Guerrero-Viu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fernandez-Labrador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Allibert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose J. Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Asian Conference on Computer Vision (Oral presentation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Kyoto (Virtual conference), Japan</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946902v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUARCH: A New Quasi-Affine Reconstruction Stratum From Vague Relative Camera Orientation Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devesh Adlakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlane Habed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Morbidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Séoul, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8353,90 +8353,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective-n-Learned-Point: Pose Estimation from Relative Depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Machine Vision Conference (BMVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8455,2361 +8455,2361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Camera Pose Refinement With Learned Depth Maps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Learning Scene Geometry for Visual Localization in Challenging Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. </w:t>
+              <w:t xml:space="preserve">International Conference on Robotics and Automation, ICRA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada. pp.9094-9100, </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123899v1</w:t>
+                <w:t xml:space="preserve">hal-02057378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Scene Geometry for Visual Localization in Challenging Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Geometric Camera Pose Refinement With Learned Depth Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotics and Automation, ICRA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada. pp.9094-9100, </w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057378v1</w:t>
+                <w:t xml:space="preserve">hal-02123899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summarizing Large Scale 3D Mesh</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">PanoRoom: From the Sphere to the 3D Layout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fernandez-Labrador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M Fácil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Perez-Yus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose J Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems - IROS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">ECCV 2018 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865249v1</w:t>
+                <w:t xml:space="preserve">hal-02158448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitude estimation from polarimetric cameras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal 2D Image to 3D Model Registration via a Mutual Alignment of Sparse and Dense Visual Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Crombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojdeh Rastgoo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ralph Seulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems - IROS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - ICRA,2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.6316-6322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865236v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Dense Disparity Map Reconstruction using Sparse Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Zeglazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Rziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aouatif Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISAPP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Madère, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PanoRoom: From the Sphere to the 3D Layout</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Visual odometry using a homography formulation with decoupled rotation and translation estimation using minimal solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banglei Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose J Guerrero</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Fraundorfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2018 Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Robotics and Automation - ICRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brisbane, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2018.8460747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158448v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal 2D Image to 3D Model Registration via a Mutual Alignment of Sparse and Dense Visual Features</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Navigability Graph Extraction From Large-Scale 3D Point Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imeen Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Kramm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - ICRA,2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st IEEE International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Maui, Hawaii, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2018.8569447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779176v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual odometry using a homography formulation with decoupled rotation and translation estimation using minimal solutions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Apprentissage de modalités auxiliaires pour la localisation basée vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Piasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Friedrich Fraundorfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotics and Automation - ICRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RFIAP 2018, Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2018.8460747⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01756773v1</w:t>
+                <w:t xml:space="preserve">hal-01928002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigability Graph Extraction From Large-Scale 3D Point Cloud</w:t>
+                <w:t xml:space="preserve">Summarizing Large Scale 3D Mesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imeen Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Kramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Conference on Intelligent Transportation Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems - IROS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929921v1</w:t>
+                <w:t xml:space="preserve">hal-01865249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de modalités auxiliaires pour la localisation basée vision</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Attitude estimation from polarimetric cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojdeh Rastgoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Seulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIAP 2018, Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems - IROS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928002v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summarizing Large Scale 3D Point Cloud for Navigation Tasks</w:t>
+                <w:t xml:space="preserve">Extraction d'un graphe de navigabilité à partir d'un nuage de points 3D enrichis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imeen Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kramm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 20th International Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">ORASIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691568v1</w:t>
+                <w:t xml:space="preserve">hal-01866618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic 3D Scene Reconstruction and Enhancement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cansen Jiang</w:t>
+                <w:t xml:space="preserve">Localisation Basée Vision : de l'hétérogénéité des approches et des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Piasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Fougerolle</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR 19th International Conference in Image Analysis and Processing (ICIAP17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Catania, Italy</w:t>
+              <w:t xml:space="preserve">ORASIS - Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569314v1</w:t>
+                <w:t xml:space="preserve">hal-01587287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Nowhere to Everywhere</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Dynamic 3D Scene Reconstruction and Enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cansen Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fougerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 27th EAEEIE Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IAPR 19th International Conference in Image Analysis and Processing (ICIAP17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690229v1</w:t>
+                <w:t xml:space="preserve">hal-01569314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation Basée Vision : de l'hétérogénéité des approches et des données</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">From Nowhere to Everywhere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS - Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Colleville-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">The 27th EAEEIE Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587287v1</w:t>
+                <w:t xml:space="preserve">hal-01690229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'un graphe de navigabilité à partir d'un nuage de points 3D enrichis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+                <w:t xml:space="preserve">Static and Dynamic Objects Analysis as a 3D Vector Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cansen Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pani Danda Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fougerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
+              <w:t xml:space="preserve"> International Conference on 3D Vision (3DV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866618v1</w:t>
+                <w:t xml:space="preserve">hal-01584238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and Dynamic Objects Analysis as a 3D Vector Field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Incomplete 3D Motion Trajectory Segmentation and 2D-to-3D Label Transfer for Dynamic Scene Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cansen Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danda Pani Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fougerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Demonceaux</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference on 3D Vision (3DV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Qingdao, China</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems - IROS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584238v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incomplete 3D Motion Trajectory Segmentation and 2D-to-3D Label Transfer for Dynamic Scene Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">High Quality Reconstruction of Dynamic Objects using 2D-3D Camera Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cansen Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danda Pani Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems - IROS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569325v1</w:t>
+                <w:t xml:space="preserve">hal-01528396v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Quality Reconstruction of Dynamic Objects using 2D-3D Camera Fusion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Extraction d'un graphe de navigabilité à partir d'un nuage de points 3D enrichis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Kramm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Beijing, China</w:t>
+              <w:t xml:space="preserve">16èmes Journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528396v2</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACCURATE DENSE STEREO MATCHING FOR ROAD SCENES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Zeglazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Rziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aouatif Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'un graphe de navigabilité à partir d'un nuage de points 3D enrichis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Summarizing Large Scale 3D Point Cloud for Navigation Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imeen Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Kramm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Kramm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Colleville-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">IEEE 20th International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587291v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Reconstruction of Dynamic Vehicles using Sparse 3D-Laser-Scanner and 2D Image Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cansen Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danda Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Informatics and Computing (ICIC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lombok, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10828,325 +10828,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Low-Altitude Aerial Sequences for Road Traffic Diagnosis using Graph Partitioning and Markov Hierarchical Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Earth Mover's Distance Computation for Catadioptric Image Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Kaaniche,</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">M Usman,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Mazen Hittawe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 13th International Multi-Conference on Systems, Signals &amp; Devices (SSD) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Leipzig, Germany. pp. 656-661</w:t>
+              <w:t xml:space="preserve"> 23rd IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States. pp.2485-2489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441569v1</w:t>
+                <w:t xml:space="preserve">hal-01464042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Earth Mover's Distance Computation for Catadioptric Image Sequences</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Analysis of Low-Altitude Aerial Sequences for Road Traffic Diagnosis using Graph Partitioning and Markov Hierarchical Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Kaaniche,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Mazen Hittawe</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 23rd IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States. pp.2485-2489</w:t>
+              <w:t xml:space="preserve"> 13th International Multi-Conference on Systems, Signals &amp; Devices (SSD) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Leipzig, Germany. pp. 656-661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464042v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction 3D de scènes dynamiques par segmentation au sens du mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cansen Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danda Pani Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fougerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2016 - Le 20èmé congrès national sur la Reconnaissance des Formes et l'Intelligence Artificielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11184,51 +11184,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line reconstruction using prior knowledge in single non-central view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Bermudez-Cameo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Lopez-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11279,90 +11279,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure from motion using a hybrid stereo-vision system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Ubiquitous Robots and Ambient Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Goyang City, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11387,90 +11387,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMI-based 2D-3D Registration: from Uncalibrated Images to Euclidean Scene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danda Pani Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlane Habed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CVPR 2015 - 28th IEEE Conference on Computer Vision and Pattern Recognition, Jun 2015, Boston, United States</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11508,51 +11508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer vision-based approach for rite decryption in old societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jilliam María Diaz Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlane Habed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11597,420 +11597,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Pruning LMI Conditions for Branch-and-Prune Rank and Chirality-Constrained Estimation of the Dual Absolute Quadric</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Fofi</w:t>
+                <w:t xml:space="preserve">A homography formulation to the 3pt plus a common direction relative pose problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Fraundorfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">12th Asian Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017687v1</w:t>
+                <w:t xml:space="preserve">hal-01081422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A homography formulation to the 3pt plus a common direction relative pose problem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Friedrich Fraundorfer</w:t>
+                <w:t xml:space="preserve">Control of a PTZ camera in a hybrid vision system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Asian Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081422v1</w:t>
+                <w:t xml:space="preserve">hal-00968425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a PTZ camera in a hybrid vision system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Localization of 2D Cameras in a Known Environment using Direct 2D-3D Registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danda Pani Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Fofi</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlane Habed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968425v1</w:t>
+                <w:t xml:space="preserve">hal-01017155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la pose d'une caméra dans un environnement connu à partir d'un recalage 2D-3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danda Pani Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlane Habed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12029,2823 +12029,2823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of 2D Cameras in a Known Environment using Direct 2D-3D Registration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">2D-3D Camera Fusion for Visual Odometry in Outdoor Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danda Pani Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlane Habed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inso Kweon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. pp.1-6</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017155v1</w:t>
+                <w:t xml:space="preserve">hal-01017686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-3D Camera Fusion for Visual Odometry in Outdoor Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Efficient Pruning LMI Conditions for Branch-and-Prune Rank and Chirality-Constrained Estimation of the Dual Absolute Quadric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlane Habed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danda Pani Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Inso Kweon</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017686v1</w:t>
+                <w:t xml:space="preserve">hal-01017687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'un système de stéréo-vision hybride</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Scale invariant line matching on the sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieu-Sang Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Fofi</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Seulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fougerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829446v1</w:t>
+                <w:t xml:space="preserve">hal-00830884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale invariant line matching on the sphere</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Estimation des Cartes du Temps de Collision (TTC) en Vision Para-catadioptrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yohan Fougerolle</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa El Fkihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830884v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des Cartes du Temps de Collision (TTC) en Vision Para-catadioptrique</w:t>
+                <w:t xml:space="preserve">Gradient-Based time to contact on paracatadioptric camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa El Fkihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829428v1</w:t>
+                <w:t xml:space="preserve">hal-00830883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-Based time to contact on paracatadioptric camera</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Étude d'un système de stéréo-vision hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré D. Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830883v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Calibration of PTZ Camera using New LMI Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Globally Optimal Line Clustering and Vanishing Point Estimation in Manhattan World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Rameau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Yongduek Seo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsushi Ikeuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Daejon, South Korea. pp.1</w:t>
+              <w:t xml:space="preserve">IEEE Conf. on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Providence, Rhode Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742544v1</w:t>
+                <w:t xml:space="preserve">hal-00697707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnidirectional vision for UAV: applications to attitude, motion and altitude estimation for day and night conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Time to Contact Estimation on Paracatadioptric Cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa El Fkihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan. pp.3602 - 3605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697709v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time to Contact Estimation on Paracatadioptric Cameras</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A Geometrical Approach for Vision Based Attitude and Altitude Estimation for UAVs in Dark Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashutosh Natraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2012 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. pp.4565-4570, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2012.6385942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919650v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally Optimal Line Clustering and Vanishing Point Estimation in Manhattan World</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Une approche performante de suivi visuel pour les caméras catadioptriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conf. on Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Providence, Rhode Island, United States</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697707v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche performante de suivi visuel pour les caméras catadioptriques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Omnidirectional vision for UAV: applications to attitude, motion and altitude estimation for day and night conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashutosh Natraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Fofi</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656553v1</w:t>
+                <w:t xml:space="preserve">hal-00697709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Geometrical Approach for Vision Based Attitude and Altitude Estimation for UAVs in Dark Environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Self-Calibration of PTZ Camera using New LMI Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlane Habed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2012 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asian Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Daejon, South Korea. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746664v1</w:t>
+                <w:t xml:space="preserve">hal-00742544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision based attitude and altitude estimation for UAVs in dark environments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Peter Sturm</w:t>
+                <w:t xml:space="preserve">Tracking Moving Objects With a Catadioptric Sensor Using Particle Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2011 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th Workshop on Omnidirectional Vision, Camera Networks and Non-classical Cameras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Barcelone, Spain. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647951v1</w:t>
+                <w:t xml:space="preserve">hal-00627905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Moving Objects With a Catadioptric Sensor Using Particle Filter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Fofi</w:t>
+                <w:t xml:space="preserve">Calcul de pose d'un réseau de caméras hybrides à partir de droites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pegard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Workshop on Omnidirectional Vision, Camera Networks and Non-classical Cameras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Barcelone, Spain. pp.1-6</w:t>
+              <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627905v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00595485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de pose d'un réseau de caméras hybrides à partir de droites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Estimation de mouvement d'un drone à partir d'un capteur stéréo hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Pegard</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00595485v1</w:t>
+                <w:t xml:space="preserve">inria-00598255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de mouvement d'un drone à partir d'un capteur stéréo hybride</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Vision based attitude and altitude estimation for UAVs in dark environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashutosh Natraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fremont</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2011 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.4006-4011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2011.6094681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00598255v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de mouvement d'un système stéréoscopique hybride à partir des droites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Estimation temps réel de l'altitude d'un drone à partir d'un capteur de stéréovision mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Caen, France</w:t>
+              <w:t xml:space="preserve">17ème congrès francophone AFRIF-AFIA RFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439613v1</w:t>
+                <w:t xml:space="preserve">hal-00447613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Specific Pose Estimation with a Catadioptric Omnidirectional Camera</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+                <w:t xml:space="preserve">UAV Altitude Estimation by Mixed Stereoscopic Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IST'10: International Conference on Imaging Systems and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Thessalonique, Greece. pp.229-233</w:t>
+              <w:t xml:space="preserve">2010 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Taiwan. pp.IROS 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00564713v1</w:t>
+                <w:t xml:space="preserve">hal-00522124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAV Altitude Estimation by Mixed Stereoscopic Vision</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Estimation de mouvement d'un système stéréoscopique hybride à partir des droites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Taiwan. pp.IROS 2010</w:t>
+              <w:t xml:space="preserve">17ème Congrès de Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522124v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation temps réel de l'altitude d'un drone à partir d'un capteur de stéréovision mixte</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fremont</w:t>
+                <w:t xml:space="preserve">Highly Specific Pose Estimation with a Catadioptric Omnidirectional Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème congrès francophone AFRIF-AFIA RFIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, France</w:t>
+              <w:t xml:space="preserve">IST'10: International Conference on Imaging Systems and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Thessalonique, Greece. pp.229-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447613v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00564713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMNIDIRECTIONAL IMAGE PROCESSING USING GEODESIC METRIC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Particle Filter Approach Adapted to Catadioptric Images for Target Tracking Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuk-Jin Yoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inso Kweon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Machine Vision Conference 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5244/C.23.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779777v1</w:t>
+                <w:t xml:space="preserve">hal-01779779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Filter Approach Adapted to Catadioptric Images for Target Tracking Application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+                <w:t xml:space="preserve">Omnidirectional Egomotion Estimation From Adapted Motion Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Radgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 5th Int. Conf. on Signal-Image Technology &amp; Internet-Based Systems (SITIS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5244/C.23.37⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01779779v1</w:t>
+                <w:t xml:space="preserve">hal-01198523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Programming and Skyline Extraction in Catadioptric Infrared Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inso Kweon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> IEEE International Conference on Robotics and Automation - ICRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnidirectional Egomotion Estimation From Adapted Motion Field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Aboutajdine</w:t>
+                <w:t xml:space="preserve">OMNIDIRECTIONAL IMAGE PROCESSING USING GEODESIC METRIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 5th Int. Conf. on Signal-Image Technology &amp; Internet-Based Systems (SITIS'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198523v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adapted Lucas-Kanade's method for optical flow estimation in catadioptric images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Radgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aboutajdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rziza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th Workshop on Omnidirectional Vision, Camera Networks and Non-classical Cameras - OMNIVIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rahul Swaminathan and Vincenzo Caglioti and Antonis Argyros, Oct 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14864,718 +14864,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00325390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical Region-Based Matching of Vanishing Points in Catadioptric Images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+                <w:t xml:space="preserve">Caméras Omnidirectionnelles : Principes et Modélisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Radgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th Workshop on Omnidirectional Vision, Camera Networks and Non-classical Cameras - OMNIVIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rahul Swaminathan and Vincenzo Caglioti and Antonis Argyros, Oct 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">JOTI2008, Journées d'Optique et de Traitement de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Mohammedia, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00325320v1</w:t>
+                <w:t xml:space="preserve">hal-01198527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caméras Omnidirectionnelles : Principes et Modélisations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Aboutajdine</w:t>
+                <w:t xml:space="preserve">Spherical Region-Based Matching of Vanishing Points in Catadioptric Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inso Kweon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOTI2008, Journées d'Optique et de Traitement de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Mohammedia, Morocco</w:t>
+              <w:t xml:space="preserve">The 8th Workshop on Omnidirectional Vision, Camera Networks and Non-classical Cameras - OMNIVIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rahul Swaminathan and Vincenzo Caglioti and Antonis Argyros, Oct 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198527v1</w:t>
+                <w:t xml:space="preserve">inria-00325320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Central Catadioptric Line Extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">UAV Attitude Computation by Omnidirectional Vision in Urban Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pegard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Iberian Conference on Pattern Recognition and Image Analysis, IbPRIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Girona, Spain</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785298v1</w:t>
+                <w:t xml:space="preserve">hal-01781438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAV Attitude Computation by Omnidirectional Vision in Urban Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Fast Central Catadioptric Line Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Pegard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Rome, Italy</w:t>
+              <w:t xml:space="preserve"> Iberian Conference on Pattern Recognition and Image Analysis, IbPRIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781438v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnidirectional vision on UAV for attitude computation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Robust Attitude Estimation with Catadioptric Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pegard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Orlando, United States</w:t>
+              <w:t xml:space="preserve">EEE/RSJ International Conference on Intelligent Robots and Systems, IROS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781418v1</w:t>
+                <w:t xml:space="preserve">hal-01781423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptative Markov Random Fields for Omnidirectional Vision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Omnidirectional vision on UAV for attitude computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pegard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition, ICPR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Hong-Kong, China</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785233v1</w:t>
+                <w:t xml:space="preserve">hal-01781418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Attitude Estimation with Catadioptric Vision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Adaptative Markov Random Fields for Omnidirectional Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Pegard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EEE/RSJ International Conference on Intelligent Robots and Systems, IROS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Pékin, China</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition, ICPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781423v1</w:t>
+                <w:t xml:space="preserve">hal-01785233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15593,90 +15593,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procede de commande de pulverisation, dispositif et programme correspondant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Duverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15743,51 +15743,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du mouvement dans les séquences d'images par analyse d'ondelettes et modélisation markovienne hiérarchique. Application à la détection d'obstacles dans un milieu routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vision par ordinateur et reconnaissance de formes [cs.CV]. Université de Picardie Jules Verne, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15846,51 +15846,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de caméras sphériques : du traitement des images aux applications en robotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vision par ordinateur et reconnaissance de formes [cs.CV]. Université de Bourgogne, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15940,51 +15940,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception for Robotics: Part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. GdR Robotics Winter School: Robotica Principia, Centre de recherche Inria Sophia Antipolis – Méditérranée, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16092,51 +16092,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B8B4F6F"/>
+    <w:nsid w:val="F843AA56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16323,51 +16323,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-demonceaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6916-1273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093832575" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04909273v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Rafi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang Song" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Arnoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2024.3462302" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714659v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Wu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyun Zhou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2024.104174" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.01.027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04045138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Ma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2023.3263111" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963383v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Olivier Artizzu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9020029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03673963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imeen Ben Salah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kramm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piasco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01363-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565160v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansen Jiang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danda Pani Paudel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fofi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fougerolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3055766" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Zeglazi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rziza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatif Amine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging6080077" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02566981v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fernandez-Labrador" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M F&#225;cil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez-Yus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Civera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2967274" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113651v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Habed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-018-9698-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-018-1114-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01930753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.07.020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQRT5BR8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01684031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0764-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744680v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.09.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pollefeys" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2545663" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394396v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2016.2517207" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430724v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Alibouch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Radgui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-014-0739-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benamar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elfkihi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Demonceaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.09.036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGQRC5PR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tahri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Yeremou Tamtsia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2015.2412771" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211126v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu-Sang Ly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;gard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083773v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Benamar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa El Fkihi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.197-219" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829611v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bazin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongdong Li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inso Kweon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.264" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767430v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Natraj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Ly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eynard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-012-9752-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FK06C3X4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661892v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364911421954" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716093v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fremont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-012-9285-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D14E4D759E77F2EAE4D7134B77BCD8BCE4F61FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759018v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Rahman Shabayek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-011-9588-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647150v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2011.09.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856782v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637343v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rameau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.2838" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637423v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rziza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205589v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kweon In-So" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205587v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205584v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205581v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kachi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373673v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zundel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hueber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Strub" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Changey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Aimen Boulala" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mateo-Agull&#243;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Martins" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444500v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leblond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Berger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047456v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djessy Rossi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV64158.2025.11097744" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373690v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809704v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Herau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Roldao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsishkou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.01433" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862434v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moreau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rold&#227;o" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10801360" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820471v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Mcgriff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767595v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cadar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Potje" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erickson R. Nascimento" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04403816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Tel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulun Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Heyrman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV51070.2023.01179" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048853v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10161563" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166639v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Petitjean" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laligant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04269428v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085729v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petitjean Th&#233;o" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440804v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342427" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320908v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746242v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriarulmozhivarman Gobichettipalayam" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588304v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9812362" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777700v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323633v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721700v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9922071" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812448v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740817v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banglei Guan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981481" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375042v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380109v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brunel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourki" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV53792.2021.00149" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968191v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haozhou Zhang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175707v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560896" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02470600v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guerrero-Viu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J. Guerrero" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288250v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devesh Adlakha" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Habet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916258v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbin Liu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-507-2020" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916278v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajad Chhatkuli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J Guerrero" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946902v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2019.00117" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190840v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123899v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803014" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794221" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865249v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kramm" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865236v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Rastgoo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Seulin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724779v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158448v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779176v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Crombez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756773v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Fraundorfer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460747" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929921v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569447" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928002v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691568v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569314v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690229v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587287v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866618v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584238v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pani Danda Paudel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569325v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528396v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Christie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592090v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587291v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Salah" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484774v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danda Paudel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01441569v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaaniche," TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01464042v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Usman," TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mazen Hittawe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338632v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466838v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Bermudez-Cameo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Lopez-Nicolas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josechu Guerrero" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238551v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149529v3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211127v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilliam Mar&#237;a Diaz Barros" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamin Mansouri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017687v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081422v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968425v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989118v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017155v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017686v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829446v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; D. Sidib&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830884v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829428v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouaddib" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830883v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00742544v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rameau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697709v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919650v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697707v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongduek Seo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsushi Ikeuchi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656553v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746664v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385942" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647951v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094681" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00627905v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595485v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pegard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598255v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439613v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00564713v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522124v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447613v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779777v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779779v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuk-Jin Yoon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.23.37" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779780v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198523v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radgui" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demonceaux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rziza" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboutajdine" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325390v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325320v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198527v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785298v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Bazin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781438v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781418v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785233v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781423v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632887v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sauvage" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duverne" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cognard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00862980v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00862979v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-02129241v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-demonceaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6916-1273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093832575" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04909273v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Rafi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang Song" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Arnoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2024.3462302" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456452v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.01.027" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Wu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyun Zhou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allibert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2024.104174" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963383v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Olivier Artizzu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9020029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04045138v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Ma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2023.3263111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03673963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imeen Ben Salah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kramm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565160v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansen Jiang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danda Pani Paudel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fofi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fougerolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3055766" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912239v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piasco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01363-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02566981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fernandez-Labrador" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M F&#225;cil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez-Yus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Civera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2967274" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Zeglazi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rziza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatif Amine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging6080077" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Habed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-018-1114-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113651v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-018-9698-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01930753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.07.020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQRT5BR8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01684031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0764-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744680v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.09.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pollefeys" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2545663" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430724v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Alibouch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Radgui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-014-0739-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394396v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2016.2517207" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benamar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elfkihi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Demonceaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.09.036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGQRC5PR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tahri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Yeremou Tamtsia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2015.2412771" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211126v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu-Sang Ly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;gard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083773v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Benamar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa El Fkihi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.197-219" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767430v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Natraj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Ly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eynard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-012-9752-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FK06C3X4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829611v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bazin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongdong Li" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inso Kweon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.264" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661892v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364911421954" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716093v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fremont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-012-9285-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D14E4D759E77F2EAE4D7134B77BCD8BCE4F61FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759018v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Rahman Shabayek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-011-9588-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856782v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637343v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rameau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.2838" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rziza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647150v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2011.09.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205589v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kweon In-So" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205587v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205584v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205581v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kachi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373679v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Aimen Boulala" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mateo-Agull&#243;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Martins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leblond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Berger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373673v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zundel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hueber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Strub" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Changey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373690v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047456v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djessy Rossi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV64158.2025.11097744" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862434v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Herau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rold&#227;o" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10801360" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820471v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Mcgriff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cadar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Potje" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erickson R. Nascimento" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809704v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Roldao" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsishkou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.01433" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04403816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Tel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulun Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Heyrman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV51070.2023.01179" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048853v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10161563" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04269428v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166639v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Petitjean" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laligant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085729v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petitjean Th&#233;o" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320908v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440804v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342427" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721700v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9922071" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323633v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740817v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banglei Guan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981481" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588304v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9812362" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777700v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746242v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriarulmozhivarman Gobichettipalayam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380109v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brunel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV53792.2021.00149" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968191v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haozhou Zhang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175707v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560896" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375042v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916258v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbin Liu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-507-2020" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916278v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajad Chhatkuli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J Guerrero" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288250v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devesh Adlakha" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Habet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946902v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02470600v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guerrero-Viu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J. Guerrero" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2019.00117" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190840v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057378v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794221" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123899v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803014" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158448v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779176v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Crombez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Seulin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724779v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756773v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Fraundorfer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460747" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929921v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kramm" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569447" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928002v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865249v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865236v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Rastgoo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866618v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587287v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569314v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690229v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584238v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pani Danda Paudel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569325v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528396v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Christie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587291v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Salah" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592090v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691568v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484774v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danda Paudel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01464042v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Usman," TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mazen Hittawe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01441569v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaaniche," TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338632v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466838v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Bermudez-Cameo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Lopez-Nicolas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josechu Guerrero" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238551v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149529v3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211127v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilliam Mar&#237;a Diaz Barros" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamin Mansouri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081422v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968425v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017155v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989118v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017686v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017687v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830884v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829428v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouaddib" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830883v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829446v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; D. Sidib&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697707v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongduek Seo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsushi Ikeuchi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919650v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746664v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385942" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656553v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697709v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00742544v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rameau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00627905v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595485v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pegard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598255v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647951v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094681" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447613v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522124v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439613v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00564713v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779779v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuk-Jin Yoon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.23.37" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198523v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radgui" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demonceaux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rziza" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboutajdine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779780v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779777v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325390v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198527v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325320v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781438v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785298v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Bazin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781423v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781418v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785233v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632887v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sauvage" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duverne" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cognard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00862980v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00862979v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-02129241v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>