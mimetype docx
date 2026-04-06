--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric DENIS-RÉMIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-denis-remis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6127-1125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13004511X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerial Challenges in Digital Health: Bibliometric and Network Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.e57980. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/57980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles, nouveaux acteurs de la prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits. Revue de Géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat technologique au service de la durabilité : une exploration de l’écosystème entrepreneurial deeptech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 57 (4), pp.60-72. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.057.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalisation in safety: in the heart of emergency response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEM.2023.129405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine peut-elle devenir le leader technologique de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour l'Éco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 45 (8), pp.30-30. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poec.045.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Red Team Défense : quand la science-fiction permet aux armées françaises d’explorer le futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roussie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.107.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de la science-fiction pour préparer les conflits à venir. Le projet Red Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.304.123-132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study on the Industrial Risk Management (IRM) post-master academic education program of MINES Paris PSL University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp.105733. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2022.105733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does “chaining” always work towards compliance gaining? The case of the “but you are free” technique and social proof applied to charitable donation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bouhassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (3), pp.100654. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2021.100654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles évolutions pour les pratiques de red teaming ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Wahtellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défense et Sécurité Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.78-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre dans les Deep Tech à plus de 40 ans : le pari du mastère spécialisé Second Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'Ecole de Paris du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°145 (5), pp.15. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jepam.145.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former pour entreprendre dans les Deep Tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des ingénieurs des écoles nationales supérieures des mines : Paris, Saint-Etienne, Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé au travail en Chine, une préoccupation naissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (822), pp.54-57. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soin.2017.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix énergétiques seront-ils guidés par les accidents majeurs ? Quels talents au service de la sécurité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Foussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pétrole &amp; Gaz Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment: methods on purpose?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Process Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (4), pp.337-352. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPSE.2014.070090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2008 Anti French demonstrations in China: Learning from a social media crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la pénurie de travailleurs migrants en Chine sur les formes de coopérations intergénérationnelles en usine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Champagne de Labriolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 253 (1), pp.99. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.253.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideological priming and normative dimensions of individualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Schadron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (2), pp. 59 - 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Idéologie à la Perception Sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Schadron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70 (2), pp.95-103. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1421-0185/a000043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green IT, China - France: similar reactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.371-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00797320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance de l’information pour la mise en place des comportements de sécurité : un enjeu majeur pour la communication et la formation sur les risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Management - Revue Européenne des Sciences Sociales et du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicating Management to Cultural Processes: Toward a Human Risk Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Régis Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (5), pp.525-542. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13669870600717913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can insurance benefit from more effective training programmes: the case of behavioural mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (1), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEM.2006.010283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Erika : exemple d'une gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheila Colardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la gendarmerie nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 205, p. 51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Erika : exemple d'une gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheila Colardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la gendarmerie nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 205, p. 51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Safety Performance through Cultural Maturity: A Comprehensive Framework for Multinational Oil and Gas Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Ellias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability (ESREL) and Society for Risk Analysis Europe (SRA-E ) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Stavanger (NOR), Norway. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/981-973-0000-00-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télésuivi hospitalier et reconfiguration des frontières de l'hôpital : comparaison de plusieurs dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dépassement des frontières dans les organisations de santé : enjeux, défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS), Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation ecosystem governance as a meta-organization: an exploratory case study on a digital health innovation ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IPDMC: Innovation and Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Jun 2023, Lecco, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organization for innovation ecosystem governance: the case of a digital health innovation ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EGOS Colloquium - Organizing for the Good Life: Between Legacy and Imagination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGOS (European Group for Organizational Studies), Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04085280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science-fiction comme nouvel outil prospectif : innovation dans les démarches prospectives des armées françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roussie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où en est l'innovation publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSP, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking public concerns into account as a risk management criterion. A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Safety and Reliability Conference (ESREL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_R05-02-089-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalization in Safety : Enhancing Socialization by Eliciting Forms of Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.482-489, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_066-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-inventing corporate innovation through incubation. The VINCI Leonard case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bouffaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la conception et formation au management de l’innovation : variété des expériences et des impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque In-Situ : Mieux apprendre à innover ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing cultural processes in risk context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Régis Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec une population vieillissante, la Chine peut-elle encore rester l’usine du monde ? RSE, vers de nouvelles formes de coopération en entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Champagne de Labriolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’intergénérationnel à la diversité sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green IT, China vs France: similar reactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Information et Management (AIM 2010) : Systèmes d'Information et Développement Durable : regards croisés et contributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green IT, China – France: similar reactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00545789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse : Libre, Unique, Différent, mais tellement normatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Priolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès international de psychologie sociale en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la communication engageante à la formation engageante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Priolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès international de psychologie sociale en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using binding communication for risk management training in the industrial Chinese context, Social Contexts and Responses to Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Contexts and Responses to Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des formations pour participer à la maîtrise des risques d’accidents majeurs : les enjeux d’une réflexion portée sur les comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques Industriels Majeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des formations « psychologiques » spécifiques à la gestion des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Specht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIèmes journées scientifiques de la société d'écologie humaine, risques et industrie, Pratiques quotidiennes des risques industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three learning mechanisms to improve the appropriation of safety culture thanks to information and formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Régis Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Education for Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accident de l'Erika: Succès d'une gestion de catastrophe grâce à l'émergence de modes d'organisation, le cas de Belle-île en mer (Morbihan, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheila Colardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safer See</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the emergence of organizational patterns a success factor for crisis management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheila Colardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIEMS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Waterloo, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrated Companion to Entrepreneurship and Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Team : Science-Fiction pour une innovation de défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lassailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université PSL. 2020, ISBN : 978-2356715821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Team : Les Nouveaux Pirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Minvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université PSL. 2020, ISBN : 97 978-2-35671-651-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit dictionnaire illustré de l’innovation et de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 3, 2019, ISBN : 978-2356715463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit dictionnaire illustré de l’innovation et de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2, 2018, ISBN : 978-2356715463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de sciences & entreprises : Volume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.116, 2017, Succès Sciences &amp; Entreprises, 978-2-35671-468-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit dictionnaire illustré de l’innovation et de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 1, 2017, ISBN : 978-2356714701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2017, ISBN 978-2-35671-487-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme et maîtrise des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmes et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.25-34, 2021, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.4552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing risk management through specific safety psychological training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Régis Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guerrillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis Group. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Safety and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, ISBN : 0 415 38340 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RISQUE CYBER Cyberattaques, cyberdéfense, cybersécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Deville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE RISQUE CYBER Cyberattaques, cyberdéfense, cybersécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Team Défense : Imaginer au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roussie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Dossiers de Diplomatie - 65 - Etats des conflits dans le monde, Décembre 2021-Janvier 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top universities: new players in the global game of power?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative China: a debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Innovation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ParisTech Shanghai Jiao Tong, une école hybride tournée vers l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rasilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerial challenges in Digital Health: a bibliometric and network analysis (Preprint)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement de l'innovation. Nouveaux modes et tendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mabillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chuard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mouhoub Mouhoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Sciences et Lettres (PSL). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la maîtrise des risques par la formation des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_stic.soci. École Nationale Supérieure des Mines de Paris, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007ENMP1497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00239213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du management des risques au management de l’innovation : approche contextuelle pour une modification des comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Lyon 3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04783828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric DENIS-RÉMIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-denis-remis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6127-1125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13004511X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerial Challenges in Digital Health: Bibliometric and Network Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.e57980. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/57980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles, nouveaux acteurs de la prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits. Revue de Géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat technologique au service de la durabilité : une exploration de l’écosystème entrepreneurial deeptech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 57 (4), pp.60-72. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.057.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalisation in safety: in the heart of emergency response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEM.2023.129405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Red Team Défense : quand la science-fiction permet aux armées françaises d’explorer le futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roussie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.107.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine peut-elle devenir le leader technologique de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour l'Éco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 45 (8), pp.30-30. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poec.045.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de la science-fiction pour préparer les conflits à venir. Le projet Red Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.304.123-132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study on the Industrial Risk Management (IRM) post-master academic education program of MINES Paris PSL University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp.105733. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2022.105733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does “chaining” always work towards compliance gaining? The case of the “but you are free” technique and social proof applied to charitable donation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bouhassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (3), pp.100654. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2021.100654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles évolutions pour les pratiques de red teaming ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Wahtellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défense et Sécurité Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.78-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre dans les Deep Tech à plus de 40 ans : le pari du mastère spécialisé Second Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'Ecole de Paris du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°145 (5), pp.15. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jepam.145.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former pour entreprendre dans les Deep Tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des ingénieurs des écoles nationales supérieures des mines : Paris, Saint-Etienne, Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé au travail en Chine, une préoccupation naissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (822), pp.54-57. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soin.2017.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix énergétiques seront-ils guidés par les accidents majeurs ? Quels talents au service de la sécurité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Foussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pétrole &amp; Gaz Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment: methods on purpose?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Process Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (4), pp.337-352. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPSE.2014.070090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2008 Anti French demonstrations in China: Learning from a social media crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la pénurie de travailleurs migrants en Chine sur les formes de coopérations intergénérationnelles en usine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Champagne de Labriolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 253 (1), pp.99. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.253.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideological priming and normative dimensions of individualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Schadron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (2), pp. 59 - 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Idéologie à la Perception Sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Schadron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70 (2), pp.95-103. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1421-0185/a000043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green IT, China - France: similar reactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.371-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00797320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance de l’information pour la mise en place des comportements de sécurité : un enjeu majeur pour la communication et la formation sur les risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Management - Revue Européenne des Sciences Sociales et du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicating Management to Cultural Processes: Toward a Human Risk Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Régis Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (5), pp.525-542. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13669870600717913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can insurance benefit from more effective training programmes: the case of behavioural mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (1), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEM.2006.010283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Erika : exemple d'une gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheila Colardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la gendarmerie nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 205, p. 51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Erika : exemple d'une gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheila Colardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la gendarmerie nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 205, p. 51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Safety Performance through Cultural Maturity: A Comprehensive Framework for Multinational Oil and Gas Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Ellias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability (ESREL) and Society for Risk Analysis Europe (SRA-E ) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Stavanger (NOR), Norway. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/981-973-0000-00-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télésuivi hospitalier et reconfiguration des frontières de l'hôpital : comparaison de plusieurs dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dépassement des frontières dans les organisations de santé : enjeux, défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS), Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organization for innovation ecosystem governance: the case of a digital health innovation ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EGOS Colloquium - Organizing for the Good Life: Between Legacy and Imagination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGOS (European Group for Organizational Studies), Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04085280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation ecosystem governance as a meta-organization: an exploratory case study on a digital health innovation ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IPDMC: Innovation and Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Jun 2023, Lecco, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science-fiction comme nouvel outil prospectif : innovation dans les démarches prospectives des armées françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roussie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où en est l'innovation publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSP, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking public concerns into account as a risk management criterion. A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Safety and Reliability Conference (ESREL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_R05-02-089-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalization in Safety : Enhancing Socialization by Eliciting Forms of Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.482-489, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_066-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-inventing corporate innovation through incubation. The VINCI Leonard case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bouffaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la conception et formation au management de l’innovation : variété des expériences et des impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque In-Situ : Mieux apprendre à innover ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing cultural processes in risk context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Régis Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec une population vieillissante, la Chine peut-elle encore rester l’usine du monde ? RSE, vers de nouvelles formes de coopération en entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Champagne de Labriolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’intergénérationnel à la diversité sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green IT, China vs France: similar reactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Information et Management (AIM 2010) : Systèmes d'Information et Développement Durable : regards croisés et contributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green IT, China – France: similar reactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00545789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse : Libre, Unique, Différent, mais tellement normatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Priolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès international de psychologie sociale en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la communication engageante à la formation engageante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Priolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès international de psychologie sociale en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using binding communication for risk management training in the industrial Chinese context, Social Contexts and Responses to Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Contexts and Responses to Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des formations pour participer à la maîtrise des risques d’accidents majeurs : les enjeux d’une réflexion portée sur les comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques Industriels Majeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des formations « psychologiques » spécifiques à la gestion des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Specht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIèmes journées scientifiques de la société d'écologie humaine, risques et industrie, Pratiques quotidiennes des risques industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three learning mechanisms to improve the appropriation of safety culture thanks to information and formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Régis Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Education for Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accident de l'Erika: Succès d'une gestion de catastrophe grâce à l'émergence de modes d'organisation, le cas de Belle-île en mer (Morbihan, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheila Colardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safer See</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the emergence of organizational patterns a success factor for crisis management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheila Colardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIEMS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Waterloo, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrated Companion to Entrepreneurship and Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Team : Science-Fiction pour une innovation de défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lassailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université PSL. 2020, ISBN : 978-2356715821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Team : Les Nouveaux Pirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Minvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université PSL. 2020, ISBN : 97 978-2-35671-651-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit dictionnaire illustré de l’innovation et de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 3, 2019, ISBN : 978-2356715463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit dictionnaire illustré de l’innovation et de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2, 2018, ISBN : 978-2356715463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de sciences & entreprises : Volume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.116, 2017, Succès Sciences &amp; Entreprises, 978-2-35671-468-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit dictionnaire illustré de l’innovation et de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 1, 2017, ISBN : 978-2356714701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2017, ISBN 978-2-35671-487-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme et maîtrise des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmes et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.25-34, 2021, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.4552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing risk management through specific safety psychological training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Régis Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guerrillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis Group. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Safety and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, ISBN : 0 415 38340 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RISQUE CYBER Cyberattaques, cyberdéfense, cybersécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Deville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE RISQUE CYBER Cyberattaques, cyberdéfense, cybersécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Team Défense : Imaginer au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roussie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Dossiers de Diplomatie - 65 - Etats des conflits dans le monde, Décembre 2021-Janvier 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top universities: new players in the global game of power?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative China: a debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Innovation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ParisTech Shanghai Jiao Tong, une école hybride tournée vers l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rasilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerial challenges in Digital Health: a bibliometric and network analysis (Preprint)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement de l'innovation. Nouveaux modes et tendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mabillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chuard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mouhoub Mouhoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Sciences et Lettres (PSL). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la maîtrise des risques par la formation des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_stic.soci. École Nationale Supérieure des Mines de Paris, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007ENMP1497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00239213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du management des risques au management de l’innovation : approche contextuelle pour une modification des comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Lyon 3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04783828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3317AF50"/>
+    <w:nsid w:val="DD2542FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-denis-remis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6127-1125" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13004511X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121408v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gar&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabanes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/57980" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307609v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.057.0060" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392434v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Foussard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Van Wassenhove" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2023.129405" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392427v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bergeaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poec.045.0030" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roussie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.107.0075" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.304.123-132" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Wassenhove" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.105733" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascual" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouhassine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Priolo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100654" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wahtellet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heully" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jepam.145.0015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Zhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2017.12.018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Foussard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPSE.2014.070090" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Champagne de Labriolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.253.0099" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01782572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Codou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Camus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Schadron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morchain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797320v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268894v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00547597v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Specht" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Chevreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669870600717913" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546978v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2006.010283" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02514542v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wybo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheila Colardelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614211v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ellias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05380240v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ga&#239;da" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073353v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R05-02-089-cd" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_066-cd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bouffaron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268887v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269809v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champagne de Labriolle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269874v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Olivier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545789v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269828v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269877v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270254v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270262v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270292v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guinet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716744v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270305v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lassailly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268714v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Minvielle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268810v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268815v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01533442v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268817v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4552" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268860v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerrillot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422153v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chanut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600681v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268596v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262233v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268599v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rasilly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571811v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269694v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mabillot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chuard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00239213v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007ENMP1497" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04783828v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-denis-remis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6127-1125" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13004511X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121408v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gar&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabanes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/57980" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307609v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.057.0060" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392434v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Foussard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Van Wassenhove" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2023.129405" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712977v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roussie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.107.0075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392427v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bergeaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poec.045.0030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.304.123-132" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Wassenhove" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.105733" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascual" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouhassine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Priolo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100654" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wahtellet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heully" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jepam.145.0015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Zhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2017.12.018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Foussard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPSE.2014.070090" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Champagne de Labriolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.253.0099" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01782572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Codou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Camus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Schadron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morchain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797320v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268894v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00547597v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Specht" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Chevreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669870600717913" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546978v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2006.010283" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02514542v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wybo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheila Colardelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614211v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ellias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05380240v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ga&#239;da" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085280v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073353v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R05-02-089-cd" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_066-cd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bouffaron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268887v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269809v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champagne de Labriolle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269874v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Olivier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545789v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269828v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269877v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270254v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270262v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270292v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guinet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716744v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270305v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lassailly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268714v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Minvielle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268810v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268815v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01533442v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268817v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4552" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268860v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerrillot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422153v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chanut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600681v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268596v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262233v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268599v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rasilly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571811v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269694v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mabillot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chuard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00239213v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007ENMP1497" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04783828v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>