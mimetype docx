--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric DENIS-RÉMIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-denis-remis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6127-1125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13004511X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerial Challenges in Digital Health: Bibliometric and Network Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.e57980. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/57980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles, nouveaux acteurs de la prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits. Revue de Géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat technologique au service de la durabilité : une exploration de l’écosystème entrepreneurial deeptech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 57 (4), pp.60-72. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.057.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalisation in safety: in the heart of emergency response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEM.2023.129405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Red Team Défense : quand la science-fiction permet aux armées françaises d’explorer le futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roussie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.107.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine peut-elle devenir le leader technologique de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour l'Éco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 45 (8), pp.30-30. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poec.045.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de la science-fiction pour préparer les conflits à venir. Le projet Red Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.304.123-132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study on the Industrial Risk Management (IRM) post-master academic education program of MINES Paris PSL University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp.105733. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2022.105733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does “chaining” always work towards compliance gaining? The case of the “but you are free” technique and social proof applied to charitable donation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bouhassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (3), pp.100654. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2021.100654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles évolutions pour les pratiques de red teaming ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Wahtellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défense et Sécurité Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.78-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre dans les Deep Tech à plus de 40 ans : le pari du mastère spécialisé Second Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'Ecole de Paris du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°145 (5), pp.15. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jepam.145.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former pour entreprendre dans les Deep Tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des ingénieurs des écoles nationales supérieures des mines : Paris, Saint-Etienne, Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé au travail en Chine, une préoccupation naissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (822), pp.54-57. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soin.2017.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix énergétiques seront-ils guidés par les accidents majeurs ? Quels talents au service de la sécurité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Foussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pétrole &amp; Gaz Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment: methods on purpose?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Process Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (4), pp.337-352. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPSE.2014.070090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2008 Anti French demonstrations in China: Learning from a social media crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la pénurie de travailleurs migrants en Chine sur les formes de coopérations intergénérationnelles en usine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Champagne de Labriolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 253 (1), pp.99. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.253.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideological priming and normative dimensions of individualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Schadron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (2), pp. 59 - 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Idéologie à la Perception Sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Schadron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70 (2), pp.95-103. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1421-0185/a000043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green IT, China - France: similar reactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.371-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00797320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance de l’information pour la mise en place des comportements de sécurité : un enjeu majeur pour la communication et la formation sur les risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Management - Revue Européenne des Sciences Sociales et du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicating Management to Cultural Processes: Toward a Human Risk Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Régis Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (5), pp.525-542. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13669870600717913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can insurance benefit from more effective training programmes: the case of behavioural mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (1), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEM.2006.010283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Erika : exemple d'une gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheila Colardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la gendarmerie nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 205, p. 51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Erika : exemple d'une gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheila Colardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la gendarmerie nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 205, p. 51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Safety Performance through Cultural Maturity: A Comprehensive Framework for Multinational Oil and Gas Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Ellias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability (ESREL) and Society for Risk Analysis Europe (SRA-E ) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Stavanger (NOR), Norway. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/981-973-0000-00-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télésuivi hospitalier et reconfiguration des frontières de l'hôpital : comparaison de plusieurs dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dépassement des frontières dans les organisations de santé : enjeux, défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS), Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organization for innovation ecosystem governance: the case of a digital health innovation ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EGOS Colloquium - Organizing for the Good Life: Between Legacy and Imagination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGOS (European Group for Organizational Studies), Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04085280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation ecosystem governance as a meta-organization: an exploratory case study on a digital health innovation ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IPDMC: Innovation and Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Jun 2023, Lecco, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science-fiction comme nouvel outil prospectif : innovation dans les démarches prospectives des armées françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roussie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où en est l'innovation publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSP, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking public concerns into account as a risk management criterion. A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Safety and Reliability Conference (ESREL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_R05-02-089-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalization in Safety : Enhancing Socialization by Eliciting Forms of Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.482-489, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_066-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-inventing corporate innovation through incubation. The VINCI Leonard case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bouffaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la conception et formation au management de l’innovation : variété des expériences et des impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque In-Situ : Mieux apprendre à innover ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing cultural processes in risk context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Régis Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec une population vieillissante, la Chine peut-elle encore rester l’usine du monde ? RSE, vers de nouvelles formes de coopération en entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Champagne de Labriolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’intergénérationnel à la diversité sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green IT, China vs France: similar reactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Information et Management (AIM 2010) : Systèmes d'Information et Développement Durable : regards croisés et contributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green IT, China – France: similar reactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00545789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse : Libre, Unique, Différent, mais tellement normatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Priolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès international de psychologie sociale en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la communication engageante à la formation engageante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Priolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès international de psychologie sociale en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using binding communication for risk management training in the industrial Chinese context, Social Contexts and Responses to Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Contexts and Responses to Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des formations pour participer à la maîtrise des risques d’accidents majeurs : les enjeux d’une réflexion portée sur les comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques Industriels Majeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des formations « psychologiques » spécifiques à la gestion des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Specht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIèmes journées scientifiques de la société d'écologie humaine, risques et industrie, Pratiques quotidiennes des risques industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three learning mechanisms to improve the appropriation of safety culture thanks to information and formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Régis Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Education for Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accident de l'Erika: Succès d'une gestion de catastrophe grâce à l'émergence de modes d'organisation, le cas de Belle-île en mer (Morbihan, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheila Colardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safer See</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the emergence of organizational patterns a success factor for crisis management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheila Colardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIEMS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Waterloo, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrated Companion to Entrepreneurship and Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Team : Science-Fiction pour une innovation de défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lassailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université PSL. 2020, ISBN : 978-2356715821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Team : Les Nouveaux Pirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Minvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université PSL. 2020, ISBN : 97 978-2-35671-651-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit dictionnaire illustré de l’innovation et de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 3, 2019, ISBN : 978-2356715463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit dictionnaire illustré de l’innovation et de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2, 2018, ISBN : 978-2356715463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de sciences & entreprises : Volume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.116, 2017, Succès Sciences &amp; Entreprises, 978-2-35671-468-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit dictionnaire illustré de l’innovation et de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 1, 2017, ISBN : 978-2356714701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2017, ISBN 978-2-35671-487-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme et maîtrise des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmes et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.25-34, 2021, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.4552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing risk management through specific safety psychological training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Régis Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guerrillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis Group. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Safety and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, ISBN : 0 415 38340 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RISQUE CYBER Cyberattaques, cyberdéfense, cybersécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Deville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE RISQUE CYBER Cyberattaques, cyberdéfense, cybersécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Team Défense : Imaginer au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roussie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Dossiers de Diplomatie - 65 - Etats des conflits dans le monde, Décembre 2021-Janvier 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top universities: new players in the global game of power?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative China: a debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Innovation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ParisTech Shanghai Jiao Tong, une école hybride tournée vers l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rasilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerial challenges in Digital Health: a bibliometric and network analysis (Preprint)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement de l'innovation. Nouveaux modes et tendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mabillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chuard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mouhoub Mouhoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Sciences et Lettres (PSL). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la maîtrise des risques par la formation des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_stic.soci. École Nationale Supérieure des Mines de Paris, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007ENMP1497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00239213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du management des risques au management de l’innovation : approche contextuelle pour une modification des comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Lyon 3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04783828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric DENIS-RÉMIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-denis-remis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6127-1125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13004511X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerial Challenges in Digital Health: Bibliometric and Network Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.e57980. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/57980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles, nouveaux acteurs de la prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits. Revue de Géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalisation in safety: in the heart of emergency response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEM.2023.129405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat technologique au service de la durabilité : une exploration de l’écosystème entrepreneurial deeptech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 57 (4), pp.60-72. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.057.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Red Team Défense : quand la science-fiction permet aux armées françaises d’explorer le futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roussie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.107.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine peut-elle devenir le leader technologique de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour l'Éco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 45 (8), pp.30-30. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poec.045.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de la science-fiction pour préparer les conflits à venir. Le projet Red Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.304.123-132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study on the Industrial Risk Management (IRM) post-master academic education program of MINES Paris PSL University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp.105733. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2022.105733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles évolutions pour les pratiques de red teaming ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Wahtellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défense et Sécurité Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.78-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does “chaining” always work towards compliance gaining? The case of the “but you are free” technique and social proof applied to charitable donation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bouhassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (3), pp.100654. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2021.100654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre dans les Deep Tech à plus de 40 ans : le pari du mastère spécialisé Second Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'Ecole de Paris du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°145 (5), pp.15. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jepam.145.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former pour entreprendre dans les Deep Tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des ingénieurs des écoles nationales supérieures des mines : Paris, Saint-Etienne, Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé au travail en Chine, une préoccupation naissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (822), pp.54-57. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soin.2017.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix énergétiques seront-ils guidés par les accidents majeurs ? Quels talents au service de la sécurité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Foussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pétrole &amp; Gaz Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment: methods on purpose?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Process Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (4), pp.337-352. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPSE.2014.070090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2008 Anti French demonstrations in China: Learning from a social media crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la pénurie de travailleurs migrants en Chine sur les formes de coopérations intergénérationnelles en usine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Champagne de Labriolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 253 (1), pp.99. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.253.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideological priming and normative dimensions of individualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Schadron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (2), pp. 59 - 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Idéologie à la Perception Sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Schadron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70 (2), pp.95-103. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1421-0185/a000043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green IT, China - France: similar reactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.371-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00797320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance de l’information pour la mise en place des comportements de sécurité : un enjeu majeur pour la communication et la formation sur les risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Management - Revue Européenne des Sciences Sociales et du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicating Management to Cultural Processes: Toward a Human Risk Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Régis Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (5), pp.525-542. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13669870600717913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can insurance benefit from more effective training programmes: the case of behavioural mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (1), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEM.2006.010283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Erika : exemple d'une gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheila Colardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la gendarmerie nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 205, p. 51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Erika : exemple d'une gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheila Colardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la gendarmerie nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 205, p. 51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Safety Performance through Cultural Maturity: A Comprehensive Framework for Multinational Oil and Gas Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Ellias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability (ESREL) and Society for Risk Analysis Europe (SRA-E ) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Stavanger (NOR), Norway. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/981-973-0000-00-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télésuivi hospitalier et reconfiguration des frontières de l'hôpital : comparaison de plusieurs dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dépassement des frontières dans les organisations de santé : enjeux, défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS), Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organization for innovation ecosystem governance: the case of a digital health innovation ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EGOS Colloquium - Organizing for the Good Life: Between Legacy and Imagination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGOS (European Group for Organizational Studies), Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04085280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation ecosystem governance as a meta-organization: an exploratory case study on a digital health innovation ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IPDMC: Innovation and Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Jun 2023, Lecco, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking public concerns into account as a risk management criterion. A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Safety and Reliability Conference (ESREL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_R05-02-089-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science-fiction comme nouvel outil prospectif : innovation dans les démarches prospectives des armées françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roussie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où en est l'innovation publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSP, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalization in Safety : Enhancing Socialization by Eliciting Forms of Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.482-489, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_066-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-inventing corporate innovation through incubation. The VINCI Leonard case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bouffaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la conception et formation au management de l’innovation : variété des expériences et des impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque In-Situ : Mieux apprendre à innover ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing cultural processes in risk context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Régis Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec une population vieillissante, la Chine peut-elle encore rester l’usine du monde ? RSE, vers de nouvelles formes de coopération en entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Champagne de Labriolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’intergénérationnel à la diversité sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green IT, China – France: similar reactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00545789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse : Libre, Unique, Différent, mais tellement normatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Priolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès international de psychologie sociale en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la communication engageante à la formation engageante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Priolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès international de psychologie sociale en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green IT, China vs France: similar reactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Information et Management (AIM 2010) : Systèmes d'Information et Développement Durable : regards croisés et contributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using binding communication for risk management training in the industrial Chinese context, Social Contexts and Responses to Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Contexts and Responses to Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des formations pour participer à la maîtrise des risques d’accidents majeurs : les enjeux d’une réflexion portée sur les comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques Industriels Majeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des formations « psychologiques » spécifiques à la gestion des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Specht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIèmes journées scientifiques de la société d'écologie humaine, risques et industrie, Pratiques quotidiennes des risques industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three learning mechanisms to improve the appropriation of safety culture thanks to information and formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Régis Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Education for Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accident de l'Erika: Succès d'une gestion de catastrophe grâce à l'émergence de modes d'organisation, le cas de Belle-île en mer (Morbihan, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheila Colardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safer See</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the emergence of organizational patterns a success factor for crisis management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheila Colardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIEMS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Waterloo, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrated Companion to Entrepreneurship and Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Team : Science-Fiction pour une innovation de défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lassailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université PSL. 2020, ISBN : 978-2356715821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Team : Les Nouveaux Pirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Minvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université PSL. 2020, ISBN : 97 978-2-35671-651-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit dictionnaire illustré de l’innovation et de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 3, 2019, ISBN : 978-2356715463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit dictionnaire illustré de l’innovation et de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2, 2018, ISBN : 978-2356715463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2017, ISBN 978-2-35671-487-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de sciences & entreprises : Volume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.116, 2017, Succès Sciences &amp; Entreprises, 978-2-35671-468-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit dictionnaire illustré de l’innovation et de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 1, 2017, ISBN : 978-2356714701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme et maîtrise des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmes et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.25-34, 2021, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.4552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing risk management through specific safety psychological training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Régis Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guerrillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis Group. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Safety and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, ISBN : 0 415 38340 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RISQUE CYBER Cyberattaques, cyberdéfense, cybersécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Deville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE RISQUE CYBER Cyberattaques, cyberdéfense, cybersécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Team Défense : Imaginer au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roussie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Dossiers de Diplomatie - 65 - Etats des conflits dans le monde, Décembre 2021-Janvier 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top universities: new players in the global game of power?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative China: a debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Innovation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ParisTech Shanghai Jiao Tong, une école hybride tournée vers l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rasilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerial challenges in Digital Health: a bibliometric and network analysis (Preprint)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement de l'innovation. Nouveaux modes et tendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mabillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chuard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mouhoub Mouhoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Sciences et Lettres (PSL). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la maîtrise des risques par la formation des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_stic.soci. École Nationale Supérieure des Mines de Paris, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007ENMP1497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00239213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du management des risques au management de l’innovation : approche contextuelle pour une modification des comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Lyon 3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04783828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD2542FB"/>
+    <w:nsid w:val="08CDEC19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-denis-remis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6127-1125" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13004511X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121408v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gar&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabanes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/57980" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307609v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.057.0060" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392434v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Foussard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Van Wassenhove" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2023.129405" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712977v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roussie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.107.0075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392427v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bergeaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poec.045.0030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.304.123-132" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Wassenhove" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.105733" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascual" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouhassine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Priolo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100654" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wahtellet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heully" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jepam.145.0015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Zhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2017.12.018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Foussard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPSE.2014.070090" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Champagne de Labriolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.253.0099" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01782572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Codou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Camus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Schadron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morchain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797320v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268894v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00547597v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Specht" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Chevreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669870600717913" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546978v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2006.010283" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02514542v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wybo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheila Colardelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614211v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ellias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05380240v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ga&#239;da" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085280v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073353v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R05-02-089-cd" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_066-cd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bouffaron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268887v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269809v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champagne de Labriolle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269874v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Olivier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545789v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269828v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269877v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270254v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270262v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270292v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guinet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716744v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270305v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lassailly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268714v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Minvielle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268810v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268815v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01533442v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268817v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4552" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268860v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerrillot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422153v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chanut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600681v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268596v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262233v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268599v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rasilly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571811v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269694v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mabillot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chuard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00239213v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007ENMP1497" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04783828v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-denis-remis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6127-1125" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13004511X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121408v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gar&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabanes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/57980" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307609v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392434v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Foussard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Van Wassenhove" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2023.129405" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.057.0060" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712977v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roussie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.107.0075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392427v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bergeaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poec.045.0030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.304.123-132" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Wassenhove" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.105733" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wahtellet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascual" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salanova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouhassine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Priolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100654" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heully" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jepam.145.0015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Zhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2017.12.018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Foussard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPSE.2014.070090" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Champagne de Labriolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.253.0099" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01782572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Codou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Camus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Schadron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morchain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797320v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268894v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00547597v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Specht" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Chevreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669870600717913" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546978v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2006.010283" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wybo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheila Colardelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02514542v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ellias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05380240v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ga&#239;da" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085280v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073353v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794810v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R05-02-089-cd" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942386v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_066-cd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bouffaron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268887v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269809v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champagne de Labriolle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545789v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269832v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Olivier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269874v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269877v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270254v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270262v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270292v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guinet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716744v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270305v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lassailly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268714v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Minvielle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268810v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268815v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268824v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01533442v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268817v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4552" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268860v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerrillot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422153v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chanut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600681v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268596v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262233v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268599v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rasilly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571811v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269694v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mabillot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chuard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00239213v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007ENMP1497" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04783828v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>