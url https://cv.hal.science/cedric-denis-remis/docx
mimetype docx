--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric DENIS-RÉMIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-denis-remis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6127-1125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13004511X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerial Challenges in Digital Health: Bibliometric and Network Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.e57980. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/57980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles, nouveaux acteurs de la prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits. Revue de Géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalisation in safety: in the heart of emergency response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEM.2023.129405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat technologique au service de la durabilité : une exploration de l’écosystème entrepreneurial deeptech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 57 (4), pp.60-72. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.057.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Red Team Défense : quand la science-fiction permet aux armées françaises d’explorer le futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roussie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.107.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine peut-elle devenir le leader technologique de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour l'Éco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 45 (8), pp.30-30. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poec.045.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de la science-fiction pour préparer les conflits à venir. Le projet Red Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.304.123-132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study on the Industrial Risk Management (IRM) post-master academic education program of MINES Paris PSL University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp.105733. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2022.105733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles évolutions pour les pratiques de red teaming ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Wahtellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défense et Sécurité Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.78-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does “chaining” always work towards compliance gaining? The case of the “but you are free” technique and social proof applied to charitable donation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bouhassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (3), pp.100654. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2021.100654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre dans les Deep Tech à plus de 40 ans : le pari du mastère spécialisé Second Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'Ecole de Paris du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°145 (5), pp.15. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jepam.145.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former pour entreprendre dans les Deep Tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des ingénieurs des écoles nationales supérieures des mines : Paris, Saint-Etienne, Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé au travail en Chine, une préoccupation naissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (822), pp.54-57. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soin.2017.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix énergétiques seront-ils guidés par les accidents majeurs ? Quels talents au service de la sécurité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Foussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pétrole &amp; Gaz Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment: methods on purpose?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Process Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (4), pp.337-352. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPSE.2014.070090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2008 Anti French demonstrations in China: Learning from a social media crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la pénurie de travailleurs migrants en Chine sur les formes de coopérations intergénérationnelles en usine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Champagne de Labriolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 253 (1), pp.99. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.253.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideological priming and normative dimensions of individualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Schadron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (2), pp. 59 - 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Idéologie à la Perception Sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Schadron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70 (2), pp.95-103. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1421-0185/a000043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green IT, China - France: similar reactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.371-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00797320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance de l’information pour la mise en place des comportements de sécurité : un enjeu majeur pour la communication et la formation sur les risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Management - Revue Européenne des Sciences Sociales et du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicating Management to Cultural Processes: Toward a Human Risk Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Régis Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (5), pp.525-542. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13669870600717913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can insurance benefit from more effective training programmes: the case of behavioural mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (1), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEM.2006.010283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Erika : exemple d'une gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheila Colardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la gendarmerie nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 205, p. 51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Erika : exemple d'une gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheila Colardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la gendarmerie nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 205, p. 51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Safety Performance through Cultural Maturity: A Comprehensive Framework for Multinational Oil and Gas Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Ellias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability (ESREL) and Society for Risk Analysis Europe (SRA-E ) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Stavanger (NOR), Norway. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/981-973-0000-00-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télésuivi hospitalier et reconfiguration des frontières de l'hôpital : comparaison de plusieurs dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dépassement des frontières dans les organisations de santé : enjeux, défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS), Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organization for innovation ecosystem governance: the case of a digital health innovation ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EGOS Colloquium - Organizing for the Good Life: Between Legacy and Imagination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGOS (European Group for Organizational Studies), Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04085280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation ecosystem governance as a meta-organization: an exploratory case study on a digital health innovation ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IPDMC: Innovation and Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Jun 2023, Lecco, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking public concerns into account as a risk management criterion. A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Safety and Reliability Conference (ESREL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_R05-02-089-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science-fiction comme nouvel outil prospectif : innovation dans les démarches prospectives des armées françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roussie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où en est l'innovation publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSP, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalization in Safety : Enhancing Socialization by Eliciting Forms of Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.482-489, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_066-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-inventing corporate innovation through incubation. The VINCI Leonard case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bouffaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la conception et formation au management de l’innovation : variété des expériences et des impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque In-Situ : Mieux apprendre à innover ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing cultural processes in risk context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Régis Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec une population vieillissante, la Chine peut-elle encore rester l’usine du monde ? RSE, vers de nouvelles formes de coopération en entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Champagne de Labriolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’intergénérationnel à la diversité sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green IT, China – France: similar reactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00545789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse : Libre, Unique, Différent, mais tellement normatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Priolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès international de psychologie sociale en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la communication engageante à la formation engageante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Priolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès international de psychologie sociale en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green IT, China vs France: similar reactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Information et Management (AIM 2010) : Systèmes d'Information et Développement Durable : regards croisés et contributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using binding communication for risk management training in the industrial Chinese context, Social Contexts and Responses to Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Contexts and Responses to Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des formations pour participer à la maîtrise des risques d’accidents majeurs : les enjeux d’une réflexion portée sur les comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques Industriels Majeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des formations « psychologiques » spécifiques à la gestion des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Specht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIèmes journées scientifiques de la société d'écologie humaine, risques et industrie, Pratiques quotidiennes des risques industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three learning mechanisms to improve the appropriation of safety culture thanks to information and formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Régis Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Education for Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accident de l'Erika: Succès d'une gestion de catastrophe grâce à l'émergence de modes d'organisation, le cas de Belle-île en mer (Morbihan, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheila Colardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safer See</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the emergence of organizational patterns a success factor for crisis management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheila Colardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIEMS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Waterloo, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrated Companion to Entrepreneurship and Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Team : Science-Fiction pour une innovation de défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lassailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université PSL. 2020, ISBN : 978-2356715821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Team : Les Nouveaux Pirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Minvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université PSL. 2020, ISBN : 97 978-2-35671-651-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit dictionnaire illustré de l’innovation et de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 3, 2019, ISBN : 978-2356715463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit dictionnaire illustré de l’innovation et de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2, 2018, ISBN : 978-2356715463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2017, ISBN 978-2-35671-487-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de sciences & entreprises : Volume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.116, 2017, Succès Sciences &amp; Entreprises, 978-2-35671-468-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit dictionnaire illustré de l’innovation et de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 1, 2017, ISBN : 978-2356714701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme et maîtrise des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmes et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.25-34, 2021, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.4552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing risk management through specific safety psychological training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Régis Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guerrillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis Group. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Safety and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, ISBN : 0 415 38340 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RISQUE CYBER Cyberattaques, cyberdéfense, cybersécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Deville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE RISQUE CYBER Cyberattaques, cyberdéfense, cybersécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Team Défense : Imaginer au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roussie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Dossiers de Diplomatie - 65 - Etats des conflits dans le monde, Décembre 2021-Janvier 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top universities: new players in the global game of power?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative China: a debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Innovation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ParisTech Shanghai Jiao Tong, une école hybride tournée vers l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rasilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerial challenges in Digital Health: a bibliometric and network analysis (Preprint)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement de l'innovation. Nouveaux modes et tendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mabillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chuard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mouhoub Mouhoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Sciences et Lettres (PSL). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la maîtrise des risques par la formation des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_stic.soci. École Nationale Supérieure des Mines de Paris, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007ENMP1497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00239213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du management des risques au management de l’innovation : approche contextuelle pour une modification des comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Lyon 3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04783828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric DENIS-RÉMIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-denis-remis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6127-1125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13004511X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Py9IMIAAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerial Challenges in Digital Health: Bibliometric and Network Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.e57980. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/57980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles, nouveaux acteurs de la prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits. Revue de Géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalisation in safety: in the heart of emergency response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEM.2023.129405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat technologique au service de la durabilité : une exploration de l’écosystème entrepreneurial deeptech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 57 (4), pp.60-72. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.057.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Red Team Défense : quand la science-fiction permet aux armées françaises d’explorer le futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roussie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.107.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine peut-elle devenir le leader technologique de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour l'Éco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 45 (8), pp.30-30. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poec.045.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de la science-fiction pour préparer les conflits à venir. Le projet Red Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.304.123-132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study on the Industrial Risk Management (IRM) post-master academic education program of MINES Paris PSL University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp.105733. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2022.105733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles évolutions pour les pratiques de red teaming ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Wahtellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défense et Sécurité Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.78-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does “chaining” always work towards compliance gaining? The case of the “but you are free” technique and social proof applied to charitable donation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bouhassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (3), pp.100654. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2021.100654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre dans les Deep Tech à plus de 40 ans : le pari du mastère spécialisé Second Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'Ecole de Paris du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°145 (5), pp.15. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jepam.145.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former pour entreprendre dans les Deep Tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des ingénieurs des écoles nationales supérieures des mines : Paris, Saint-Etienne, Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé au travail en Chine, une préoccupation naissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (822), pp.54-57. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soin.2017.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment: methods on purpose?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Process Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (4), pp.337-352. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPSE.2014.070090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix énergétiques seront-ils guidés par les accidents majeurs ? Quels talents au service de la sécurité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Foussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pétrole &amp; Gaz Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2008 Anti French demonstrations in China: Learning from a social media crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la pénurie de travailleurs migrants en Chine sur les formes de coopérations intergénérationnelles en usine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Champagne de Labriolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 253 (1), pp.99. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.253.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideological priming and normative dimensions of individualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Schadron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (2), pp. 59 - 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Idéologie à la Perception Sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Schadron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70 (2), pp.95-103. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1421-0185/a000043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green IT, China - France: similar reactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.371-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00797320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance de l’information pour la mise en place des comportements de sécurité : un enjeu majeur pour la communication et la formation sur les risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Management - Revue Européenne des Sciences Sociales et du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicating Management to Cultural Processes: Toward a Human Risk Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Régis Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (5), pp.525-542. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13669870600717913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can insurance benefit from more effective training programmes: the case of behavioural mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (1), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEM.2006.010283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Erika : exemple d'une gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheila Colardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la gendarmerie nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 205, p. 51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Erika : exemple d'une gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheila Colardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la gendarmerie nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 205, p. 51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Safety Performance through Cultural Maturity: A Comprehensive Framework for Multinational Oil and Gas Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Ellias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability (ESREL) and Society for Risk Analysis Europe (SRA-E ) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Stavanger (NOR), Norway. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/981-973-0000-00-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télésuivi hospitalier et reconfiguration des frontières de l'hôpital : comparaison de plusieurs dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dépassement des frontières dans les organisations de santé : enjeux, défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS), Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organization for innovation ecosystem governance: the case of a digital health innovation ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EGOS Colloquium - Organizing for the Good Life: Between Legacy and Imagination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGOS (European Group for Organizational Studies), Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04085280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation ecosystem governance as a meta-organization: an exploratory case study on a digital health innovation ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IPDMC: Innovation and Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Jun 2023, Lecco, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking public concerns into account as a risk management criterion. A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Safety and Reliability Conference (ESREL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_R05-02-089-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science-fiction comme nouvel outil prospectif : innovation dans les démarches prospectives des armées françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roussie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où en est l'innovation publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSP, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalization in Safety : Enhancing Socialization by Eliciting Forms of Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.482-489, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_066-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-inventing corporate innovation through incubation. The VINCI Leonard case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bouffaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la conception et formation au management de l’innovation : variété des expériences et des impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque In-Situ : Mieux apprendre à innover ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing cultural processes in risk context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Régis Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec une population vieillissante, la Chine peut-elle encore rester l’usine du monde ? RSE, vers de nouvelles formes de coopération en entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Champagne de Labriolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’intergénérationnel à la diversité sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green IT, China – France: similar reactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00545789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la communication engageante à la formation engageante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Priolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès international de psychologie sociale en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse : Libre, Unique, Différent, mais tellement normatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Priolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès international de psychologie sociale en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green IT, China vs France: similar reactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Information et Management (AIM 2010) : Systèmes d'Information et Développement Durable : regards croisés et contributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using binding communication for risk management training in the industrial Chinese context, Social Contexts and Responses to Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Contexts and Responses to Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des formations pour participer à la maîtrise des risques d’accidents majeurs : les enjeux d’une réflexion portée sur les comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques Industriels Majeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des formations « psychologiques » spécifiques à la gestion des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Specht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIèmes journées scientifiques de la société d'écologie humaine, risques et industrie, Pratiques quotidiennes des risques industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three learning mechanisms to improve the appropriation of safety culture thanks to information and formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Régis Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Education for Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accident de l'Erika: Succès d'une gestion de catastrophe grâce à l'émergence de modes d'organisation, le cas de Belle-île en mer (Morbihan, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheila Colardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safer See</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the emergence of organizational patterns a success factor for crisis management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheila Colardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIEMS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Waterloo, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrated Companion to Entrepreneurship and Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Team : Science-Fiction pour une innovation de défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lassailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université PSL. 2020, ISBN : 978-2356715821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Team : Les Nouveaux Pirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Minvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université PSL. 2020, ISBN : 97 978-2-35671-651-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit dictionnaire illustré de l’innovation et de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 3, 2019, ISBN : 978-2356715463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit dictionnaire illustré de l’innovation et de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2, 2018, ISBN : 978-2356715463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de sciences & entreprises : Volume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.116, 2017, Succès Sciences &amp; Entreprises, 978-2-35671-468-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit dictionnaire illustré de l’innovation et de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 1, 2017, ISBN : 978-2356714701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2017, ISBN 978-2-35671-487-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque cyber et erreurs comportementales à l’heure de l’IA : l’enjeu de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque cyber: Cyberattaques, cybersécurité, cyberdéfense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782386302459. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.chanu.2025.0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme et maîtrise des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmes et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.25-34, 2021, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.4552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing risk management through specific safety psychological training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Régis Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wybo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guerrillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis Group. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Safety and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, ISBN : 0 415 38340 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RISQUE CYBER Cyberattaques, cyberdéfense, cybersécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Deville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE RISQUE CYBER Cyberattaques, cyberdéfense, cybersécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Team Défense : Imaginer au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roussie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Dossiers de Diplomatie - 65 - Etats des conflits dans le monde, Décembre 2021-Janvier 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top universities: new players in the global game of power?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative China: a debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Innovation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ParisTech Shanghai Jiao Tong, une école hybride tournée vers l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rasilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerial challenges in Digital Health: a bibliometric and network analysis (Preprint)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement de l'innovation. Nouveaux modes et tendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mabillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chuard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mouhoub Mouhoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Sciences et Lettres (PSL). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la maîtrise des risques par la formation des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_stic.soci. École Nationale Supérieure des Mines de Paris, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007ENMP1497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00239213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du management des risques au management de l’innovation : approche contextuelle pour une modification des comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Lyon 3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04783828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId157"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08CDEC19"/>
+    <w:nsid w:val="F1FC4F41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-denis-remis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6127-1125" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13004511X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121408v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gar&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabanes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/57980" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307609v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392434v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Foussard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Van Wassenhove" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2023.129405" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.057.0060" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712977v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roussie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.107.0075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392427v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bergeaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poec.045.0030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.304.123-132" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Wassenhove" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.105733" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wahtellet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascual" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salanova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouhassine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Priolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100654" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heully" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jepam.145.0015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Zhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2017.12.018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Foussard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPSE.2014.070090" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Champagne de Labriolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.253.0099" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01782572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Codou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Camus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Schadron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morchain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797320v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268894v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00547597v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Specht" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Chevreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669870600717913" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546978v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2006.010283" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wybo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheila Colardelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02514542v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ellias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05380240v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ga&#239;da" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085280v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073353v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794810v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R05-02-089-cd" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942386v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_066-cd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bouffaron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268887v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269809v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champagne de Labriolle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545789v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269832v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Olivier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269874v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269877v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270254v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270262v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270292v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guinet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716744v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270305v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lassailly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268714v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Minvielle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268810v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268815v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268824v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01533442v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268817v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4552" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268860v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerrillot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422153v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chanut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600681v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268596v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262233v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268599v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rasilly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571811v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269694v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mabillot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chuard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00239213v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007ENMP1497" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04783828v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-denis-remis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6127-1125" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13004511X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Py9IMIAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121408v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gar&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabanes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/57980" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307609v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Foussard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Van Wassenhove" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2023.129405" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342807v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.057.0060" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roussie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.107.0075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bergeaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poec.045.0030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.304.123-132" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768574v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Wassenhove" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.105733" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wahtellet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499985v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascual" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salanova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouhassine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Priolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100654" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heully" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jepam.145.0015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268588v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Zhu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2017.12.018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPSE.2014.070090" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Foussard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Champagne de Labriolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.253.0099" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01782572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Codou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Camus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Schadron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morchain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797320v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00547597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Specht" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Chevreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669870600717913" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546978v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2006.010283" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614211v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wybo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheila Colardelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02514542v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ellias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05380240v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ga&#239;da" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073353v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R05-02-089-cd" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942386v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_066-cd" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bouffaron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268887v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270247v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269809v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champagne de Labriolle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545789v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269828v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Olivier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269874v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269875v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269877v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270254v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270262v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270292v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guinet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270270v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270305v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lassailly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268714v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Minvielle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268815v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01533442v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268817v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268824v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bonnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chanu.2025.0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268660v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4552" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268860v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerrillot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422153v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chanut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600681v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268596v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262233v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268599v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rasilly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571811v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mabillot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chuard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00239213v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007ENMP1497" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04783828v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>