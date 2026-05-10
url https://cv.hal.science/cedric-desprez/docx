--- v0 (2026-04-09)
+++ v1 (2026-05-10)
@@ -2059,243 +2059,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An embedded yield design approach within a non-linear analysis for structural modeling of progressive collapse</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bleyer</w:t>
+                <w:t xml:space="preserve">Élément poutre multifibre avec gauchissement pour la modélisation non linéaire des structures en béton armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMSS 2019, International Conference on Sustainable Materials, Systems and Structures, Novel Methods for Characterization of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Rovinj, Croatia. pp.209-217</w:t>
+              <w:t xml:space="preserve">CSMA 2019, 14ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Presqu’île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931631v2</w:t>
+                <w:t xml:space="preserve">hal-02511856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élément poutre multifibre avec gauchissement pour la modélisation non linéaire des structures en béton armé</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Desprez</w:t>
+                <w:t xml:space="preserve">An embedded yield design approach within a non-linear analysis for structural modeling of progressive collapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad El Hajj Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Orcesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2019, 14ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Presqu’île de Giens, France</w:t>
+              <w:t xml:space="preserve">SMSS 2019, International Conference on Sustainable Materials, Systems and Structures, Novel Methods for Characterization of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rovinj, Croatia. pp.209-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511856v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931631v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une technique d'homogénéisation appliquée aux bâtiments périodiques multiportiques</w:t>
               </w:r>
@@ -3074,51 +3074,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multifiber beam model coupling damage and warping for reinforced concrete structures under multiaxial loads</w:t>
+                <w:t xml:space="preserve">A warping model for reinforced concrete beams under multiaxial loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
@@ -3136,306 +3136,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Shells, Plates and Beams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">22e Congrès Français de Mécanique (CFM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697674v1</w:t>
+                <w:t xml:space="preserve">hal-01697666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A warping model for reinforced concrete beams under multiaxial loading</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trois points clés pour un diagnostic de vulnérabilité sismique à grande échelle de monuments historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Limoge Schraen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Congrès Français de Mécanique (CFM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">9ème colloque national de l'AFPS - AFPS’15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697666v1</w:t>
+                <w:t xml:space="preserve">hal-02536198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois points clés pour un diagnostic de vulnérabilité sismique à grande échelle de monuments historiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multifiber beam model coupling damage and warping for reinforced concrete structures under multiaxial loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque national de l'AFPS - AFPS’15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">International Conference on Shells, Plates and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536198v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par éléments finis multifibres pour le calcul sismique des structures en béton armé : prise en compte du gauchissement</w:t>
               </w:r>
@@ -3611,51 +3611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a general method for structural seismic assessment of cultural heritage: Religious baroque heritage in the upper valleys of French Savoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Limoge Schraen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3732,51 +3732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la vulnérabilité sismique du patrimoine historique : Modélisation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Limoge Schraen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4374,51 +4374,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle cyclique de béton renforcé par TFC : Modélisation numérique de poteaux confinés, approche par éléments finis multifibres</w:t>
+                <w:t xml:space="preserve">Analyse et Réduction de la Vulnérabilité Sismique d'une Structure Existante en Béton Armé : Renforcement par TFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
@@ -4427,93 +4427,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque National de l'Association Française de Génie Parasismique, AFPS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Marne-La-Vallée, France. pp.835-844</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Marne-La-Vallée, France. pp.383-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008447v1</w:t>
+                <w:t xml:space="preserve">hal-01007879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et Réduction de la Vulnérabilité Sismique d'une Structure Existante en Béton Armé : Renforcement par TFC</w:t>
+                <w:t xml:space="preserve">Modèle cyclique de béton renforcé par TFC : Modélisation numérique de poteaux confinés, approche par éléments finis multifibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
@@ -4522,69 +4522,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque National de l'Association Française de Génie Parasismique, AFPS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Marne-La-Vallée, France. pp.383-389</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Marne-La-Vallée, France. pp.835-844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007879v1</w:t>
+                <w:t xml:space="preserve">hal-01008447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic vulnerability reduction: numerical modeling of frp reinforcement using multifiber beams elements</w:t>
               </w:r>
@@ -5961,51 +5961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04696806v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04929635v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charri&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2025.2452214" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04887815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2024.2446723" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526283v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Carolina Franco Ariza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chesnais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Semblat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desprez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106729" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03673485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj Diab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bleyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.113869" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143535v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111832" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03211565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdevielle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103559" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grange" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1084384" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mazars" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-014-9621-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Limoge-Schraen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Desprez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1061459" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paultre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.09.019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9695309" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04887633v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04258693v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04889728v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04160870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giry C&#233;dric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931631v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Capdevielle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dufour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chesnais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535334v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702160v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836422v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698334v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702183v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702393v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697666v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536198v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Limoge Schraen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697678v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lenti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702213v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brocato" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030758v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439866v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008965v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazars" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paultre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007879v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008876v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber El Arem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008875v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086180v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390915v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008877v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702284v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brule" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fernandez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Givry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo&#8208;adolfo M&#233;ndez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702312v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007525v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603925.ch5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560438v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04696806v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04929635v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charri&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2025.2452214" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04887815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2024.2446723" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526283v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Carolina Franco Ariza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chesnais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Semblat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desprez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106729" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03673485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj Diab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bleyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.113869" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143535v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111832" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03211565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdevielle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103559" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grange" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1084384" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mazars" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-014-9621-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Limoge-Schraen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Desprez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1061459" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paultre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.09.019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9695309" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04887633v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04258693v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04889728v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04160870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giry C&#233;dric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Capdevielle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grange" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931631v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chesnais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535334v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702160v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836422v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698334v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702183v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702393v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697666v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536198v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Limoge Schraen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697674v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697678v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lenti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702213v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brocato" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030758v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439866v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008965v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazars" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paultre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007879v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008447v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008876v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber El Arem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008875v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086180v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390915v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008877v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702284v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brule" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fernandez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Givry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo&#8208;adolfo M&#233;ndez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702312v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007525v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603925.ch5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560438v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>