--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -672,51 +672,51 @@
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Edan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.e16363. </w:t>
+              <w:t xml:space="preserve">, 2024, 32, pp.e16363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ene.16363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1489,278 +1489,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a novel image-based program to teach narrow-band imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated visibility map of the internal colon surface from colonoscopy video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Mohammad Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girija Chetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans de Visser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Grimpen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Advances in Respiratory Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1753465816644166⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (9), pp.1599-1610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-016-1462-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495852v1</w:t>
+                <w:t xml:space="preserve">hal-01495445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated visibility map of the internal colon surface from colonoscopy video</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armin Mohammad Ali</w:t>
+                <w:t xml:space="preserve">Development of a novel image-based program to teach narrow-band imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Girija Chetty</w:t>
+                <w:t xml:space="preserve">David Fielding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans de Visser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Dumas</w:t>
+                <w:t xml:space="preserve">Timothy Coles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Grimpen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Norm Good</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (9), pp.1599-1610. </w:t>
+              <w:t xml:space="preserve">Therapeutic Advances in Respiratory Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (4), pp.300-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11548-016-1462-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1753465816644166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495445v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Haptic and Visual Training Method of Learning Chinese Handwriting with a Haptic Guidance</w:t>
               </w:r>
@@ -2932,200 +2932,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Feedback for Enhancing Team Collaboration : A Comparative Analysis of Collaboration Metrics with a Production Line Scenario using Virtual Reality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception et validation de scénario pour étudier la collaboration en environnement virtuel lors de conditions stressantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camilo Charron</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2024 : European Conference on Cognitive Ergonomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop sur les “Affects, Compagnons Artificiels et Interactions” (WACAI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252301v1</w:t>
+                <w:t xml:space="preserve">hal-04841397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Collaboration Using Multimodal Signals in a Triadic Puzzle-Solving Task in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delamoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3134,184 +3125,193 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 12th International Conference on Affective Computing and Intelligent Interaction Workshops and Demos (ACIIW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Glasgow, United Kingdom. pp.125 - 127, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/aciiw63320.2024.00026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et validation de scénario pour étudier la collaboration en environnement virtuel lors de conditions stressantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-Time Feedback for Enhancing Team Collaboration : A Comparative Analysis of Collaboration Metrics with a Production Line Scenario using Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomaz Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chollet</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop sur les “Affects, Compagnons Artificiels et Interactions” (WACAI 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCE 2024 : European Conference on Cognitive Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCE, Oct 2024, Paris France, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3673805.3673848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841397v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumissions d’équipe aux démonstrations IHM 2024 - PACCE</w:t>
               </w:r>
@@ -4690,90 +4690,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic feedback tuning in colonoscopy simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Coles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans de Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gl Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Grimpen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2016, Budapest, Hungary. pp.4400 - 4404, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4807,77 +4807,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new bronchoscopy teaching tool (a high definition lap top based simulator—The Circular Checklist) shows training benefit in a cross over evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fielding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzad Bashirzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Coles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4962,51 +4962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamer Style: Performance Factors in Gamified Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surabhi Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Coles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7741,51 +7741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing an interior of a volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans de Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8159,51 +8159,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F54B992"/>
+    <w:nsid w:val="CCDE5EC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8390,51 +8390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-dumas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3779-0988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092015905" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317027v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3710996" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086996v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Rochmawati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastine Fatichah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilqis Amaliah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Budi Raharjo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2025.3548167" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381423v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rendy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville-Pennel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebourque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2025.2525956" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04676399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Demuth" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Ed-Driouch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laplaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Edan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.16363" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad R Maddah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaffre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Watson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S Lin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lers.2023.05.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lonceint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lejus-Bourdeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48562/revsims-2023-0002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04004193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Ed-driouch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ch&#233;neau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pasquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51649" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gourraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218313" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898350v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamelin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Cheikh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylen Ricca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-020-01431-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039346v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G L Cao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lers.2020.09.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495852v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fielding" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Coles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm Good" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1753465816644166" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mohammad Ali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girija Chetty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans de Visser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grimpen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-016-1462-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xiong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.8.7.1815-1820" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0214-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2011.05.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pl&#233;nacoste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.799-829" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492284v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Degrande" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Saugis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaillou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01434991" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukli-Hacene" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Turbelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harquin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE58245.2025.11164117" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Kessassi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331945v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII59096.2023.10388126" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252301v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomaz F&#232;vre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673848" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317047v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hemon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delamoye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aciiw63320.2024.00026" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841397v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735008v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00231" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494775v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040243v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Daneshpajooh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Toth" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bascom" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2647150" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494750v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897471v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Laplagne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Touzot-Jourde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Holopherne-Doran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22061-6_27" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829412v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA220221" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715833v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502178.3529109" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461858v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Topolski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rigaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899223v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286708" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577672v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495446v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844923" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495909v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Bashirzadeh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salvado" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.12754_24" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D184BLR5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495857v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surabhi Gupta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mcbride" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danakai Bradford" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858461" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919933v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jourdan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665855v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Loren Roth Monzon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656751v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Taka&#269;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristol Grosdemouge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1071181311551452" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio L. Roth-Monzon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485623v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485456v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470432v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470443v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1473018.1473045" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465532v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nouri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470410v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550596v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132742" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550595v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1029632.1029677" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550691v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148626" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550591v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Chakma" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331900v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327816v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3617149" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867655v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319735v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458210v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02262429v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Le Capitaine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Codron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831302v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Maddah" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111519v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111521v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720032v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292434v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00402247v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-dumas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3779-0988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092015905" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317027v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3710996" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086996v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Rochmawati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastine Fatichah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilqis Amaliah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Budi Raharjo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2025.3548167" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381423v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rendy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville-Pennel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebourque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2025.2525956" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04676399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Demuth" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Ed-Driouch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laplaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Edan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.16363" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad R Maddah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaffre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Watson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S Lin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lers.2023.05.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lonceint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lejus-Bourdeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48562/revsims-2023-0002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04004193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Ed-driouch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ch&#233;neau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pasquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51649" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gourraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218313" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898350v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamelin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Cheikh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylen Ricca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-020-01431-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039346v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G L Cao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lers.2020.09.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mohammad Ali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girija Chetty" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans de Visser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grimpen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-016-1462-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fielding" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Coles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm Good" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1753465816644166" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xiong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.8.7.1815-1820" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0214-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2011.05.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pl&#233;nacoste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.799-829" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492284v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Degrande" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Saugis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaillou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01434991" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukli-Hacene" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Turbelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harquin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE58245.2025.11164117" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Kessassi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331945v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII59096.2023.10388126" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317047v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hemon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delamoye" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aciiw63320.2024.00026" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252301v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomaz F&#232;vre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673848" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735008v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00231" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494775v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040243v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Daneshpajooh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Toth" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bascom" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2647150" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494750v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897471v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Laplagne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Touzot-Jourde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Holopherne-Doran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22061-6_27" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829412v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA220221" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715833v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502178.3529109" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461858v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Topolski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rigaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899223v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286708" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577672v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495446v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844923" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495909v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Bashirzadeh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salvado" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.12754_24" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D184BLR5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495857v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surabhi Gupta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mcbride" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danakai Bradford" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858461" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919933v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jourdan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665855v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Loren Roth Monzon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656751v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Taka&#269;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristol Grosdemouge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1071181311551452" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio L. Roth-Monzon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485623v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485456v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470432v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470443v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1473018.1473045" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465532v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nouri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470410v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550596v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132742" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550595v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1029632.1029677" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550691v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148626" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550591v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Chakma" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331900v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327816v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3617149" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867655v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319735v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458210v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02262429v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Le Capitaine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Codron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831302v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Maddah" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111519v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111521v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720032v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292434v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00402247v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>