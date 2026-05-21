--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -1,8104 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8052 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Dumas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">senior XR developperin charge of the XR innovation and research program at the JUMP medical simulation center, CARLE college of medicine, UIUC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3779-0988</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">092015905</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=FFGI2pgAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Advancing human-machine collaboration through XR technology, driving innovation in research, design, and education.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Categorize Collaboration during a Collaborative Puzzle-solving Task? Validation of Collaboration Profiles using Multimodal Data in Virtual Reality Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.1 - 46. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3710996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning-Based Lesion Detection in Endoscopy: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Rochmawati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastine Fatichah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilqis Amaliah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agus Budi Raharjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.43532 - 43556. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2025.3548167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and validation of an immersive flight simulator using a virtual reality headset versus a professional simulator for novice pilots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Rendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebourque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2025.2525956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoping review of clinical decision support systems for multiple sclerosis management: Leveraging information technology and massive health data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Demuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Ed-Driouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laplaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Edan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, pp.e16363. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ene.16363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04676399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision aid for the port placement problem in robot-assisted hysterectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad R Maddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Classe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith A Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine S Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laparoscopic, Endoscopic and Robotic Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (2), pp.43-56. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lers.2023.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts de l'adhésion à la simulation haute-fidélité en santé : de la ressemblance du mannequin au réalisme de la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lejus-Bourdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de simulation en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.6-13. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48562/revsims-2023-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple sclerosis clinical decision support system based on projection to reference datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Ed-driouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (12), pp.1863-1873. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acn3.51649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04004193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the Challenges and Barriers to the Integration of Machine Learning into Clinical Practice: An Innovative Method to Hybrid Human–Machine Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Ed-Driouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (21), pp.8313. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22218313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point-cloud avatars to improve spatial communication in immersive collaborative virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.467--484. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-020-01431-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring organ shift and deformation for port placement in robot-assisted minimally invasive surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad R Maddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fusellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G L Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laparoscopic, Endoscopic and Robotic Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (4), pp.99 - 106. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lers.2020.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a novel image-based program to teach narrow-band imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fielding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Coles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norm Good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapeutic Advances in Respiratory Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.300-309. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1753465816644166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated visibility map of the internal colon surface from colonoscopy video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Mohammad Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girija Chetty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans de Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Grimpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (9), pp.1599-1610. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-016-1462-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Haptic and Visual Training Method of Learning Chinese Handwriting with a Haptic Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.1815-1820. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jcp.8.7.1815-1820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Contextual Objects on Spatial Interactions and viewpoints sharing in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-012-0214-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic communication to support biopsy procedures learning in virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4), pp.470-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Haptic Communication on a Shared Manual Task in a Collaborative Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (4), pp.317-328. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intcom.2011.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de conception d'une technique de désignation 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Plénacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (6-7), pp.799-829. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.28.799-829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin : a 3-D Interface for Cooperative Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Saugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Plénacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 4 (1), pp.15-25. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01434991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Immersive pour la Formation des forces de l'ordre : Enrichir la Gestion de Conflits Interpersonnels par l'Intégration du Toucher en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boukli-Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Harquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System As A Collaborator (SAAC): a Framework for Modeling, Capturing and Augmenting Collaborative Activities in Extended Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 21st International Conference on Automation Science and Engineering (CASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Robotics and Automation Society, Aug 2025, Los Angeles, United States. pp.759-765, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CASE58245.2025.11164117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05309095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous êtes engagé ! Effet du statut social et des feedbacks sociaux des agents virtuels sur l'induction de stress lors des entretiens d'embauche virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Kessassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G L Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Presence Mediates Audience Behavior Effects on Social Stress in Virtual Public Speaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Kessassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACII 2023: 11th International Conference on Affective Computing and Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge, Massachusetts, United States. 8 pp., </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII59096.2023.10388126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et validation de scénario pour étudier la collaboration en environnement virtuel lors de conditions stressantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les “Affects, Compagnons Artificiels et Interactions” (WACAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Collaboration Using Multimodal Signals in a Triadic Puzzle-Solving Task in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delamoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 12th International Conference on Affective Computing and Intelligent Interaction Workshops and Demos (ACIIW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Glasgow, United Kingdom. pp.125 - 127, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/aciiw63320.2024.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Feedback for Enhancing Team Collaboration : A Comparative Analysis of Collaboration Metrics with a Production Line Scenario using Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomaz Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2024 : European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCE, Oct 2024, Paris France, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3673805.3673848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumissions d’équipe aux démonstrations IHM 2024 - PACCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Kessassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'24 : 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You're Hired! Effect of Virtual Agents' Social Status and Social Attitudes on Stress Induction in Virtual Job Interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Kessassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orlando (FL), United States. 2 p., </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW62533.2024.00231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and real-time feedback of collaboration in virtual reality using multimodal signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Cognitive Ergonomics meets data analytics (ECCE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swansea University, Sep 2023, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vascular pattern recognition for narrow-band imaging bronchoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Daneshpajooh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Toth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Bascom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Feb 2023, San Diego, United States. pp.19, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2647150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation en temps réel de la collaboration en environnement virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Collaboration distante synchrone : des plateformes aux expérimentations (IHM'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Technologie de Troyes, Apr 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidural motor skills measurements for haptic training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Laplagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Touzot-Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Holopherne-Doran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22061-6_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Integration of Human Intelligence into Artificial Intelligence to Provide Medical Practice-Based Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Ed-Driouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Human Artificial Intelligence (HHAI) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Amsterdam, Netherlands. pp.293-294, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA220221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interaction Homme-Machine au Service de la Médecine de Précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Ed-Driouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Edan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque, Machine quelle est ton humanité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence hybride pour prédire l'évolution des maladies chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Ed-Driouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2022 : 33ème Conference Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3502178.3529109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is circular suturing so difficult?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Topolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors and Ergonomics Society Europe Annual Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidélité de l'avatar du partenaire distant dans un environnement virtuel immersif : effets sur les interactions spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. pp.227--233, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3286689.3286708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de l'IHM : quelles solutions pour sortir de l'obsolescence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poitiers, France. pp.A-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic feedback tuning in colonoscopy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Coles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans de Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Grimpen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2016, Budapest, Hungary. pp.4400 - 4404, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2016.7844923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bronchoscopy teaching tool (a high definition lap top based simulator—The Circular Checklist) shows training benefit in a cross over evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fielding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Bashirzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Coles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thoracic Society of Australia &amp; New Zealand and the Australian Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TSANZ, Apr 2016, perth, Australia. pp.83-85, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/resp.12754_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamer Style: Performance Factors in Gamified Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surabhi Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Coles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mcbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danakai Bradford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Jose, United States. pp.2014-2025, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858036.2858461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VR4D: An Immersive and Collaborative Experience to Improve the Interior Design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint Virtual Reality Conference of EGVE and EuroVR, JVRC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Effects of a Visual Aid on Haptic Sensitivity in a Needle Insertion Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Loren Roth Monzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Haptics Symposium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Vancouver, Canada. pp.199-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Communication for a 2-D Pointing Task in a Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Takač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristol Grosdemouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HFES 55th meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Las Vegas, United States. pp.2168-2172, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1071181311551452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic sensitivity in needle insertion: the effects of training and visual aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio L. Roth-Monzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G. L. Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skills 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montpellier, France. pp.250-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic communication to enhance collaboration in virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Cognitive Ergonomics ECCE2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Delft, Netherlands. pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WYFIWIF: A Haptic Communication Paradigm For Collaborative Motor Skills Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Virtual Reality and Three-Dimensional Worlds 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Freiburg, Germany. pp.301-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485456v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des systèmes de référence sur les profils de collaboration dans un environnement virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Metz, France. pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of a common frame of reference in Collaborative Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on Cognitive ergonomics: ECCE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Funchal, Madeira, Portugal. pp.83-90, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1473018.1473045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Frame of reference in collaborative virtual environments and their impact on presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Barcelone, Spain. pp.371-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des référentiels d'action sur l'élaboration de la coopération dans les environnements 3D collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études en Psychologie Ergonomique : EPIQUE2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilité et modularité pour la conception d'interactions: Le modèle d'architecture logicielle des Graphes Combinés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème conférence francophone sur l'Interaction Homme-Machine, IHM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone d'Interaction Homme-Machine, 2006, Montréal, Canada. pp.43-50, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1132736.1132742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00550596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MaggLite Post-WIMP Toolkit: Draw It, Connect It and Run It</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Hégron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on User Interface Software and Technology (UIST 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Santa Fe, NM, United States. pp.257-266, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1029632.1029677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00550595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svalabard: Une table à dessin virtuelle pour la modélisation 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Hégron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 16ème conférence francophone sur l'Interaction Homme-Machine, IHM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone d'Interaction Homme-Machine, 2004, Namur, Belgique. pp.85-92, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1148613.1148626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00550691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Creative 3D Modeling: an Architects' Sketches Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Hégron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th IFIP TC13 International Conference on Human-Computer Interaction (INTERACT'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Zurich, Switzerland. pp.785-788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00550591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time visual attention measure in Virtual Reality: A Work-In-Progress of a Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Chakma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Liet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtually Stressed: Interaction Between Display System and Virtual Agent Behaviour VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Kessassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Human Computer Interaction Theory and Applications (HUCAPP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of collaboration in a virtual environment with gaze and speech signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI '23: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris France, France. ACM, pp.21-25, 2023, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610661.3617149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Intergretion of Human Intelligence into Artificial Intelligence to Provide Medical Practice-Based Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Ed-Driouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first International Conference on Hybrid Human-Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prise de décision à la communication avec le patient : mode dual de visualisation pour la gestion de la sclérose en plaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Ed-Driouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème journée interaction humain-machine et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, conférence en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study about student pilots activity for designing a flight simulator with total visual immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Rendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebourque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors and Ergonomics Society Europe Chapter Annual Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge In Medical Imaging (KIMI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoel Le Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Codron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IHM &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Metz, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Patient-Specific 3D Model for Port Placement in Robotic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Maddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G. L. Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Chinese Handwriting with a Haptic Interface in different velocity mode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Computer Supported Education SCEDU2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of a Haptic and Visual Training Method for learning Chinese handwriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing an interior of a volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans de Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20170228861A1. BRE. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN GUIDE FOR 3D POINTING TECHNIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Plénacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 08/4/AUTO, Ecole des Mines de Nantes. 2008, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'interaction 3D : Interaction Homme-Machine et Homme-Homme dans les interfaces 3D pour le TCAO Synchrone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université des Sciences et Technologie de Lille - Lille I, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00402247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId218"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8159,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCDE5EC6"/>
+    <w:nsid w:val="4BE5A932"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8390,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-dumas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3779-0988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092015905" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317027v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3710996" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086996v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Rochmawati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastine Fatichah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilqis Amaliah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Budi Raharjo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2025.3548167" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381423v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rendy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville-Pennel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebourque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2025.2525956" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04676399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Demuth" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Ed-Driouch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laplaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Edan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.16363" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad R Maddah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaffre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Watson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S Lin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lers.2023.05.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lonceint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lejus-Bourdeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48562/revsims-2023-0002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04004193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Ed-driouch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ch&#233;neau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pasquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51649" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gourraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218313" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898350v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamelin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Cheikh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylen Ricca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-020-01431-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039346v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G L Cao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lers.2020.09.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mohammad Ali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girija Chetty" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans de Visser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grimpen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-016-1462-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fielding" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Coles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm Good" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1753465816644166" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xiong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.8.7.1815-1820" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0214-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2011.05.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pl&#233;nacoste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.799-829" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492284v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Degrande" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Saugis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaillou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01434991" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukli-Hacene" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Turbelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harquin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE58245.2025.11164117" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Kessassi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331945v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII59096.2023.10388126" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317047v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hemon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delamoye" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aciiw63320.2024.00026" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252301v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomaz F&#232;vre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673848" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735008v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00231" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494775v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040243v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Daneshpajooh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Toth" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bascom" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2647150" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494750v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897471v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Laplagne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Touzot-Jourde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Holopherne-Doran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22061-6_27" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829412v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA220221" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715833v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502178.3529109" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461858v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Topolski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rigaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899223v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286708" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577672v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495446v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844923" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495909v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Bashirzadeh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salvado" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.12754_24" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D184BLR5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495857v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surabhi Gupta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mcbride" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danakai Bradford" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858461" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919933v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jourdan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665855v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Loren Roth Monzon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656751v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Taka&#269;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristol Grosdemouge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1071181311551452" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio L. Roth-Monzon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485623v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485456v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470432v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470443v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1473018.1473045" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465532v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nouri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470410v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550596v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132742" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550595v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1029632.1029677" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550691v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148626" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550591v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Chakma" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331900v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327816v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3617149" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867655v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319735v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458210v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02262429v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Le Capitaine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Codron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831302v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Maddah" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111519v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111521v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720032v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292434v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00402247v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-dumas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3779-0988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092015905" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=FFGI2pgAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317027v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3710996" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Rochmawati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastine Fatichah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilqis Amaliah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Budi Raharjo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2025.3548167" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rendy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville-Pennel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebourque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2025.2525956" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04676399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Demuth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Ed-Driouch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laplaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Edan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.16363" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113365v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad R Maddah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaffre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Watson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S Lin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lers.2023.05.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382867v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lonceint" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lejus-Bourdeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48562/revsims-2023-0002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04004193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Ed-driouch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ch&#233;neau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pasquier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51649" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837932v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gourraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218313" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Cheikh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylen Ricca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-020-01431-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039346v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G L Cao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lers.2020.09.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495852v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fielding" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Coles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm Good" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1753465816644166" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mohammad Ali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girija Chetty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans de Visser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grimpen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-016-1462-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111320v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xiong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.8.7.1815-1820" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757310v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0214-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757319v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595492v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2011.05.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480547v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pl&#233;nacoste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.799-829" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Degrande" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Saugis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaillou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01434991" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukli-Hacene" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Turbelin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harquin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE58245.2025.11164117" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840361v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Kessassi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331945v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII59096.2023.10388126" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841397v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hemon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delamoye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aciiw63320.2024.00026" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252301v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomaz F&#232;vre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673848" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500084v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735008v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00231" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494775v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Daneshpajooh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Toth" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bascom" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2647150" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494750v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897471v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Laplagne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Touzot-Jourde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Holopherne-Doran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22061-6_27" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829412v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA220221" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715833v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656359v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502178.3529109" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461858v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Topolski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rigaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899223v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286708" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577672v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495446v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844923" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495909v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Bashirzadeh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salvado" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.12754_24" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D184BLR5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495857v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surabhi Gupta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mcbride" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danakai Bradford" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858461" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919933v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jourdan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665855v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Loren Roth Monzon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656751v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Taka&#269;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristol Grosdemouge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1071181311551452" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656752v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio L. Roth-Monzon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485623v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485456v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470432v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470443v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1473018.1473045" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465532v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nouri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470410v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550596v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132742" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550595v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1029632.1029677" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550691v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148626" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550591v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Chakma" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331900v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327816v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3617149" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867655v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319735v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458210v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02262429v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Le Capitaine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Codron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831302v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Maddah" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111519v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111521v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720032v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292434v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00402247v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>