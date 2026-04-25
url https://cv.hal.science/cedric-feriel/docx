--- v0 (2026-04-01)
+++ v1 (2026-04-25)
@@ -382,273 +382,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gras Pierre , Mettre en récit l’urbanité des métropoles portuaires. Architecture et mondialisation des formes urbaines : Gênes, Le Havre, New York (1945-2015) , Rennes, Presses universitaires de Rennes, « Histoire », 2020, 246 p., 24 €</w:t>
+                <w:t xml:space="preserve">Cohen Jean-Louis (dir.), Architecture et urbanisme dans la France de Vichy , Paris, Éd. du Collège de France, « Conférences », 2020, 232 p., 28 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Feriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 152, pp.k-k. </w:t>
+              <w:t xml:space="preserve">, 2022, N° 153 (1), pp.i-i. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vin.152.0181k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vin.153.0171i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563625v1</w:t>
+                <w:t xml:space="preserve">hal-05563644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frioux Stéphane (dir.), Une France en transition. Urbanisation, risques environnementaux et horizon écologique dans le second xx e siècle , préface de Michel Lussault, Ceyzérieu, Champ Vallon, « L’environnement a une histoire », 2021, 400 p., 27 €</w:t>
+                <w:t xml:space="preserve">Gras Pierre , Mettre en récit l’urbanité des métropoles portuaires. Architecture et mondialisation des formes urbaines : Gênes, Le Havre, New York (1945-2015) , Rennes, Presses universitaires de Rennes, « Histoire », 2020, 246 p., 24 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Feriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 154 (2), pp.XIII-XIII. </w:t>
+              <w:t xml:space="preserve">, 2022, N° 152, pp.k-k. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vin.154.0191m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vin.152.0181k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563555v1</w:t>
+                <w:t xml:space="preserve">hal-05563625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohen Jean-Louis (dir.), Architecture et urbanisme dans la France de Vichy , Paris, Éd. du Collège de France, « Conférences », 2020, 232 p., 28 €</w:t>
+                <w:t xml:space="preserve">Frioux Stéphane (dir.), Une France en transition. Urbanisation, risques environnementaux et horizon écologique dans le second xx e siècle , préface de Michel Lussault, Ceyzérieu, Champ Vallon, « L’environnement a une histoire », 2021, 400 p., 27 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Feriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 153 (1), pp.i-i. </w:t>
+              <w:t xml:space="preserve">, 2022, N° 154 (2), pp.XIII-XIII. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vin.153.0171i⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vin.154.0191m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563644v1</w:t>
+                <w:t xml:space="preserve">hal-05563555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manifeste pour une ville accueillante. Compte-rendu de : Chantal Deckmyn, Lire la ville. Manuel pour une hospitalité de l'espace public, Paris, La Découverte, 2020, 280 p.</w:t>
               </w:r>
@@ -1085,243 +1085,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piétonniser les centres-villes européens, une fausse polémique? Retour sur le cas de la France et du Royaume-Uni dans les années 1960.</w:t>
+                <w:t xml:space="preserve">Du local au transnational, puis au national. Les apports des archives de l’OCDE en histoire urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Feriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (2), pp.158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hp.029.0158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05564196v1</w:t>
+                <w:t xml:space="preserve">hal-05563646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du local au transnational, puis au national. Les apports des archives de l’OCDE en histoire urbaine</w:t>
+                <w:t xml:space="preserve">La leçon du local. Le 'moment' piétonnier des années 1970, u jalon manquant de l'histoire de l'aménagement urbain en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Feriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour mémoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/hp.029.0158⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05563646v1</w:t>
+                <w:t xml:space="preserve">hal-05564171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La leçon du local. Le 'moment' piétonnier des années 1970, u jalon manquant de l'histoire de l'aménagement urbain en France</w:t>
+                <w:t xml:space="preserve">Piétonniser les centres-villes européens, une fausse polémique? Retour sur le cas de la France et du Royaume-Uni dans les années 1960.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Feriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour mémoire.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Hors série 3, https://www.unil.ch/ouvdd/fr/home/menuinst/nos-editions/urbia/hors-serie-3--aout-2016.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05564171v1</w:t>
+                <w:t xml:space="preserve">hal-05564196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention du centre-ville européen</w:t>
               </w:r>
@@ -1892,51 +1892,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2024, Paris, France. 2024, </w:t>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France. Collectif Inventer le Grand Paris, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2024.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3960,51 +3960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes2.fr/cedric.feriel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563537v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Feriel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.167.0226" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00225266231188606" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563625v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0181k" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563555v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.154.0191m" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563644v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.153.0171i" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.147.0183r" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563631v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.108" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563659v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jwh.2020.0051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564162v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563646v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.029.0158" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564171v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563496v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.042.0099" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564265v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassieres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040620v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Feriel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435577v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2017.0001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;riel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ripoll" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564209v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ronai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rossi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04858354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0048" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratouis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montigny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Claude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vonau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0034" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860265v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04669062v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2016.0002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563642v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564305v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Laignel Sauvage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Sweet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseamary Wakeman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.068.0173" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W. Sawyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Beaucire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Clark" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desjardins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes2.fr/cedric.feriel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563537v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Feriel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.167.0226" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00225266231188606" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563644v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.153.0171i" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563625v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0181k" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563555v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.154.0191m" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.147.0183r" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563631v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.108" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563659v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jwh.2020.0051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564162v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563646v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.029.0158" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564171v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563496v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.042.0099" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564265v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassieres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040620v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Feriel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435577v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2017.0001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;riel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ripoll" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564209v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ronai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rossi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04858354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0048" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratouis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montigny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Claude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vonau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0034" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860265v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04669062v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2016.0002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563642v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564305v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Laignel Sauvage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Sweet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseamary Wakeman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.068.0173" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W. Sawyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Beaucire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Clark" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desjardins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>