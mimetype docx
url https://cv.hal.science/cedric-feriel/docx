--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -382,273 +382,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohen Jean-Louis (dir.), Architecture et urbanisme dans la France de Vichy , Paris, Éd. du Collège de France, « Conférences », 2020, 232 p., 28 €</w:t>
+                <w:t xml:space="preserve">Gras Pierre , Mettre en récit l’urbanité des métropoles portuaires. Architecture et mondialisation des formes urbaines : Gênes, Le Havre, New York (1945-2015) , Rennes, Presses universitaires de Rennes, « Histoire », 2020, 246 p., 24 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Feriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 153 (1), pp.i-i. </w:t>
+              <w:t xml:space="preserve">, 2022, N° 152, pp.k-k. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vin.153.0171i⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vin.152.0181k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563644v1</w:t>
+                <w:t xml:space="preserve">hal-05563625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gras Pierre , Mettre en récit l’urbanité des métropoles portuaires. Architecture et mondialisation des formes urbaines : Gênes, Le Havre, New York (1945-2015) , Rennes, Presses universitaires de Rennes, « Histoire », 2020, 246 p., 24 €</w:t>
+                <w:t xml:space="preserve">Frioux Stéphane (dir.), Une France en transition. Urbanisation, risques environnementaux et horizon écologique dans le second xx e siècle , préface de Michel Lussault, Ceyzérieu, Champ Vallon, « L’environnement a une histoire », 2021, 400 p., 27 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Feriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 152, pp.k-k. </w:t>
+              <w:t xml:space="preserve">, 2022, N° 154 (2), pp.XIII-XIII. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vin.152.0181k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vin.154.0191m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563625v1</w:t>
+                <w:t xml:space="preserve">hal-05563555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frioux Stéphane (dir.), Une France en transition. Urbanisation, risques environnementaux et horizon écologique dans le second xx e siècle , préface de Michel Lussault, Ceyzérieu, Champ Vallon, « L’environnement a une histoire », 2021, 400 p., 27 €</w:t>
+                <w:t xml:space="preserve">Cohen Jean-Louis (dir.), Architecture et urbanisme dans la France de Vichy , Paris, Éd. du Collège de France, « Conférences », 2020, 232 p., 28 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Feriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 154 (2), pp.XIII-XIII. </w:t>
+              <w:t xml:space="preserve">, 2022, N° 153 (1), pp.i-i. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vin.154.0191m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vin.153.0171i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563555v1</w:t>
+                <w:t xml:space="preserve">hal-05563644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manifeste pour une ville accueillante. Compte-rendu de : Chantal Deckmyn, Lire la ville. Manuel pour une hospitalité de l'espace public, Paris, La Découverte, 2020, 280 p.</w:t>
               </w:r>
@@ -701,342 +701,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bellanger Emmanuel, Tellier Thibault, Vadelorge Loïc, Voldman Danièle et Vorms Charlotte (dir.), Genres urbains. Autour d’Annie Fourcaut , Grane, Créaphis, 2019, 384 p., 25 €</w:t>
+                <w:t xml:space="preserve">The Revolution That Never Was? Pedestrianization in a Transnational Perspective, Europe and North America (1960s–1980s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Feriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, N° 147 (3), pp.XVIII-XVIII. </w:t>
+              <w:t xml:space="preserve">Journal of World History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (4), pp.761-783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vin.147.0183r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1353/jwh.2020.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563633v1</w:t>
+                <w:t xml:space="preserve">hal-05563659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Lengereau Architecture, urbanisme et pratiques de l’État, 1960-2010 Paris, La Documentation française, 2017, 312 p.</w:t>
+                <w:t xml:space="preserve">Bellanger Emmanuel, Tellier Thibault, Vadelorge Loïc, Voldman Danièle et Vorms Charlotte (dir.), Genres urbains. Autour d’Annie Fourcaut , Grane, Créaphis, 2019, 384 p., 25 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Feriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 74 (3-4), pp.909-911. </w:t>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 147 (3), pp.XVIII-XVIII. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/ahss.2020.108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vin.147.0183r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563631v1</w:t>
+                <w:t xml:space="preserve">hal-05563633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bellanger Emmanuel, Tellier Thibault, Vadelorge Loïc, Voldman Danièle et Vorms Charlotte (dir.), Genres urbains. Autour d’Annie Fourcaut, Grane, Créaphis, 2019, 384 p., 25 €</w:t>
+                <w:t xml:space="preserve">Éric Lengereau Architecture, urbanisme et pratiques de l’État, 1960-2010 Paris, La Documentation française, 2017, 312 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Feriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20&amp;21. Revue d'histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74 (3-4), pp.909-911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2020.108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05564294v1</w:t>
+                <w:t xml:space="preserve">hal-05563631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Revolution That Never Was? Pedestrianization in a Transnational Perspective, Europe and North America (1960s–1980s)</w:t>
+                <w:t xml:space="preserve">Bellanger Emmanuel, Tellier Thibault, Vadelorge Loïc, Voldman Danièle et Vorms Charlotte (dir.), Genres urbains. Autour d’Annie Fourcaut, Grane, Créaphis, 2019, 384 p., 25 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Feriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of World History</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20&amp;21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147, https://shs.cairn.info/revue-vingt-et-vingt-et-un-revue-d-histoire-2020-3-page-XVIII?lang=fr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1353/jwh.2020.0051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05563659v1</w:t>
+                <w:t xml:space="preserve">hal-05564294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La genèse de la loi d'orientation foncière</w:t>
               </w:r>
@@ -1085,243 +1085,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du local au transnational, puis au national. Les apports des archives de l’OCDE en histoire urbaine</w:t>
+                <w:t xml:space="preserve">Piétonniser les centres-villes européens, une fausse polémique? Retour sur le cas de la France et du Royaume-Uni dans les années 1960.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Feriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Hors série 3, https://www.unil.ch/ouvdd/fr/home/menuinst/nos-editions/urbia/hors-serie-3--aout-2016.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563646v1</w:t>
+                <w:t xml:space="preserve">hal-05564196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La leçon du local. Le 'moment' piétonnier des années 1970, u jalon manquant de l'histoire de l'aménagement urbain en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Feriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour mémoire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piétonniser les centres-villes européens, une fausse polémique? Retour sur le cas de la France et du Royaume-Uni dans les années 1960.</w:t>
+                <w:t xml:space="preserve">Du local au transnational, puis au national. Les apports des archives de l’OCDE en histoire urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Feriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (2), pp.158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hp.029.0158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564196v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention du centre-ville européen</w:t>
               </w:r>
@@ -3960,51 +3960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes2.fr/cedric.feriel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563537v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Feriel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.167.0226" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00225266231188606" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563644v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.153.0171i" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563625v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0181k" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563555v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.154.0191m" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.147.0183r" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563631v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.108" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563659v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jwh.2020.0051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564162v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563646v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.029.0158" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564171v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563496v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.042.0099" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564265v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassieres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040620v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Feriel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435577v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2017.0001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;riel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ripoll" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564209v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ronai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rossi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04858354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0048" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratouis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montigny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Claude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vonau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0034" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860265v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04669062v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2016.0002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563642v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564305v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Laignel Sauvage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Sweet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseamary Wakeman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.068.0173" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W. Sawyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Beaucire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Clark" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desjardins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes2.fr/cedric.feriel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563537v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Feriel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.167.0226" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00225266231188606" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563625v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0181k" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563555v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.154.0191m" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563644v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.153.0171i" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563659v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jwh.2020.0051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.147.0183r" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563631v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564162v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564171v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.029.0158" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563496v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.042.0099" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564265v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassieres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040620v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Feriel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435577v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2017.0001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;riel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ripoll" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564209v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ronai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rossi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04858354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0048" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratouis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montigny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Claude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vonau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0034" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860265v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04669062v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2016.0002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563642v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564305v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Laignel Sauvage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Sweet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseamary Wakeman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.068.0173" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W. Sawyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Beaucire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Clark" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desjardins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>