--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -202,810 +202,810 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding value to terpenoids: from pseudoionone to 1-methyl-1,3-cyclohexadiene</w:t>
+                <w:t xml:space="preserve">Molecular weight enlargement of homogeneous catalysts for enhanced recovery via organic solvent nanofiltration: A critical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Damiani</w:t>
+                <w:t xml:space="preserve">Vitaliy Masliy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Faber</w:t>
+                <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batoul Karim</w:t>
+                <w:t xml:space="preserve">Cedric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bruneau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5gc03364k⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 536, pp.216640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2025.216640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303962v2</w:t>
+                <w:t xml:space="preserve">hal-05080432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiocarbamoylimidates as Precursors of New 5‐Amino‐1,2,4‐Triazole and Oxadiazole Derivatives In Silico Prediction of Absorption, Distribution, Metabolism, and Excretion Parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adding value to terpenoids: from pseudoionone to 1-methyl-1,3-cyclohexadiene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Gatri</w:t>
+                <w:t xml:space="preserve">Lars Faber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+                <w:t xml:space="preserve">Batoul Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cordier</w:t>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lotfi Efrit</w:t>
+                <w:t xml:space="preserve">Wagner A. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.202500516⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.11809-11815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5gc03364k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346633v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303962v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular weight enlargement of homogeneous catalysts for enhanced recovery via organic solvent nanofiltration: A critical review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thiocarbamoylimidates as Precursors of New 5‐Amino‐1,2,4‐Triazole and Oxadiazole Derivatives In Silico Prediction of Absorption, Distribution, Metabolism, and Excretion Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Gatri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitaliy Masliy</w:t>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Fischmeister</w:t>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Lotfi Efrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 536, pp.216640. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e202500516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2025.216640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202500516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080432v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base-Free Reversible Hydrogen Storage Using a Tethered π-Coordinated-Phenoxy Ruthenium-Dimer Precatalyst</w:t>
+                <w:t xml:space="preserve">Teaching an Old Dog New Tricks: Simple Selective and Regiodivergent Quinoline Hydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Verron</w:t>
+                <w:t xml:space="preserve">Florian Bourriquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Puig</w:t>
+                <w:t xml:space="preserve">Julien Hervochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sutra</w:t>
+                <w:t xml:space="preserve">Stephan Bartling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Igau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nils Rockstroh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceidric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.3c00476⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (34), pp.12853-12858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c04254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087966v1</w:t>
+                <w:t xml:space="preserve">hal-04193534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-innocent ligands for efficient dehydrogenation of aqueous and neat formic acid under base-free conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Base-Free Reversible Hydrogen Storage Using a Tethered π-Coordinated-Phenoxy Ruthenium-Dimer Precatalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zilong Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Cordier</w:t>
+                <w:t xml:space="preserve">Raphaël Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Marchal</w:t>
+                <w:t xml:space="preserve">Emmanuel Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Igau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (20), pp.13626-13637. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.3c02060⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 13, pp.5787-5794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.3c00476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301582v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching an Old Dog New Tricks: Simple Selective and Regiodivergent Quinoline Hydrogenation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-innocent ligands for efficient dehydrogenation of aqueous and neat formic acid under base-free conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Hervochon</w:t>
+                <w:t xml:space="preserve">Liwei Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Bartling</w:t>
+                <w:t xml:space="preserve">Zilong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Rockstroh</w:t>
+                <w:t xml:space="preserve">Rémi Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceidric Fischmeister</w:t>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (34), pp.12853-12858. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (20), pp.13626-13637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c04254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.3c02060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193534v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of New Dehydrodieugenol Derivatives via Olefin Cross Metathesis and In Vitro Evaluation of Their Trypanocidal Activity</w:t>
               </w:r>
@@ -1017,51 +1017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thalita S. Galhardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson K. Ueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wagner A. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaís A Costa-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1119,533 +1119,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diastereoselective hydrogenation of arenes and pyridines using supported ruthenium nanoparticles under mild conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New derivatives from dehydrodieugenol B and its methyl ether displayed high anti-Trypanosoma cruzi activity and cause depolarization of the plasma membrane and collapse the mitochondrial membrane potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruiyang Qu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nils Rockstroh</w:t>
+                <w:t xml:space="preserve">Thalita S Galhardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson K Ueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaís A Costa-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André G Tempone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagner A Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cc02928f⟩</w:t>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 366, pp.110129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2022.110129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772736v1</w:t>
+                <w:t xml:space="preserve">hal-03798572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New derivatives from dehydrodieugenol B and its methyl ether displayed high anti-Trypanosoma cruzi activity and cause depolarization of the plasma membrane and collapse the mitochondrial membrane potential</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André G Tempone</w:t>
+                <w:t xml:space="preserve">Shvo-Type Metal-Ligand Cooperative Catalysts: Tethered eta(5)-Oxocyclohexadienyl Ruthenium Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wagner A Carvalho</w:t>
+                <w:t xml:space="preserve">Manel Kéchaou-Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vendier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Gornitzka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2022.110129⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (11), pp.1391-1402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.2c00123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798572v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shvo-Type Metal-Ligand Cooperative Catalysts: Tethered eta(5)-Oxocyclohexadienyl Ruthenium Complexes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-step sustainable production of hydroxyl-functionalized 2-imidazolines from carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heinz Gornitzka</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yu Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.2c00123⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.e202102361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202102361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715383v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-step sustainable production of hydroxyl-functionalized 2-imidazolines from carbohydrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Feng</w:t>
+                <w:t xml:space="preserve">Diastereoselective hydrogenation of arenes and pyridines using supported ruthenium nanoparticles under mild conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bourriquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hervochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Darcel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ruiyang Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bartling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Rockstroh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (3), pp.e202102361. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (63), pp.8842-8845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.202102361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2cc02928f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514260v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross metathesis of (-)-beta-pinene, (-)-limonene and terpenoids derived from limonene with internal olefins</w:t>
               </w:r>
@@ -1657,77 +1657,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Sarmento Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalmo Mandelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wagner A. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caytan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 623, pp.118284. </w:t>
@@ -1759,1114 +1759,1114 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of (-)-β-pinene and (-)-limonene via cross metathesis with symmetrical internal olefins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convenient synthesis of cobalt nanoparticles for the hydrogenation of quinolines in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hervochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sarmento Fernandes</w:t>
+                <w:t xml:space="preserve">Kathrin Junge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mandelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Bruneau</w:t>
+                <w:t xml:space="preserve">Matthias Beller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2019.105893⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (14), pp.4820-4826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cy00582g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443577v1</w:t>
+                <w:t xml:space="preserve">hal-02928595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations of bio-sourced 4-hydroxyphenylpropanoids based on olefin metathesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bilel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bilel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (20), pp.5000-5021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cctc.202000959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem hydroformylation/isomerization/hydrogenation of bio-derived 1-arylbutadienes for the regioselective synthesis of branched aldehydes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functionalization of (-)-β-pinene and (-)-limonene via cross metathesis with symmetrical internal olefins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sarmento Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.M. Vieira</w:t>
+                <w:t xml:space="preserve">D. Mandelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. Granato</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W.A. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117583⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 135, pp.105893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2019.105893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569952v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptorless and Base-Free Dehydrogenation of Alcohols Mediated by a Dipyridylamine-Iridium(III) Catalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tandem hydroformylation/isomerization/hydrogenation of bio-derived 1-arylbutadienes for the regioselective synthesis of branched aldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Granato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Gusevskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harikrishnan Jayaprakash</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liwei Guo</w:t>
+                <w:t xml:space="preserve">E.N. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengdong Wang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (28), pp.4326-4330. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 598, pp.117583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202000584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928580v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convenient synthesis of cobalt nanoparticles for the hydrogenation of quinolines in water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acceptorless and Base-Free Dehydrogenation of Alcohols Mediated by a Dipyridylamine-Iridium(III) Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harikrishnan Jayaprakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Hervochon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kathrin Junge</w:t>
+                <w:t xml:space="preserve">Liwei Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Beller</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Shengdong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (14), pp.4820-4826. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (28), pp.4326-4330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0cy00582g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202000584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928595v1</w:t>
+                <w:t xml:space="preserve">hal-02928580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver-Catalyzed Hydrogenation of Ketones under Mild Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Base-free dehydrogenation of aqueous and neat formic acid with Iridium(III)Cp*(dipyridylamine) catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengdong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Fischmeister</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201801523⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.179-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201802275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988004v1</w:t>
+                <w:t xml:space="preserve">hal-01903315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iridium Catalyzed Hydrogenation and Dehydrogenation of N-Heterocycles in Water under Mild Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengdong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (11), pp.2350-2354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cssc.201900626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087810v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base-free dehydrogenation of aqueous and neat formic acid with Iridium(III)Cp*(dipyridylamine) catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Silver-Catalyzed Hydrogenation of Ketones under Mild Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengdong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Tsareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (1), pp.179-184. </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 361 (4), pp.786-790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.201802275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201801523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903315v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formic acid as a hydrogen source for the iridium-catalyzed reductive amination of levulinic acid and 2-formylbenzoic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengdong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (15), pp.4077-4082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2913,90 +2913,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2,2'-Dipyridylamines more than just sister members of the bipyridine family. Applications and achievements in homogeneous catalysis and photoluminescent materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (31), pp.11599-11622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3030,90 +3030,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations of terpenes and terpenoids via carbon-carbon double bond metathesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalmo Mandelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wagner A. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo N. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3158,849 +3158,849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium and Iridium Dipyridylamine Catalysts for the Efficient Synthesis of γ-Valerolactone by Transfer Hydrogenation of Levulinic Acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Selective and Efficient Iridium Catalyst for the Reductive Amination of Levulinic Acid into Pyrrolidones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengdong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36 (3), pp.708-713. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (21), pp.4150-4154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201701299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475804v1</w:t>
+                <w:t xml:space="preserve">hal-01653156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Iridium Catalysts for Base-Free Hydrogenation of Levulinic Acid</w:t>
+                <w:t xml:space="preserve">First elaboration of an olefin metathesis catalytic membrane by grafting a Hoveyda–Grubbs precatalyst on zirconia membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Wang</w:t>
+                <w:t xml:space="preserve">A. Keraani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Huang</w:t>
+                <w:t xml:space="preserve">M. Rabiller-Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dorcet</w:t>
+                <w:t xml:space="preserve">D. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Roisnel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Bruneau</w:t>
+                <w:t xml:space="preserve">A. Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36 (16), pp.3152-3162. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (9-10), pp.952-966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.7b00503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2017.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614777v1</w:t>
+                <w:t xml:space="preserve">hal-01619409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ene‐yne cross‐metathesis for the preparation of 2,3‐diaryl‐1,3‐dienes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ruthenium and Iridium Dipyridylamine Catalysts for the Efficient Synthesis of γ-Valerolactone by Transfer Hydrogenation of Levulinic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengdong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Fischmeister</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal7120365⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (3), pp.708-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01671635v1</w:t>
+                <w:t xml:space="preserve">hal-01475804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses and characterization of molecular weight enlarged olefin metathesis pre-catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Iridium Catalysts for Base-Free Hydrogenation of Levulinic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Keraani</w:t>
+                <w:t xml:space="preserve">V. Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Nasser</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">T. Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2017.01.001⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (16), pp.3152-3162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.7b00503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544471v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective and Efficient Iridium Catalyst for the Reductive Amination of Levulinic Acid into Pyrrolidones</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ene‐yne cross‐metathesis for the preparation of 2,3‐diaryl‐1,3‐dienes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Abderrezak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Kabouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (21), pp.4150-4154. </w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (12), pp.365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.201701299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/catal7120365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653156v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First elaboration of an olefin metathesis catalytic membrane by grafting a Hoveyda–Grubbs precatalyst on zirconia membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Syntheses and characterization of molecular weight enlarged olefin metathesis pre-catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Keraani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rabiller-Baudry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Fischmeister</w:t>
+                <w:t xml:space="preserve">G. Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Delaunay</w:t>
+                <w:t xml:space="preserve">S. Shahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Baudry</w:t>
+                <w:t xml:space="preserve">T. Renouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 20 (9-10), pp.952-966. </w:t>
+              <w:t xml:space="preserve">, 2017, 20 (7), pp.717--723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2017.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2017.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619409v1</w:t>
+                <w:t xml:space="preserve">hal-01544471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkene Metathesis Catalysis: A Key for Transformations of Unsaturated Plant Oils and Renewable Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71 (2), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4034,103 +4034,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of bioactives coumarin derivatives, phthalocyanines and terminal conjugated dienes via a ruthenium catalyzed crossmetathesis: Application to renewable resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bilel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Medyouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Al-Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 842, pp.1--45. </w:t>
@@ -4181,64 +4181,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethenolysis: A Green Catalytic Tool to Cleave Carbon–Carbon Double Bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bidange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (35), pp.12226--12244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4278,161 +4278,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross metathesis of unsaturated epoxides for the synthesis of polyfunctional building blocks</w:t>
+                <w:t xml:space="preserve">Cross-metathesis of fatty acid methyl esters with acrolein: An entry to a variety of bifunctional compounds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem K. Abderrezak</w:t>
+                <w:t xml:space="preserve">Helene Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristýna Šichová</w:t>
+                <w:t xml:space="preserve">Adel Keraani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Dominguez-Boblett</w:t>
+                <w:t xml:space="preserve">Jean-Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dupé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zahia Kabouche</w:t>
+                <w:t xml:space="preserve">Markus Brandhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (2), pp.209--216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201400362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.11.201⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254823v1</w:t>
+                <w:t xml:space="preserve">hal-01153406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olefin metathesis transformations in thermomorphic multicomponent solvent systems</w:t>
               </w:r>
@@ -4470,51 +4482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethy Zagrouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63, pp.31-34. </w:t>
@@ -4546,230 +4558,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium(II) and Iridium(III) complexes featuring NHC-Sulfonate chelate</w:t>
+                <w:t xml:space="preserve">Cross metathesis of unsaturated epoxides for the synthesis of polyfunctional building blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rajaraman</w:t>
+                <w:t xml:space="preserve">Meriem K. Abderrezak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. R. Sahoo</w:t>
+                <w:t xml:space="preserve">Kristýna Šichová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Hild</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+                <w:t xml:space="preserve">Nancy Dominguez-Boblett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Achard</w:t>
+                <w:t xml:space="preserve">Antoine Dupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Kabouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5DT02867A⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.1876--1880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.11.201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223402v1</w:t>
+                <w:t xml:space="preserve">hal-01254823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross metathesis of bio-sourced fatty nitriles with acrylonitrile.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bidange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4780,203 +4792,191 @@
               <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 146 (7), pp.1107-1113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00706-015-1480-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-metathesis of fatty acid methyl esters with acrolein: An entry to a variety of bifunctional compounds.</w:t>
+                <w:t xml:space="preserve">Ruthenium(II) and Iridium(III) complexes featuring NHC-Sulfonate chelate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Bonin</w:t>
+                <w:t xml:space="preserve">A Rajaraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Keraani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dubois</w:t>
+                <w:t xml:space="preserve">A. R. Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Brandhorst</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">F Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201400362⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dalton Transactions, 44 (40), pp.17467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5DT02867A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153406v1</w:t>
+                <w:t xml:space="preserve">hal-01223402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terminal conjugated dienes via a ruthenium-catalyzed cross-metathesis/elimination sequence: application to renewable resources</w:t>
               </w:r>
@@ -5001,64 +5001,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Zagrouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (7), pp.2064-2071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5092,103 +5092,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruthenium catalyzed ethenolysis of renewable oleonitrile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bidange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116 (11), pp.1583-1589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5247,77 +5247,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruthenium-Catalyzed Synthesis of 1,2-Diketones from Alkynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanan Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23, pp.5071-5077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5357,866 +5357,850 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of the Precatalyst Design for Olefin Metathesis Operating in a Discontinuous Nanofiltration Membrane Reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stepwise catalytic transformations of renewable feedstock arising from plant oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghassan Nasser</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Virginie Le Ravalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.201300112⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115 (5), pp.490-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201200364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918228v1</w:t>
+                <w:t xml:space="preserve">hal-00879883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruthenium(II)-catalyzed selective monoarylation in water and sequential functionalisations of C-H bonds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percia Beatrice Arockiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (1), pp.67-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2gc36222h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of Sterically Enlarged Hoveyda-Type Olefin Metathesis Catalysts.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Interest of the Precatalyst Design for Olefin Metathesis Operating in a Discontinuous Nanofiltration Membrane Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Renouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Shahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013 (1), pp.54-60. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (7), pp.728-736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201200966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201300112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829775v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Selectivity: Recent Advances in one of the Current Major Challenges of Olefin Metathesis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Characterization of Sterically Enlarged Hoveyda-Type Olefin Metathesis Catalysts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Shahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201300688⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (1), pp.54-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201200966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069967v1</w:t>
+                <w:t xml:space="preserve">hal-00829775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise catalytic transformations of renewable feedstock arising from plant oils</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Z Selectivity: Recent Advances in one of the Current Major Challenges of Olefin Metathesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh Shahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 115 (5), pp.490-500. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.3436--3459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201200364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201300688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879883v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem catalytic acrylonitrile cross-metathesis and hydrogenation of nitriles with ruthenium catalysts: direct access to linear α,ω-aminoesters from renewables.</w:t>
+                <w:t xml:space="preserve">New ruthenium metathesis catalysts with chelating indenylidene ligands: synthesis, characterization and reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaowei Miao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">A. Kabro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ghattas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201200086⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.3695-3700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2DT12271E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804951v1</w:t>
+                <w:t xml:space="preserve">hal-00698208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica and Zirconia supported olefin metathesis pre-catalysts: Synthesis, catalytic activity and multiple-use in dimethyl carbonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Keraani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Renouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6292,1148 +6276,1164 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruthenium-benzylidenes and ruthenium-indenylidenes as efficient catalysts for the hydrogenation of aliphatic nitriles into primary amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaowei Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bidange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (12), pp.1911-1916. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cctc.201200511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptorless Ruthenium Catalyzed Dehydrogenation of alcohols to ketones and esters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Shahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (7), pp.1425-1428. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CY20066J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methyl ricinoleate as platform chemical for simultaneous production of fine chemicals and polymer precursors.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Tandem catalytic acrylonitrile cross-metathesis and hydrogenation of nitriles with ruthenium catalysts: direct access to linear α,ω-aminoesters from renewables.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 5 (11), pp.2249-54. </w:t>
+              <w:t xml:space="preserve">, 2012, 5 (8), pp.1410-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.201200320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201200086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805204v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyamide precursors from renewable 10-undecenenitrile and methyl acrylate via olefin cross-metathesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Methyl ricinoleate as platform chemical for simultaneous production of fine chemicals and polymer precursors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14, pp.2179-2183. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (11), pp.2249-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2GC35648A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201200320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864808v1</w:t>
+                <w:t xml:space="preserve">hal-00805204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenol as a renewable feedstock for the production of polyfunctional alkenes via olefin cross-metathesis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Polyamide precursors from renewable 10-undecenenitrile and methyl acrylate via olefin cross-metathesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.2179-2183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2GC35648A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2RA21638H⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00864813v1</w:t>
+                <w:t xml:space="preserve">hal-00864808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New ruthenium metathesis catalysts with chelating indenylidene ligands: synthesis, characterization and reactivity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Eugenol as a renewable feedstock for the production of polyfunctional alkenes via olefin cross-metathesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hallouma Bilel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Zagrouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 41, pp.3695-3700. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.9584-9589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2DT12271E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2RA21638H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698208v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greener solvents for ruthenium and palladium-catalysed aromatic C-H bond functionalisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Ene-yne cross-metathesis with ruthenium carbene catalysts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Doucet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0gc00885k⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7, pp.156-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.7.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631749v1</w:t>
+                <w:t xml:space="preserve">hal-00576775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium-alkylidene catalysed cross-metathesis of fatty acid derivatives with acrylonitrile and methyl acrylate: a key step toward long-chain bifunctional and amino acid compounds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Ruthenium Diacetate-catalysed Oxidative Alkenylation of C-H Bonds in Air: Synthesis of Alkenyl N-Arylpyrazoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percia Beatrice Arockiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13, pp.2911-2919. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1gc15569e⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 13, pp.3075-3078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1gc15875a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652005v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A green route to nitrogen-containing groups : the acrylonitrile cross-metathesis and applications to plant oils derivatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">C-H bond functionalisation with [RuH(codyl)2]BF4 catalyst precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percia Beatrice Arockiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13, pp.2258-2271. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1gc15377c⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 13, pp.2315-2319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1gc15642j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631717v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-metathesis transformations of terpenoids in dialkyl carbonate solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hallouma Bilel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7442,1372 +7442,1372 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethy Zagrouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13, pp.1448-1452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C1GC15024C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-H bond functionalisation with [RuH(codyl)2]BF4 catalyst precursor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Ruthenium-alkylidene catalysed cross-metathesis of fatty acid derivatives with acrylonitrile and methyl acrylate: a key step toward long-chain bifunctional and amino acid compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Malacea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13, pp.2315-2319. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1gc15642j⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 13, pp.2911-2919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1gc15569e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631713v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid access to new coumarinyl chalcone and substituted chromeno[4,3-c]pyrazol-4(1H)-ones and their antibacterial and DPPH radical scavenging activities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">A green route to nitrogen-containing groups : the acrylonitrile cross-metathesis and applications to plant oils derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pedro Valerga</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med. Chem. Res</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00044-010-9326-1⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.2258-2271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1gc15377c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00631738v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium Diacetate-catalysed Oxidative Alkenylation of C-H Bonds in Air: Synthesis of Alkenyl N-Arylpyrazoles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Greener solvents for ruthenium and palladium-catalysed aromatic C-H bond functionalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13, pp.3075-3078. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1gc15875a⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 13, pp.741-753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0gc00885k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651998v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ene-yne cross-metathesis with ruthenium carbene catalysts.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">A rapid access to new coumarinyl chalcone and substituted chromeno[4,3-c]pyrazol-4(1H)-ones and their antibacterial and DPPH radical scavenging activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Bruneau</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carmen Puerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Valerga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Med. Chem. Res</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (4), pp.522-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00044-010-9326-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.7.22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00576775v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidentate Oxazoline-Imine Ruthenium(II) Complexes: Intermediates in 2 the Methanolysis/Hydration of Nitrile Groups</w:t>
+                <w:t xml:space="preserve">New dipyridylamine ruthenium complexes for transfer hydrogenation of ary ketones in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ben Ammar</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">C. Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. K. Elmkaddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 29, pp.4234-4238. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om100674x⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 29, pp.1992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om100127f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527948v1</w:t>
+                <w:t xml:space="preserve">hal-00497843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium-Indenylidene Olefin Metathesis Catalyst with Enhanced Thermal Stability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Direct amination of aryl halides with ammonia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Bruneau</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201001659⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (11), pp.4130-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c003692g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00527899v1</w:t>
+                <w:t xml:space="preserve">hal-00576807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New dipyridylamine ruthenium complexes for transfer hydrogenation of ary ketones in water</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Cross-metathesis with acrylonitrile and applications to fatty acid derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Malacea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om100127f⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 112, pp.3-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.200900105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497843v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct amination of aryl halides with ammonia.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Efficient synthesis of amino-pyridine derivatives by copper catalyzed amination reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. K. Elmkaddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 39 (11), pp.4130-45. </w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46, pp.925-927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c003692g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b916569j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576807v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient synthesis of amino-pyridine derivatives by copper catalyzed amination reactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Bidentate Oxazoline-Imine Ruthenium(II) Complexes: Intermediates in 2 the Methanolysis/Hydration of Nitrile Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Renaud</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b916569j⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, pp.4234-4238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om100674x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492596v1</w:t>
+                <w:t xml:space="preserve">hal-00527948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-metathesis with acrylonitrile and applications to fatty acid derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ruthenium-Indenylidene Olefin Metathesis Catalyst with Enhanced Thermal Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kabro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 112, pp.3-9. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16, pp.12255-12261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejlt.200900105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201001659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492574v1</w:t>
+                <w:t xml:space="preserve">hal-00527899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Sustainability in Ene--Yne Cross-Metathesis for Transformation of Unsaturated Fatty Esters</w:t>
               </w:r>
@@ -8819,64 +8819,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Ravalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3, pp.1291-1297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8935,77 +8935,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-H bond functionalization in water catalyzed by carboxylato ruthenium(II) systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. B. Arockiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (37), pp.6629-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9051,103 +9051,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imidazolium-oxazoline salts in ruthenium catalysed allylic substitution and cross metathesis of formed branched isomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ben Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.4752-4756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9219,64 +9219,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Keraania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 156, pp.268-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9316,501 +9316,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Arene)ruthenium catalysts for olefin metathesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Direct Route to Bifunctional Aldehyde Derivatives via Self- and Cross-Metathesis of Unsaturated Aldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem. Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.542-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.200900028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411094v1</w:t>
+                <w:t xml:space="preserve">hal-00411089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable materials as precursors of linear nitrile-acid derivatives via cross-metathesis of fatty esters and acids with acrylonitrile and fumaronitrile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">(Arene)ruthenium catalysts for olefin metathesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chem. Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27, pp.17-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00362390v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Transformation of Unsaturated Fatty Esters Involving Enyne Cross-Metathesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Renewable materials as precursors of linear nitrile-acid derivatives via cross-metathesis of fatty esters and acids with acrylonitrile and fumaronitrile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Malacea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.152-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b816917a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc-200800726⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411088v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Direct Route to Bifunctional Aldehyde Derivatives via Self- and Cross-Metathesis of Unsaturated Aldehydes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">First Transformation of Unsaturated Fatty Esters Involving Enyne Cross-Metathesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Ravalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 351, pp.1115-1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc-200800726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.200900028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00411089v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diethyl carbonate as a solvent for ruthenium catalysed C¬H bond functionalisation</w:t>
               </w:r>
@@ -9822,77 +9822,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arockiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11, pp.1871-1875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9932,519 +9932,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethenolysis of Methyl Oleate in Room-Temperature Ionic Liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic cycloisomerisation of 1,6-dienes in ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Thurier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">J. Feder-Kubis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Olivier-Bourbigou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">J. Pernak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1, pp.118-122</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64, pp.3687-3690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341702v1</w:t>
+                <w:t xml:space="preserve">hal-00341785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimethyl Carbonate: An Eco-Friendly Solvent in Ruthenium-Catalyzed Olefin Metathesis Transformations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Recovery of enlarged olefin metathesis catalysts by nanofiltration in an eco-friendly solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Keraani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Renouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabiller-Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.813-816</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 1, pp.927-933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.200800152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341625v1</w:t>
+                <w:t xml:space="preserve">hal-00365032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of enlarged olefin metathesis catalysts by nanofiltration in an eco-friendly solvent</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Dimethyl Carbonate: An Eco-Friendly Solvent in Ruthenium-Catalyzed Olefin Metathesis Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Rabiller-Baudry</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 1, pp.927-933. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, pp.813-816</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00365032v1</w:t>
+                <w:t xml:space="preserve">hal-00341625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic cycloisomerisation of 1,6-dienes in ionic liquids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethenolysis of Methyl Oleate in Room-Temperature Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Feder-Kubis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">C. Thurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pernak</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">H. Olivier-Bourbigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 64, pp.3687-3690</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.118-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341785v1</w:t>
+                <w:t xml:space="preserve">hal-00341702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly efficient and economic synthesis of new substituted amino-bispyridyl derivatives via copper and palladium catalysis</w:t>
               </w:r>
@@ -10456,77 +10456,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Elmkaddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 49, pp.3471-3474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10564,90 +10564,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of New Dipyridinylamine and Dipyridinyl-methane Ligands and their Coordination Chemistry with Mg(II) and Zn(II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. K. Elmkaddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32, pp.2150-2158. </w:t>
@@ -10691,256 +10691,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple ruthenium precatalyst for the synthesis of stilbene derivatives and Ring Closing Metathesis in the presence of styrene initiators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ionic imidazolium containing ruthenium complexes and olefin metathesis in ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lo</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">H; Olivier-Bourbigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 349, pp.546-550</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 268, pp.127-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341012v1</w:t>
+                <w:t xml:space="preserve">hal-00340976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic imidazolium containing ruthenium complexes and olefin metathesis in ionic liquids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Simple ruthenium precatalyst for the synthesis of stilbene derivatives and Ring Closing Metathesis in the presence of styrene initiators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 268, pp.127-133</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 349, pp.546-550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340976v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chelating Η6-arene -Η1-carbene ligands in ruthenium complexes</w:t>
               </w:r>
@@ -11051,90 +11051,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and properties of chiral imidazolium ionic liquids with a (1R,2S,5R)-(_)-menthoxymethyl substituent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pernak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Feder-Kubis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cieniecka-Ros$onkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. T. Griffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11176,77 +11176,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regioselective synthesis of a new [1,2,3]-triazoles directly from imidates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Romerosa Nievas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11278,312 +11278,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bidentate NHC-alkenyl ruthenium(II) complex via vinyl C-H bond activation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Allenylidene to Indenylidene Rearrangement in Arene-Ruthenium Complexes : a Key Step to Highly Active Catalysts for Olefin Metathesis Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Castarlenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vovard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25, pp.2126-2128</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128, pp.4080-4089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322545v1</w:t>
+                <w:t xml:space="preserve">hal-00322263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allenylidene to Indenylidene Rearrangement in Arene-Ruthenium Complexes : a Key Step to Highly Active Catalysts for Olefin Metathesis Reactions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">A Bidentate NHC-alkenyl ruthenium(II) complex via vinyl C-H bond activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 128, pp.4080-4089</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.2126-2128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322263v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bidentate NHC-alkenyl ruthenium(II) complex via vinyl C-H bond activation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25, pp.2126-2128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11634,64 +11634,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 25 (9), pp.2126-2128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11769,64 +11769,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tethered oxocyclohexadienyl piano-stool Ru(II) complexes: a new class of metal-ligand bifunctional catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Kéchaou-Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Menéndez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11926,64 +11926,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkene Metathesis for Transformations of Renewables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics for Green Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.77-102, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12017,64 +12017,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RTILs in Catalytic Olefin Metathesis Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTILs in Catalytic Olefin Metathesis Reactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, Springer Berlin Heidelberg, pp.287-305, 2015, Topics in Organometallic Chemistry, </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12108,64 +12108,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olefin Metathesis in Green Organic Solvents and without Solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karol Grela. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Olefin Metathesis: Theory and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, 2014, 9781118207949. </w:t>
@@ -12203,64 +12203,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-1 Building blocks in Organic Synthesis: Metathesis adding a C-1 unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. W. N. M. van Leeuwen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thieme, in press, 2013</w:t>
@@ -12289,64 +12289,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New ruthenium catalysts for alkene metathesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metathesis Chemistry: from Nanostructure Design to synthesis of Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Y. Imamoglu, V. Dragutan Eds, Springer, pp.3-27, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12371,51 +12371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic alkene metathesis in ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y. Imamoglu, V. Dragutan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metathesis Chemistry: from Nanostructure Design to Synthesis of Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eds, Springer, pp.483-501, 2007</w:t>
@@ -12534,51 +12534,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0974DB87"/>
+    <w:nsid w:val="28EFF804"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12765,51 +12765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-fischmeister" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9490-8145" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142638048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-4160-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303962v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Damiani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Faber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Karim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bruneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner A. Carvalho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc03364k" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346633v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Gatri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Efrit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500516" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080432v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Masliy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Fischmeister" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2025.216640" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087966v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Verron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Puig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Igau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c00476" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04301582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwei Guo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c02060" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourriquen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hervochon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bartling" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Rockstroh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceidric Fischmeister" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c04254" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193306v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita S. Galhardo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson K. Ueno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s A Costa-Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina M. Goncalves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13071097" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772736v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyang Qu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc02928f" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita S Galhardo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson K Ueno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G Tempone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner A Carvalho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2022.110129" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715383v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel K&#233;chaou-Perrot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00123" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514260v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Feng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darcel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202102361" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331355v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Sarmento Fernandes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalmo Mandelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118284" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sarmento Fernandes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mandelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Carvalho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fischmeister" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2019.105893" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bilel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamdi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202000959" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569952v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Vieira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Granato" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Gusevskaya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. dos Santos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Dixneuf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117583" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928580v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Jayaprakash" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengdong Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000584" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Junge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy00582g" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988004v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyun Huang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tsareva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801523" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087810v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900626" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903315v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201802275" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303385v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cy01019j" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Renaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02165e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879772v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo N. dos Santos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cy01152d" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475804v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00895" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01614777v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roisnel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00503" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671635v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Abderrezak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kabouche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7120365" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544471v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keraani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nasser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shahane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Renouard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.01.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01653156v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201701299" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619409v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delaunay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.04.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319061v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2015033" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367209v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medyouni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Al-Ayed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.842.1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367191v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bidange" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601052" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6X8HDFL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254823v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem K. Abderrezak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#253;na &#352;ichov&#225;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Dominguez-Boblett" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dup&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Kabouche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.11.201" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114562v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Huang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallouma Bilel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethy Zagrouba" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Hamdi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2014.09.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01223402v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rajaraman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Sahoo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hild" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Achard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02867A" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153405v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bidange" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dubois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Couturier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-015-1480-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153406v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bonin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Keraani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brandhorst" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201400362" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XH70VZFQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120875v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Zagrouba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cy00315b" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114476v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201400184" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7DGH7FMG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114469v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Miao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402447" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39EDA7A7E8DFA051B1D90D889D888D377B3ADF30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00918228v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Nasser" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renouard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Shahane" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201300112" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJG96BN2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809459v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percia Beatrice Arockiam" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2gc36222h" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829775v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200966" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0804CBWG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069967v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300688" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZBD7X4J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879883v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Ravalec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200364" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5G2VKXK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804951v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Miao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201200086" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-05KP1405-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863153v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Floch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baudry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2012.01.022" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49TG160K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864815v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200511" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X7WJG3LW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864788v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CY20066J" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805204v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Achard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201200320" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WPGPSRR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864808v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dubois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2GC35648A" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864813v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA21638H" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698208v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabro" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghattas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT12271E" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631749v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Doucet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0gc00885k" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652005v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Miao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malacea" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15569e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631717v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15377c" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631712v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1GC15024C" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631713v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Li" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15642j" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631738v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Puerta" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valerga" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00044-010-9326-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4DPLJT80-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651998v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15875a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576775v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.7.22" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527948v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ammar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100674x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527899v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001659" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7VQBM0P3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497843v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Elmkaddem" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Thomas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100127f" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576807v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aubin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Renaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003692g" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7WSWB38V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492596v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b916569j" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9B93S70M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492574v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200900105" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D666HGJN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564239v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Ravalec" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dup&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201000212" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K7LHXSWM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527942v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Arockiam" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201002870" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MW8BP5Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527918v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ben Hassine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000718" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CV79L3VK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527907v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keraania" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.04.024" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WK47VM7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411094v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362390v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Couturier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816917a" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-J3HRQMS7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411088v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc-200800726" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWHHZ0L5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411089v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.200900028" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447354v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arockiam" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poirier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913115a" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VDN4P99B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341702v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thurier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341625v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365032v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.200800152" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DSK48PGN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341785v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feder-Kubis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pernak" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341787v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elmkaddem" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365036v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zheng" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b807258b" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DDP2G6VT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341012v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cariou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340976v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H; Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341025v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#214;zdemir" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demir" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. &#199;etinkaya" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toupet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castarlenas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341058v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cieniecka-Ros$onkiewicz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Griffin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337258v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romerosa Nievas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322545v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322263v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vovard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322310v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469371v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Cariou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om060087i" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H4BS7VCH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084434v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Men&#233;ndez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Crochet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorio Cadierno" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940683v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2018_18" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881640v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2013_62" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114569v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118711613.ch22" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881652v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341207v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341217v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-fischmeister" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9490-8145" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142638048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-4160-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080432v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Masliy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Fischmeister" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2025.216640" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303962v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Damiani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Faber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Karim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bruneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner A. Carvalho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc03364k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Gatri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Efrit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500516" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourriquen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hervochon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bartling" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Rockstroh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceidric Fischmeister" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c04254" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Verron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Puig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Igau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c00476" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04301582v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwei Guo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c02060" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193306v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita S. Galhardo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson K. Ueno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s A Costa-Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina M. Goncalves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13071097" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita S Galhardo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson K Ueno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G Tempone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner A Carvalho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2022.110129" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel K&#233;chaou-Perrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00123" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Feng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darcel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202102361" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772736v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyang Qu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc02928f" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331355v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Sarmento Fernandes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalmo Mandelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118284" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928595v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Junge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy00582g" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936696v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bilel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamdi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fischmeister" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202000959" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443577v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sarmento Fernandes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mandelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Carvalho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2019.105893" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569952v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Vieira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Granato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Gusevskaya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. dos Santos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Dixneuf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117583" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928580v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Jayaprakash" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengdong Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000584" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903315v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyun Huang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201802275" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087810v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900626" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988004v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tsareva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801523" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303385v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cy01019j" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Renaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02165e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879772v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo N. dos Santos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cy01152d" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01653156v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201701299" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619409v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keraani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delaunay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.04.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475804v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00895" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01614777v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roisnel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00503" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Abderrezak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kabouche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7120365" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544471v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nasser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shahane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Renouard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.01.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319061v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2015033" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367209v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medyouni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Al-Ayed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.842.1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367191v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bidange" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601052" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6X8HDFL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153406v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bonin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Keraani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dubois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brandhorst" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201400362" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XH70VZFQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114562v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Huang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallouma Bilel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethy Zagrouba" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Hamdi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2014.09.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254823v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem K. Abderrezak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#253;na &#352;ichov&#225;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Dominguez-Boblett" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dup&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Kabouche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.11.201" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153405v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bidange" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Couturier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-015-1480-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01223402v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rajaraman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Sahoo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hild" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Achard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02867A" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120875v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Zagrouba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cy00315b" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114476v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201400184" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7DGH7FMG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114469v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Miao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402447" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39EDA7A7E8DFA051B1D90D889D888D377B3ADF30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879883v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Ravalec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200364" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5G2VKXK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809459v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percia Beatrice Arockiam" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2gc36222h" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00918228v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Nasser" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renouard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Shahane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201300112" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJG96BN2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829775v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200966" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0804CBWG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069967v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300688" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZBD7X4J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698208v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghattas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT12271E" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863153v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Floch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baudry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2012.01.022" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49TG160K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864815v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Miao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200511" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X7WJG3LW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864788v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CY20066J" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804951v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201200086" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-05KP1405-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805204v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Achard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201200320" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WPGPSRR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864808v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dubois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2GC35648A" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864813v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA21638H" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576775v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.7.22" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651998v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15875a" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631713v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Li" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15642j" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631712v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1GC15024C" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652005v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Miao" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malacea" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15569e" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631717v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15377c" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631749v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Doucet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0gc00885k" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631738v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Puerta" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valerga" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00044-010-9326-1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4DPLJT80-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497843v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Elmkaddem" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Thomas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100127f" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576807v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aubin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Renaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003692g" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7WSWB38V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492574v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200900105" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D666HGJN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492596v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b916569j" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9B93S70M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527948v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ammar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100674x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527899v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001659" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7VQBM0P3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564239v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Ravalec" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dup&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201000212" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K7LHXSWM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527942v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Arockiam" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201002870" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MW8BP5Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527918v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ben Hassine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000718" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CV79L3VK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527907v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keraania" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.04.024" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WK47VM7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411089v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.200900028" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411094v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362390v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Couturier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816917a" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-J3HRQMS7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411088v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc-200800726" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWHHZ0L5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447354v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arockiam" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poirier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913115a" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VDN4P99B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341785v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feder-Kubis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pernak" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365032v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.200800152" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DSK48PGN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341625v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341702v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thurier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341787v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elmkaddem" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365036v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zheng" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b807258b" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DDP2G6VT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340976v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H; Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341012v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cariou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341025v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#214;zdemir" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demir" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. &#199;etinkaya" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toupet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castarlenas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341058v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cieniecka-Ros$onkiewicz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Griffin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337258v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romerosa Nievas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322263v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vovard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322545v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322310v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469371v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Cariou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om060087i" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H4BS7VCH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084434v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Men&#233;ndez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Crochet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorio Cadierno" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940683v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2018_18" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881640v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2013_62" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114569v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118711613.ch22" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881652v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341207v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341217v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>