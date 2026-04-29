--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -2400,404 +2400,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base-free dehydrogenation of aqueous and neat formic acid with Iridium(III)Cp*(dipyridylamine) catalysts</w:t>
+                <w:t xml:space="preserve">Silver-Catalyzed Hydrogenation of Ketones under Mild Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengdong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Tsareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201802275⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 361 (4), pp.786-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201801523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903315v1</w:t>
+                <w:t xml:space="preserve">hal-01988004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iridium Catalyzed Hydrogenation and Dehydrogenation of N-Heterocycles in Water under Mild Conditions</w:t>
+                <w:t xml:space="preserve">Base-free dehydrogenation of aqueous and neat formic acid with Iridium(III)Cp*(dipyridylamine) catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengdong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Fischmeister</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12 (11), pp.2350-2354. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.179-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201802275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.201900626⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02087810v2</w:t>
+                <w:t xml:space="preserve">hal-01903315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver-Catalyzed Hydrogenation of Ketones under Mild Conditions</w:t>
+                <w:t xml:space="preserve">Iridium Catalyzed Hydrogenation and Dehydrogenation of N-Heterocycles in Water under Mild Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengdong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyun Huang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Tsareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 361 (4), pp.786-790. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (11), pp.2350-2354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.201801523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201900626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988004v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087810v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formic acid as a hydrogen source for the iridium-catalyzed reductive amination of levulinic acid and 2-formylbenzoic acid</w:t>
               </w:r>
@@ -3924,265 +3924,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkene Metathesis Catalysis: A Key for Transformations of Unsaturated Plant Oils and Renewable Derivatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Bruneau</w:t>
+                <w:t xml:space="preserve">Synthesis of bioactives coumarin derivatives, phthalocyanines and terminal conjugated dienes via a ruthenium catalyzed crossmetathesis: Application to renewable resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bilel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Medyouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Al-Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2015033⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 842, pp.1--45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.842.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319061v1</w:t>
+                <w:t xml:space="preserve">hal-01367209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of bioactives coumarin derivatives, phthalocyanines and terminal conjugated dienes via a ruthenium catalyzed crossmetathesis: Application to renewable resources</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Hamdi</w:t>
+                <w:t xml:space="preserve">Alkene Metathesis Catalysis: A Key for Transformations of Unsaturated Plant Oils and Renewable Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 842, pp.1--45. </w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (2), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.842.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2015033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367209v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethenolysis: A Green Catalytic Tool to Cleave Carbon–Carbon Double Bonds</w:t>
               </w:r>
@@ -4692,291 +4692,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross metathesis of bio-sourced fatty nitriles with acrylonitrile.</w:t>
+                <w:t xml:space="preserve">Ruthenium(II) and Iridium(III) complexes featuring NHC-Sulfonate chelate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Bidange</w:t>
+                <w:t xml:space="preserve">A Rajaraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00706-015-1480-1⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dalton Transactions, 44 (40), pp.17467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5DT02867A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153405v1</w:t>
+                <w:t xml:space="preserve">hal-01223402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium(II) and Iridium(III) complexes featuring NHC-Sulfonate chelate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross metathesis of bio-sourced fatty nitriles with acrylonitrile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Hild</w:t>
+                <w:t xml:space="preserve">Johan Bidange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Achard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Dalton Transactions, 44 (40), pp.17467. </w:t>
+              <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 146 (7), pp.1107-1113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5DT02867A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00706-015-1480-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223402v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terminal conjugated dienes via a ruthenium-catalyzed cross-metathesis/elimination sequence: application to renewable resources</w:t>
               </w:r>
@@ -5092,77 +5092,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruthenium catalyzed ethenolysis of renewable oleonitrile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bidange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6124,569 +6124,569 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica and Zirconia supported olefin metathesis pre-catalysts: Synthesis, catalytic activity and multiple-use in dimethyl carbonate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Keraani</w:t>
+                <w:t xml:space="preserve">Tandem catalytic acrylonitrile cross-metathesis and hydrogenation of nitriles with ruthenium catalysts: direct access to linear α,ω-aminoesters from renewables.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amandine Baudry</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (8), pp.1410-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201200086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcata.2012.01.022⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863153v1</w:t>
+                <w:t xml:space="preserve">hal-00804951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium-benzylidenes and ruthenium-indenylidenes as efficient catalysts for the hydrogenation of aliphatic nitriles into primary amines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silica and Zirconia supported olefin metathesis pre-catalysts: Synthesis, catalytic activity and multiple-use in dimethyl carbonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Keraani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Renouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaowei Miao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christian Bruneau</w:t>
+                <w:t xml:space="preserve">Amandine Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4 (12), pp.1911-1916. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 357, pp.73-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201200511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molcata.2012.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864815v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptorless Ruthenium Catalyzed Dehydrogenation of alcohols to ketones and esters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saurabh Shahane</w:t>
+                <w:t xml:space="preserve">Ruthenium-benzylidenes and ruthenium-indenylidenes as efficient catalysts for the hydrogenation of aliphatic nitriles into primary amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Bidange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (7), pp.1425-1428. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (12), pp.1911-1916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2CY20066J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201200511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864788v1</w:t>
+                <w:t xml:space="preserve">hal-00864815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem catalytic acrylonitrile cross-metathesis and hydrogenation of nitriles with ruthenium catalysts: direct access to linear α,ω-aminoesters from renewables.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaowei Miao</w:t>
+                <w:t xml:space="preserve">Acceptorless Ruthenium Catalyzed Dehydrogenation of alcohols to ketones and esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh Shahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (7), pp.1425-1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CY20066J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.201200086⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00804951v1</w:t>
+                <w:t xml:space="preserve">hal-00864788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methyl ricinoleate as platform chemical for simultaneous production of fine chemicals and polymer precursors.</w:t>
               </w:r>
@@ -6801,51 +6801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyamide precursors from renewable 10-undecenenitrile and methyl acrylate via olefin cross-metathesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaowei Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7267,625 +7267,625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-H bond functionalisation with [RuH(codyl)2]BF4 catalyst precursor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Greener solvents for ruthenium and palladium-catalysed aromatic C-H bond functionalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenbo Li</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13, pp.2315-2319. </w:t>
+              <w:t xml:space="preserve">, 2011, 13, pp.741-753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1gc15642j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0gc00885k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631713v1</w:t>
+                <w:t xml:space="preserve">hal-00631749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-metathesis transformations of terpenoids in dialkyl carbonate solvents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fethy Zagrouba</w:t>
+                <w:t xml:space="preserve">C-H bond functionalisation with [RuH(codyl)2]BF4 catalyst precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percia Beatrice Arockiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13, pp.1448-1452. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1GC15024C⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 13, pp.2315-2319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1gc15642j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631712v1</w:t>
+                <w:t xml:space="preserve">hal-00631713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium-alkylidene catalysed cross-metathesis of fatty acid derivatives with acrylonitrile and methyl acrylate: a key step toward long-chain bifunctional and amino acid compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Malacea</w:t>
+                <w:t xml:space="preserve">Cross-metathesis transformations of terpenoids in dialkyl carbonate solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hallouma Bilel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethy Zagrouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13, pp.2911-2919. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1gc15569e⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 13, pp.1448-1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1GC15024C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652005v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A green route to nitrogen-containing groups : the acrylonitrile cross-metathesis and applications to plant oils derivatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaowei Miao</w:t>
+                <w:t xml:space="preserve">Ruthenium-alkylidene catalysed cross-metathesis of fatty acid derivatives with acrylonitrile and methyl acrylate: a key step toward long-chain bifunctional and amino acid compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Malacea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13, pp.2258-2271. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1gc15377c⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 13, pp.2911-2919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1gc15569e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631717v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greener solvents for ruthenium and palladium-catalysed aromatic C-H bond functionalisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A green route to nitrogen-containing groups : the acrylonitrile cross-metathesis and applications to plant oils derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Doucet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13, pp.741-753. </w:t>
+              <w:t xml:space="preserve">, 2011, 13, pp.2258-2271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0gc00885k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1gc15377c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631749v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rapid access to new coumarinyl chalcone and substituted chromeno[4,3-c]pyrazol-4(1H)-ones and their antibacterial and DPPH radical scavenging activities</w:t>
               </w:r>
@@ -7994,820 +7994,820 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New dipyridylamine ruthenium complexes for transfer hydrogenation of ary ketones in water</w:t>
+                <w:t xml:space="preserve">Bidentate Oxazoline-Imine Ruthenium(II) Complexes: Intermediates in 2 the Methanolysis/Hydration of Nitrile Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Romain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. K. Elmkaddem</w:t>
+                <w:t xml:space="preserve">H. Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 29, pp.1992. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om100127f⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 29, pp.4234-4238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om100674x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00497843v1</w:t>
+                <w:t xml:space="preserve">hal-00527948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct amination of aryl halides with ammonia.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Aubin</w:t>
+                <w:t xml:space="preserve">Ruthenium-Indenylidene Olefin Metathesis Catalyst with Enhanced Thermal Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kabro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Renaud</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c003692g⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16, pp.12255-12261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201001659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576807v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-metathesis with acrylonitrile and applications to fatty acid derivatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Bruneau</w:t>
+                <w:t xml:space="preserve">New dipyridylamine ruthenium complexes for transfer hydrogenation of ary ketones in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. K. Elmkaddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.200900105⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, pp.1992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om100127f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00492574v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient synthesis of amino-pyridine derivatives by copper catalyzed amination reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. K. Elmkaddem</w:t>
+                <w:t xml:space="preserve">Direct amination of aryl halides with ammonia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 46, pp.925-927. </w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (11), pp.4130-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b916569j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c003692g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492596v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidentate Oxazoline-Imine Ruthenium(II) Complexes: Intermediates in 2 the Methanolysis/Hydration of Nitrile Groups</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaowei Miao</w:t>
+                <w:t xml:space="preserve">Efficient synthesis of amino-pyridine derivatives by copper catalyzed amination reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. K. Elmkaddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46, pp.925-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b916569j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om100674x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527948v1</w:t>
+                <w:t xml:space="preserve">hal-00492596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium-Indenylidene Olefin Metathesis Catalyst with Enhanced Thermal Stability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+                <w:t xml:space="preserve">Cross-metathesis with acrylonitrile and applications to fatty acid derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Bruneau</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Malacea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 16, pp.12255-12261. </w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 112, pp.3-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201001659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.200900105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527899v1</w:t>
+                <w:t xml:space="preserve">hal-00492574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Sustainability in Ene--Yne Cross-Metathesis for Transformation of Unsaturated Fatty Esters</w:t>
               </w:r>
@@ -9051,51 +9051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imidazolium-oxazoline salts in ruthenium catalysed allylic substitution and cross metathesis of formed branched isomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ben Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9322,51 +9322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Direct Route to Bifunctional Aldehyde Derivatives via Self- and Cross-Metathesis of Unsaturated Aldehydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9534,51 +9534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable materials as precursors of linear nitrile-acid derivatives via cross-metathesis of fatty esters and acids with acrylonitrile and fumaronitrile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Malacea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9932,519 +9932,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic cycloisomerisation of 1,6-dienes in ionic liquids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Dimethyl Carbonate: An Eco-Friendly Solvent in Ruthenium-Catalyzed Olefin Metathesis Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Pernak</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 64, pp.3687-3690</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.813-816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341785v1</w:t>
+                <w:t xml:space="preserve">hal-00341625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of enlarged olefin metathesis catalysts by nanofiltration in an eco-friendly solvent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Renouard</w:t>
+                <w:t xml:space="preserve">Ethenolysis of Methyl Oleate in Room-Temperature Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Rabiller-Baudry</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Olivier-Bourbigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 1, pp.927-933. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 1, pp.118-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00365032v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimethyl Carbonate: An Eco-Friendly Solvent in Ruthenium-Catalyzed Olefin Metathesis Transformations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Catalytic cycloisomerisation of 1,6-dienes in ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Feder-Kubis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Bruneau</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pernak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.813-816</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64, pp.3687-3690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341625v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethenolysis of Methyl Oleate in Room-Temperature Ionic Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Thurier</w:t>
+                <w:t xml:space="preserve">Recovery of enlarged olefin metathesis catalysts by nanofiltration in an eco-friendly solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Keraani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Renouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabiller-Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 1, pp.118-122</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 1, pp.927-933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.200800152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341702v1</w:t>
+                <w:t xml:space="preserve">hal-00365032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly efficient and economic synthesis of new substituted amino-bispyridyl derivatives via copper and palladium catalysis</w:t>
               </w:r>
@@ -10469,64 +10469,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Elmkaddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 49, pp.3471-3474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10564,90 +10564,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of New Dipyridinylamine and Dipyridinyl-methane Ligands and their Coordination Chemistry with Mg(II) and Zn(II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. K. Elmkaddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32, pp.2150-2158. </w:t>
@@ -10691,256 +10691,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic imidazolium containing ruthenium complexes and olefin metathesis in ionic liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Thurier</w:t>
+                <w:t xml:space="preserve">Simple ruthenium precatalyst for the synthesis of stilbene derivatives and Ring Closing Metathesis in the presence of styrene initiators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H; Olivier-Bourbigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 268, pp.127-133</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 349, pp.546-550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340976v1</w:t>
+                <w:t xml:space="preserve">hal-00341012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple ruthenium precatalyst for the synthesis of stilbene derivatives and Ring Closing Metathesis in the presence of styrene initiators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Lo</w:t>
+                <w:t xml:space="preserve">Ionic imidazolium containing ruthenium complexes and olefin metathesis in ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cariou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+                <w:t xml:space="preserve">H; Olivier-Bourbigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 349, pp.546-550</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 268, pp.127-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341012v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chelating Η6-arene -Η1-carbene ligands in ruthenium complexes</w:t>
               </w:r>
@@ -11051,64 +11051,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and properties of chiral imidazolium ionic liquids with a (1R,2S,5R)-(_)-menthoxymethyl substituent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pernak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Feder-Kubis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cieniecka-Ros$onkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11278,273 +11278,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allenylidene to Indenylidene Rearrangement in Arene-Ruthenium Complexes : a Key Step to Highly Active Catalysts for Olefin Metathesis Reactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Vovard</w:t>
+                <w:t xml:space="preserve">A Bidentate NHC-alkenyl ruthenium(II) complex via vinyl C-H bond activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 128, pp.4080-4089</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.2126-2128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322263v1</w:t>
+                <w:t xml:space="preserve">hal-00322545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bidentate NHC-alkenyl ruthenium(II) complex via vinyl C-H bond activation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Cariou</w:t>
+                <w:t xml:space="preserve">Allenylidene to Indenylidene Rearrangement in Arene-Ruthenium Complexes : a Key Step to Highly Active Catalysts for Olefin Metathesis Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Castarlenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vovard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25, pp.2126-2128</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128, pp.4080-4089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322545v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bidentate NHC-alkenyl ruthenium(II) complex via vinyl C-H bond activation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12534,51 +12534,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28EFF804"/>
+    <w:nsid w:val="CD13E7BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12765,51 +12765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-fischmeister" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9490-8145" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142638048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-4160-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080432v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Masliy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Fischmeister" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2025.216640" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303962v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Damiani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Faber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Karim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bruneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner A. Carvalho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc03364k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Gatri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Efrit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500516" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourriquen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hervochon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bartling" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Rockstroh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceidric Fischmeister" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c04254" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Verron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Puig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Igau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c00476" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04301582v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwei Guo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c02060" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193306v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita S. Galhardo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson K. Ueno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s A Costa-Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina M. Goncalves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13071097" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita S Galhardo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson K Ueno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G Tempone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner A Carvalho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2022.110129" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel K&#233;chaou-Perrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00123" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Feng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darcel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202102361" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772736v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyang Qu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc02928f" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331355v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Sarmento Fernandes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalmo Mandelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118284" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928595v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Junge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy00582g" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936696v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bilel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamdi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fischmeister" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202000959" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443577v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sarmento Fernandes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mandelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Carvalho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2019.105893" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569952v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Vieira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Granato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Gusevskaya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. dos Santos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Dixneuf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117583" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928580v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Jayaprakash" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengdong Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000584" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903315v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyun Huang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201802275" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087810v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900626" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988004v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tsareva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801523" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303385v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cy01019j" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Renaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02165e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879772v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo N. dos Santos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cy01152d" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01653156v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201701299" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619409v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keraani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delaunay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.04.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475804v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00895" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01614777v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roisnel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00503" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Abderrezak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kabouche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7120365" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544471v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nasser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shahane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Renouard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.01.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319061v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2015033" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367209v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medyouni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Al-Ayed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.842.1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367191v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bidange" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601052" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6X8HDFL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153406v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bonin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Keraani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dubois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brandhorst" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201400362" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XH70VZFQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114562v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Huang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallouma Bilel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethy Zagrouba" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Hamdi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2014.09.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254823v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem K. Abderrezak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#253;na &#352;ichov&#225;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Dominguez-Boblett" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dup&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Kabouche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.11.201" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153405v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bidange" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Couturier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-015-1480-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01223402v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rajaraman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Sahoo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hild" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Achard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02867A" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120875v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Zagrouba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cy00315b" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114476v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201400184" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7DGH7FMG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114469v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Miao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402447" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39EDA7A7E8DFA051B1D90D889D888D377B3ADF30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879883v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Ravalec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200364" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5G2VKXK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809459v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percia Beatrice Arockiam" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2gc36222h" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00918228v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Nasser" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renouard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Shahane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201300112" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJG96BN2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829775v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200966" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0804CBWG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069967v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300688" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZBD7X4J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698208v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghattas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT12271E" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863153v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Floch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baudry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2012.01.022" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49TG160K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864815v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Miao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200511" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X7WJG3LW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864788v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CY20066J" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804951v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201200086" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-05KP1405-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805204v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Achard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201200320" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WPGPSRR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864808v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dubois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2GC35648A" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864813v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA21638H" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576775v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.7.22" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651998v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15875a" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631713v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Li" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15642j" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631712v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1GC15024C" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652005v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Miao" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malacea" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15569e" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631717v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15377c" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631749v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Doucet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0gc00885k" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631738v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Puerta" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valerga" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00044-010-9326-1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4DPLJT80-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497843v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Elmkaddem" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Thomas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100127f" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576807v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aubin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Renaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003692g" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7WSWB38V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492574v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200900105" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D666HGJN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492596v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b916569j" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9B93S70M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527948v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ammar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100674x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527899v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001659" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7VQBM0P3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564239v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Ravalec" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dup&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201000212" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K7LHXSWM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527942v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Arockiam" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201002870" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MW8BP5Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527918v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ben Hassine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000718" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CV79L3VK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527907v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keraania" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.04.024" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WK47VM7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411089v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.200900028" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411094v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362390v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Couturier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816917a" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-J3HRQMS7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411088v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc-200800726" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWHHZ0L5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447354v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arockiam" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poirier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913115a" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VDN4P99B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341785v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feder-Kubis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pernak" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365032v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.200800152" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DSK48PGN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341625v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341702v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thurier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341787v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elmkaddem" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365036v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zheng" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b807258b" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DDP2G6VT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340976v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H; Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341012v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cariou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341025v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#214;zdemir" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demir" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. &#199;etinkaya" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toupet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castarlenas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341058v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cieniecka-Ros$onkiewicz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Griffin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337258v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romerosa Nievas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322263v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vovard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322545v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322310v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469371v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Cariou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om060087i" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H4BS7VCH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084434v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Men&#233;ndez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Crochet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorio Cadierno" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940683v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2018_18" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881640v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2013_62" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114569v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118711613.ch22" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881652v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341207v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341217v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-fischmeister" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9490-8145" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142638048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-4160-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080432v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Masliy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Fischmeister" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2025.216640" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303962v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Damiani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Faber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Karim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bruneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner A. Carvalho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc03364k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Gatri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Efrit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500516" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourriquen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hervochon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bartling" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Rockstroh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceidric Fischmeister" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c04254" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Verron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Puig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Igau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c00476" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04301582v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwei Guo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c02060" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193306v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita S. Galhardo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson K. Ueno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s A Costa-Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina M. Goncalves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13071097" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita S Galhardo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson K Ueno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G Tempone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner A Carvalho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2022.110129" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel K&#233;chaou-Perrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00123" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Feng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darcel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202102361" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772736v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyang Qu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc02928f" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331355v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Sarmento Fernandes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalmo Mandelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118284" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928595v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Junge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy00582g" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936696v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bilel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamdi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fischmeister" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202000959" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443577v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sarmento Fernandes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mandelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Carvalho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2019.105893" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569952v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Vieira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Granato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Gusevskaya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. dos Santos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Dixneuf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117583" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928580v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Jayaprakash" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengdong Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000584" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988004v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyun Huang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tsareva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801523" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201802275" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087810v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900626" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303385v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cy01019j" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Renaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02165e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879772v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo N. dos Santos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cy01152d" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01653156v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201701299" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619409v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keraani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delaunay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.04.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475804v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00895" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01614777v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roisnel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00503" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Abderrezak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kabouche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7120365" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544471v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nasser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shahane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Renouard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.01.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367209v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medyouni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Al-Ayed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.842.1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319061v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2015033" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367191v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bidange" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601052" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6X8HDFL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153406v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bonin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Keraani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dubois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brandhorst" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201400362" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XH70VZFQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114562v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Huang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallouma Bilel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethy Zagrouba" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Hamdi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2014.09.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254823v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem K. Abderrezak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#253;na &#352;ichov&#225;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Dominguez-Boblett" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dup&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Kabouche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.11.201" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01223402v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rajaraman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Sahoo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hild" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Achard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02867A" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153405v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bidange" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Couturier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-015-1480-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120875v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Zagrouba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cy00315b" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114476v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201400184" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7DGH7FMG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114469v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Miao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402447" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39EDA7A7E8DFA051B1D90D889D888D377B3ADF30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879883v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Ravalec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200364" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5G2VKXK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809459v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percia Beatrice Arockiam" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2gc36222h" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00918228v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Nasser" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renouard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Shahane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201300112" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJG96BN2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829775v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200966" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0804CBWG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069967v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300688" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZBD7X4J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698208v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghattas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT12271E" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804951v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Miao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201200086" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-05KP1405-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863153v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Floch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baudry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2012.01.022" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49TG160K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864815v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200511" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X7WJG3LW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864788v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CY20066J" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805204v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Achard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201200320" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WPGPSRR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864808v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dubois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2GC35648A" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864813v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA21638H" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576775v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.7.22" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651998v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15875a" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631749v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Doucet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0gc00885k" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631713v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Li" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15642j" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631712v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1GC15024C" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652005v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Miao" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malacea" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15569e" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631717v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15377c" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631738v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Puerta" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valerga" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00044-010-9326-1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4DPLJT80-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527948v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ammar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100674x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527899v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001659" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7VQBM0P3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497843v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Elmkaddem" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Thomas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100127f" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576807v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aubin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Renaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003692g" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7WSWB38V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492596v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b916569j" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9B93S70M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492574v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200900105" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D666HGJN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564239v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Ravalec" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dup&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201000212" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K7LHXSWM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527942v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Arockiam" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201002870" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MW8BP5Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527918v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ben Hassine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000718" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CV79L3VK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527907v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keraania" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.04.024" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WK47VM7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411089v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.200900028" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411094v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362390v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Couturier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816917a" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-J3HRQMS7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411088v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc-200800726" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWHHZ0L5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447354v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arockiam" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poirier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913115a" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VDN4P99B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341625v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341702v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thurier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341785v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feder-Kubis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pernak" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365032v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.200800152" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DSK48PGN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341787v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elmkaddem" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365036v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zheng" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b807258b" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DDP2G6VT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341012v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cariou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340976v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H; Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341025v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#214;zdemir" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demir" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. &#199;etinkaya" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toupet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castarlenas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341058v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cieniecka-Ros$onkiewicz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Griffin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337258v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romerosa Nievas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322545v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322263v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vovard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322310v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469371v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Cariou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om060087i" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H4BS7VCH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084434v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Men&#233;ndez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Crochet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorio Cadierno" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940683v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2018_18" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881640v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2013_62" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114569v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118711613.ch22" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881652v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341207v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341217v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>