--- v2 (2026-04-29)
+++ v3 (2026-05-22)
@@ -168,11584 +168,11714 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular weight enlargement of homogeneous catalysts for enhanced recovery via organic solvent nanofiltration: A critical review</w:t>
+                <w:t xml:space="preserve">Base-free reduction of ketones using a bpy-iridium catalyst, focusing on the synthesis of γ-valerolactone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitaliy Masliy</w:t>
+                <w:t xml:space="preserve">Liwei Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
+                <w:t xml:space="preserve">Zilong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémi Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cedric Fischmeister</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2025.216640⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d6cy00010j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080432v1</w:t>
+                <w:t xml:space="preserve">hal-05612870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding value to terpenoids: from pseudoionone to 1-methyl-1,3-cyclohexadiene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular weight enlargement of homogeneous catalysts for enhanced recovery via organic solvent nanofiltration: A critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Faber</w:t>
+                <w:t xml:space="preserve">Vitaliy Masliy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batoul Karim</w:t>
+                <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bruneau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5gc03364k⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 536, pp.216640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2025.216640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05303962v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiocarbamoylimidates as Precursors of New 5‐Amino‐1,2,4‐Triazole and Oxadiazole Derivatives In Silico Prediction of Absorption, Distribution, Metabolism, and Excretion Parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adding value to terpenoids: from pseudoionone to 1-methyl-1,3-cyclohexadiene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Gatri</w:t>
+                <w:t xml:space="preserve">Lars Faber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+                <w:t xml:space="preserve">Batoul Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cordier</w:t>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lotfi Efrit</w:t>
+                <w:t xml:space="preserve">Wagner A. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.202500516⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.11809-11815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5gc03364k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346633v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303962v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching an Old Dog New Tricks: Simple Selective and Regiodivergent Quinoline Hydrogenation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thiocarbamoylimidates as Precursors of New 5‐Amino‐1,2,4‐Triazole and Oxadiazole Derivatives In Silico Prediction of Absorption, Distribution, Metabolism, and Excretion Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Gatri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bourriquen</w:t>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Hervochon</w:t>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Bartling</w:t>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Rockstroh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ceidric Fischmeister</w:t>
+                <w:t xml:space="preserve">Mohamed Lotfi Efrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c04254⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e202500516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202500516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193534v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base-Free Reversible Hydrogen Storage Using a Tethered π-Coordinated-Phenoxy Ruthenium-Dimer Precatalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teaching an Old Dog New Tricks: Simple Selective and Regiodivergent Quinoline Hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bourriquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Verron</w:t>
+                <w:t xml:space="preserve">Julien Hervochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Puig</w:t>
+                <w:t xml:space="preserve">Stephan Bartling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sutra</w:t>
+                <w:t xml:space="preserve">Nils Rockstroh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Igau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ceidric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.5787-5794. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (34), pp.12853-12858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.3c00476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c04254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087966v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-innocent ligands for efficient dehydrogenation of aqueous and neat formic acid under base-free conditions</w:t>
+                <w:t xml:space="preserve">Base-Free Reversible Hydrogen Storage Using a Tethered π-Coordinated-Phenoxy Ruthenium-Dimer Precatalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liwei Guo</w:t>
+                <w:t xml:space="preserve">Raphaël Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zilong Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Cordier</w:t>
+                <w:t xml:space="preserve">Emmanuel Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Marchal</w:t>
+                <w:t xml:space="preserve">Pierre Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Igau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (20), pp.13626-13637. </w:t>
+              <w:t xml:space="preserve">, 2023, 13, pp.5787-5794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.3c02060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.3c00476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301582v1</w:t>
+                <w:t xml:space="preserve">hal-04087966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of New Dehydrodieugenol Derivatives via Olefin Cross Metathesis and In Vitro Evaluation of Their Trypanocidal Activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina M. Goncalves</w:t>
+                <w:t xml:space="preserve">Non-innocent ligands for efficient dehydrogenation of aqueous and neat formic acid under base-free conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwei Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zilong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal13071097⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (20), pp.13626-13637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.3c02060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193306v1</w:t>
+                <w:t xml:space="preserve">hal-04301582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New derivatives from dehydrodieugenol B and its methyl ether displayed high anti-Trypanosoma cruzi activity and cause depolarization of the plasma membrane and collapse the mitochondrial membrane potential</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of New Dehydrodieugenol Derivatives via Olefin Cross Metathesis and In Vitro Evaluation of Their Trypanocidal Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thalita S. Galhardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson K. Ueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagner A. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thaís A Costa-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wagner A Carvalho</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina M. Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2022.110129⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal13071097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798572v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shvo-Type Metal-Ligand Cooperative Catalysts: Tethered eta(5)-Oxocyclohexadienyl Ruthenium Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Kéchaou-Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Gornitzka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41 (11), pp.1391-1402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.organomet.2c00123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-step sustainable production of hydroxyl-functionalized 2-imidazolines from carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (3), pp.e202102361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cssc.202102361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diastereoselective hydrogenation of arenes and pyridines using supported ruthenium nanoparticles under mild conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nils Rockstroh</w:t>
+                <w:t xml:space="preserve">New derivatives from dehydrodieugenol B and its methyl ether displayed high anti-Trypanosoma cruzi activity and cause depolarization of the plasma membrane and collapse the mitochondrial membrane potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thalita S Galhardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson K Ueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaís A Costa-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André G Tempone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagner A Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cc02928f⟩</w:t>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 366, pp.110129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2022.110129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772736v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross metathesis of (-)-beta-pinene, (-)-limonene and terpenoids derived from limonene with internal olefins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cedric Fischmeister</w:t>
+                <w:t xml:space="preserve">Diastereoselective hydrogenation of arenes and pyridines using supported ruthenium nanoparticles under mild conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bourriquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hervochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiyang Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bartling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Rockstroh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2021.118284⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (63), pp.8842-8845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cc02928f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331355v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convenient synthesis of cobalt nanoparticles for the hydrogenation of quinolines in water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Hervochon</w:t>
+                <w:t xml:space="preserve">Cross metathesis of (-)-beta-pinene, (-)-limonene and terpenoids derived from limonene with internal olefins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Sarmento Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalmo Mandelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Wagner A. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Caytan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cy00582g⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 623, pp.118284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2021.118284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928595v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations of bio-sourced 4-hydroxyphenylpropanoids based on olefin metathesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Bruneau</w:t>
+                <w:t xml:space="preserve">Convenient synthesis of cobalt nanoparticles for the hydrogenation of quinolines in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hervochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Junge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202000959⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (14), pp.4820-4826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cy00582g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936696v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of (-)-β-pinene and (-)-limonene via cross metathesis with symmetrical internal olefins</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformations of bio-sourced 4-hydroxyphenylpropanoids based on olefin metathesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">H. Bilel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2019.105893⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (20), pp.5000-5021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202000959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443577v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem hydroformylation/isomerization/hydrogenation of bio-derived 1-arylbutadienes for the regioselective synthesis of branched aldehydes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functionalization of (-)-β-pinene and (-)-limonene via cross metathesis with symmetrical internal olefins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sarmento Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mandelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.A. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117583⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 135, pp.105893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2019.105893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569952v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptorless and Base-Free Dehydrogenation of Alcohols Mediated by a Dipyridylamine-Iridium(III) Catalyst</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tandem hydroformylation/isomerization/hydrogenation of bio-derived 1-arylbutadienes for the regioselective synthesis of branched aldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Granato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Gusevskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.N. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202000584⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 598, pp.117583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928580v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver-Catalyzed Hydrogenation of Ketones under Mild Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Acceptorless and Base-Free Dehydrogenation of Alcohols Mediated by a Dipyridylamine-Iridium(III) Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harikrishnan Jayaprakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwei Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengdong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201801523⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (28), pp.4326-4330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202000584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988004v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base-free dehydrogenation of aqueous and neat formic acid with Iridium(III)Cp*(dipyridylamine) catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengdong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (1), pp.179-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cssc.201802275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iridium Catalyzed Hydrogenation and Dehydrogenation of N-Heterocycles in Water under Mild Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengdong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (11), pp.2350-2354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cssc.201900626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087810v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formic acid as a hydrogen source for the iridium-catalyzed reductive amination of levulinic acid and 2-formylbenzoic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Silver-Catalyzed Hydrogenation of Ketones under Mild Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengdong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Tsareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (15), pp.4077-4082. </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 361 (4), pp.786-790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9cy01019j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201801523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303385v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,2'-Dipyridylamines more than just sister members of the bipyridine family. Applications and achievements in homogeneous catalysis and photoluminescent materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Formic acid as a hydrogen source for the iridium-catalyzed reductive amination of levulinic acid and 2-formylbenzoic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengdong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9dt02165e⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (15), pp.4077-4082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cy01019j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179651v1</w:t>
+                <w:t xml:space="preserve">hal-02303385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations of terpenes and terpenoids via carbon-carbon double bond metathesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">2,2'-Dipyridylamines more than just sister members of the bipyridine family. Applications and achievements in homogeneous catalysis and photoluminescent materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cy01152d⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (31), pp.11599-11622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9dt02165e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879772v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective and Efficient Iridium Catalyst for the Reductive Amination of Levulinic Acid into Pyrrolidones</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Transformations of terpenes and terpenoids via carbon-carbon double bond metathesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalmo Mandelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagner A. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo N. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (21), pp.4150-4154. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (16), pp.3989-4004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.201701299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8cy01152d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653156v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First elaboration of an olefin metathesis catalytic membrane by grafting a Hoveyda–Grubbs precatalyst on zirconia membranes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Selective and Efficient Iridium Catalyst for the Reductive Amination of Levulinic Acid into Pyrrolidones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengdong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2017.04.003⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (21), pp.4150-4154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201701299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619409v1</w:t>
+                <w:t xml:space="preserve">hal-01653156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium and Iridium Dipyridylamine Catalysts for the Efficient Synthesis of γ-Valerolactone by Transfer Hydrogenation of Levulinic Acid</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First elaboration of an olefin metathesis catalytic membrane by grafting a Hoveyda–Grubbs precatalyst on zirconia membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Keraani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabiller-Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36 (3), pp.708-713. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (9-10), pp.952-966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2017.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475804v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Iridium Catalysts for Base-Free Hydrogenation of Levulinic Acid</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ruthenium and Iridium Dipyridylamine Catalysts for the Efficient Synthesis of γ-Valerolactone by Transfer Hydrogenation of Levulinic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengdong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 36 (16), pp.3152-3162. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.7b00503⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 36 (3), pp.708-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614777v1</w:t>
+                <w:t xml:space="preserve">hal-01475804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ene‐yne cross‐metathesis for the preparation of 2,3‐diaryl‐1,3‐dienes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Efficient Iridium Catalysts for Base-Free Hydrogenation of Levulinic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal7120365⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (16), pp.3152-3162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.7b00503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671635v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses and characterization of molecular weight enlarged olefin metathesis pre-catalysts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ene‐yne cross‐metathesis for the preparation of 2,3‐diaryl‐1,3‐dienes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Abderrezak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Kabouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2017.01.001⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (12), pp.365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal7120365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544471v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of bioactives coumarin derivatives, phthalocyanines and terminal conjugated dienes via a ruthenium catalyzed crossmetathesis: Application to renewable resources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+                <w:t xml:space="preserve">Syntheses and characterization of molecular weight enlarged olefin metathesis pre-catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Keraani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Renouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.842.1⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (7), pp.717--723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2017.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367209v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkene Metathesis Catalysis: A Key for Transformations of Unsaturated Plant Oils and Renewable Derivatives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of bioactives coumarin derivatives, phthalocyanines and terminal conjugated dienes via a ruthenium catalyzed crossmetathesis: Application to renewable resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">H. Bilel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Medyouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Al-Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 71 (2), pp.19. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 842, pp.1--45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst/2015033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.842.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319061v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethenolysis: A Green Catalytic Tool to Cleave Carbon–Carbon Double Bonds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Alkene Metathesis Catalysis: A Key for Transformations of Unsaturated Plant Oils and Renewable Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201601052⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (2), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2015033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367191v1</w:t>
+                <w:t xml:space="preserve">hal-01319061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-metathesis of fatty acid methyl esters with acrolein: An entry to a variety of bifunctional compounds.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Ethenolysis: A Green Catalytic Tool to Cleave Carbon–Carbon Double Bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bidange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201400362⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (35), pp.12226--12244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201601052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153406v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olefin metathesis transformations in thermomorphic multicomponent solvent systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Bruneau</w:t>
+                <w:t xml:space="preserve">Cross-metathesis of fatty acid methyl esters with acrolein: An entry to a variety of bifunctional compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Keraani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Brandhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2014.09.009⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (2), pp.209--216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201400362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114562v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross metathesis of unsaturated epoxides for the synthesis of polyfunctional building blocks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zahia Kabouche</w:t>
+                <w:t xml:space="preserve">Olefin metathesis transformations in thermomorphic multicomponent solvent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hallouma Bilel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethy Zagrouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.11.201⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.31-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2014.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254823v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium(II) and Iridium(III) complexes featuring NHC-Sulfonate chelate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Achard</w:t>
+                <w:t xml:space="preserve">Cross metathesis of unsaturated epoxides for the synthesis of polyfunctional building blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem K. Abderrezak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristýna Šichová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Dominguez-Boblett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Kabouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5DT02867A⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.1876--1880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.11.201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223402v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross metathesis of bio-sourced fatty nitriles with acrylonitrile.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bidange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 146 (7), pp.1107-1113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00706-015-1480-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminal conjugated dienes via a ruthenium-catalyzed cross-metathesis/elimination sequence: application to renewable resources</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Ruthenium(II) and Iridium(III) complexes featuring NHC-Sulfonate chelate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rajaraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cy00315b⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dalton Transactions, 44 (40), pp.17467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5DT02867A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120875v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium catalyzed ethenolysis of renewable oleonitrile</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Terminal conjugated dienes via a ruthenium-catalyzed cross-metathesis/elimination sequence: application to renewable resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hallouma Bilel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Zagrouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 116 (11), pp.1583-1589. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (7), pp.2064-2071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201400184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4cy00315b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01114476v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium-Catalyzed Synthesis of 1,2-Diketones from Alkynes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ruthenium catalyzed ethenolysis of renewable oleonitrile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Bidange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201402447⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (11), pp.1583-1589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201400184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114469v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise catalytic transformations of renewable feedstock arising from plant oils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Ruthenium-Catalyzed Synthesis of 1,2-Diketones from Alkynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanan Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201200364⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, pp.5071-5077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201402447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879883v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium(II)-catalyzed selective monoarylation in water and sequential functionalisations of C-H bonds.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Stepwise catalytic transformations of renewable feedstock arising from plant oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Le Ravalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2gc36222h⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115 (5), pp.490-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201200364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809459v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of the Precatalyst Design for Olefin Metathesis Operating in a Discontinuous Nanofiltration Membrane Reactor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Ruthenium(II)-catalyzed selective monoarylation in water and sequential functionalisations of C-H bonds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percia Beatrice Arockiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.201300112⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (1), pp.67-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2gc36222h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00918228v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of Sterically Enlarged Hoveyda-Type Olefin Metathesis Catalysts.</w:t>
+                <w:t xml:space="preserve">Interest of the Precatalyst Design for Olefin Metathesis Operating in a Discontinuous Nanofiltration Membrane Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ghassan Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Renouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Saurabh Shahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201200966⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (7), pp.728-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201300112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829775v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Selectivity: Recent Advances in one of the Current Major Challenges of Olefin Metathesis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Characterization of Sterically Enlarged Hoveyda-Type Olefin Metathesis Catalysts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Shahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (1), pp.54-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201200966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201300688⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069967v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New ruthenium metathesis catalysts with chelating indenylidene ligands: synthesis, characterization and reactivity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Z Selectivity: Recent Advances in one of the Current Major Challenges of Olefin Metathesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh Shahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2DT12271E⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.3436--3459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201300688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698208v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem catalytic acrylonitrile cross-metathesis and hydrogenation of nitriles with ruthenium catalysts: direct access to linear α,ω-aminoesters from renewables.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">New ruthenium metathesis catalysts with chelating indenylidene ligands: synthesis, characterization and reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kabro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ghattas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201200086⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.3695-3700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2DT12271E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00804951v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica and Zirconia supported olefin metathesis pre-catalysts: Synthesis, catalytic activity and multiple-use in dimethyl carbonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Keraani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Renouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 357, pp.73-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molcata.2012.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruthenium-benzylidenes and ruthenium-indenylidenes as efficient catalysts for the hydrogenation of aliphatic nitriles into primary amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaowei Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bidange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (12), pp.1911-1916. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201200511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201200511⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptorless Ruthenium Catalyzed Dehydrogenation of alcohols to ketones and esters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Shahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (7), pp.1425-1428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C2CY20066J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methyl ricinoleate as platform chemical for simultaneous production of fine chemicals and polymer precursors.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Tandem catalytic acrylonitrile cross-metathesis and hydrogenation of nitriles with ruthenium catalysts: direct access to linear α,ω-aminoesters from renewables.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 5 (11), pp.2249-54. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201200320⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 5 (8), pp.1410-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201200086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805204v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyamide precursors from renewable 10-undecenenitrile and methyl acrylate via olefin cross-metathesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Methyl ricinoleate as platform chemical for simultaneous production of fine chemicals and polymer precursors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2GC35648A⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (11), pp.2249-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201200320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864808v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenol as a renewable feedstock for the production of polyfunctional alkenes via olefin cross-metathesis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Polyamide precursors from renewable 10-undecenenitrile and methyl acrylate via olefin cross-metathesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2, pp.9584-9589. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.2179-2183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2RA21638H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2GC35648A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864813v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ene-yne cross-metathesis with ruthenium carbene catalysts.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Eugenol as a renewable feedstock for the production of polyfunctional alkenes via olefin cross-metathesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hallouma Bilel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Zagrouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7, pp.156-66. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.9584-9589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.7.22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2RA21638H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576775v1</w:t>
+                <w:t xml:space="preserve">hal-00864813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium Diacetate-catalysed Oxidative Alkenylation of C-H Bonds in Air: Synthesis of Alkenyl N-Arylpyrazoles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Ene-yne cross-metathesis with ruthenium carbene catalysts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13, pp.3075-3078. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7, pp.156-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1gc15875a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.7.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651998v1</w:t>
+                <w:t xml:space="preserve">hal-00576775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greener solvents for ruthenium and palladium-catalysed aromatic C-H bond functionalisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Ruthenium Diacetate-catalysed Oxidative Alkenylation of C-H Bonds in Air: Synthesis of Alkenyl N-Arylpyrazoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percia Beatrice Arockiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Doucet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13, pp.741-753. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0gc00885k⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 13, pp.3075-3078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1gc15875a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631749v1</w:t>
+                <w:t xml:space="preserve">hal-00651998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-H bond functionalisation with [RuH(codyl)2]BF4 catalyst precursor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Cross-metathesis transformations of terpenoids in dialkyl carbonate solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hallouma Bilel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethy Zagrouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13, pp.2315-2319. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1gc15642j⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 13, pp.1448-1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1GC15024C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631713v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-metathesis transformations of terpenoids in dialkyl carbonate solvents</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">C-H bond functionalisation with [RuH(codyl)2]BF4 catalyst precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percia Beatrice Arockiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13, pp.1448-1452. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1GC15024C⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 13, pp.2315-2319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1gc15642j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631712v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruthenium-alkylidene catalysed cross-metathesis of fatty acid derivatives with acrylonitrile and methyl acrylate: a key step toward long-chain bifunctional and amino acid compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Miao</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Malacea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13, pp.2911-2919. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c1gc15569e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A green route to nitrogen-containing groups : the acrylonitrile cross-metathesis and applications to plant oils derivatives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Greener solvents for ruthenium and palladium-catalysed aromatic C-H bond functionalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Bruneau</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13, pp.2258-2271. </w:t>
+              <w:t xml:space="preserve">, 2011, 13, pp.741-753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1gc15377c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0gc00885k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631717v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid access to new coumarinyl chalcone and substituted chromeno[4,3-c]pyrazol-4(1H)-ones and their antibacterial and DPPH radical scavenging activities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">A green route to nitrogen-containing groups : the acrylonitrile cross-metathesis and applications to plant oils derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pedro Valerga</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med. Chem. Res</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00044-010-9326-1⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.2258-2271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1gc15377c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631738v1</w:t>
+                <w:t xml:space="preserve">hal-00631717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidentate Oxazoline-Imine Ruthenium(II) Complexes: Intermediates in 2 the Methanolysis/Hydration of Nitrile Groups</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">A rapid access to new coumarinyl chalcone and substituted chromeno[4,3-c]pyrazol-4(1H)-ones and their antibacterial and DPPH radical scavenging activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carmen Puerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Valerga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om100674x⟩</w:t>
+              <w:t xml:space="preserve">Med. Chem. Res</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (4), pp.522-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00044-010-9326-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527948v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium-Indenylidene Olefin Metathesis Catalyst with Enhanced Thermal Stability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">New dipyridylamine ruthenium complexes for transfer hydrogenation of ary ketones in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. K. Elmkaddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201001659⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, pp.1992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om100127f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00527899v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New dipyridylamine ruthenium complexes for transfer hydrogenation of ary ketones in water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Romain</w:t>
+                <w:t xml:space="preserve">Efficient synthesis of amino-pyridine derivatives by copper catalyzed amination reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. K. Elmkaddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. K. Elmkaddem</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-L. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46, pp.925-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b916569j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om100127f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00497843v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct amination of aryl halides with ammonia.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Cross-metathesis with acrylonitrile and applications to fatty acid derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Renaud</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Malacea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c003692g⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 112, pp.3-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.200900105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576807v1</w:t>
+                <w:t xml:space="preserve">hal-00492574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient synthesis of amino-pyridine derivatives by copper catalyzed amination reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct amination of aryl halides with ammonia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (11), pp.4130-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c003692g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b916569j⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492596v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-metathesis with acrylonitrile and applications to fatty acid derivatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Bidentate Oxazoline-Imine Ruthenium(II) Complexes: Intermediates in 2 the Methanolysis/Hydration of Nitrile Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 112, pp.3-9. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, pp.4234-4238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejlt.200900105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/om100674x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00492574v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Sustainability in Ene--Yne Cross-Metathesis for Transformation of Unsaturated Fatty Esters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Ruthenium-Indenylidene Olefin Metathesis Catalyst with Enhanced Thermal Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kabro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201000212⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16, pp.12255-12261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201001659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00564239v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-H bond functionalization in water catalyzed by carboxylato ruthenium(II) systems.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Improving Sustainability in Ene--Yne Cross-Metathesis for Transformation of Unsaturated Fatty Esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Ravalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201002870⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.1291-1297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201000212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527942v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00564239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imidazolium-oxazoline salts in ruthenium catalysed allylic substitution and cross metathesis of formed branched isomers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">C-H bond functionalization in water catalyzed by carboxylato ruthenium(II) systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. B. Arockiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201000718⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (37), pp.6629-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201002870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527918v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilisation of an ionically tagged Hoveyda catalyst on a supported ionic liquid membrane: An innovative approach for metathesis reactions in a catalytic membrane reactor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Imidazolium-oxazoline salts in ruthenium catalysed allylic substitution and cross metathesis of formed branched isomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ben Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2010.04.024⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.4752-4756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201000718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527907v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Direct Route to Bifunctional Aldehyde Derivatives via Self- and Cross-Metathesis of Unsaturated Aldehydes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Immobilisation of an ionically tagged Hoveyda catalyst on a supported ionic liquid membrane: An innovative approach for metathesis reactions in a catalytic membrane reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Keraania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 156, pp.268-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2010.04.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.200900028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00411089v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Arene)ruthenium catalysts for olefin metathesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A Direct Route to Bifunctional Aldehyde Derivatives via Self- and Cross-Metathesis of Unsaturated Aldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem. Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.542-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.200900028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411094v1</w:t>
+                <w:t xml:space="preserve">hal-00411089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable materials as precursors of linear nitrile-acid derivatives via cross-metathesis of fatty esters and acids with acrylonitrile and fumaronitrile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">(Arene)ruthenium catalysts for olefin metathesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chem. Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27, pp.17-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00362390v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Transformation of Unsaturated Fatty Esters Involving Enyne Cross-Metathesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Ravalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 351, pp.1115-1122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adsc-200800726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diethyl carbonate as a solvent for ruthenium catalysed C¬H bond functionalisation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Renewable materials as precursors of linear nitrile-acid derivatives via cross-metathesis of fatty esters and acids with acrylonitrile and fumaronitrile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Malacea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 11, pp.1871-1875. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b913115a⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 11, pp.152-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b816917a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447354v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimethyl Carbonate: An Eco-Friendly Solvent in Ruthenium-Catalyzed Olefin Metathesis Transformations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Diethyl carbonate as a solvent for ruthenium catalysed C¬H bond functionalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arockiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.1871-1875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b913115a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341625v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethenolysis of Methyl Oleate in Room-Temperature Ionic Liquids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Catalytic cycloisomerisation of 1,6-dienes in ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Feder-Kubis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pernak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1, pp.118-122</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64, pp.3687-3690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341702v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic cycloisomerisation of 1,6-dienes in ionic liquids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Ethenolysis of Methyl Oleate in Room-Temperature Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Olivier-Bourbigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 64, pp.3687-3690</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.118-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341785v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of enlarged olefin metathesis catalysts by nanofiltration in an eco-friendly solvent</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Dimethyl Carbonate: An Eco-Friendly Solvent in Ruthenium-Catalyzed Olefin Metathesis Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Rabiller-Baudry</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 1, pp.927-933. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, pp.813-816</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.200800152⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00365032v1</w:t>
+                <w:t xml:space="preserve">hal-00341625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient and economic synthesis of new substituted amino-bispyridyl derivatives via copper and palladium catalysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Recovery of enlarged olefin metathesis catalysts by nanofiltration in an eco-friendly solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Keraani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Renouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Renaud</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabiller-Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.927-933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.200800152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341787v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of New Dipyridinylamine and Dipyridinyl-methane Ligands and their Coordination Chemistry with Mg(II) and Zn(II)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly efficient and economic synthesis of new substituted amino-bispyridyl derivatives via copper and palladium catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Zheng</w:t>
+                <w:t xml:space="preserve">K. Elmkaddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. K. Elmkaddem</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-L. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49, pp.3471-3474</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00365036v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple ruthenium precatalyst for the synthesis of stilbene derivatives and Ring Closing Metathesis in the presence of styrene initiators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Synthesis of New Dipyridinylamine and Dipyridinyl-methane Ligands and their Coordination Chemistry with Mg(II) and Zn(II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. K. Elmkaddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32, pp.2150-2158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b807258b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341012v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic imidazolium containing ruthenium complexes and olefin metathesis in ionic liquids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Simple ruthenium precatalyst for the synthesis of stilbene derivatives and Ring Closing Metathesis in the presence of styrene initiators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 268, pp.127-133</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 349, pp.546-550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340976v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chelating Η6-arene -Η1-carbene ligands in ruthenium complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ionic imidazolium containing ruthenium complexes and olefin metathesis in ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Özdemir</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H; Olivier-Bourbigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.2862-2869</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 268, pp.127-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341025v1</w:t>
+                <w:t xml:space="preserve">hal-00340976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and properties of chiral imidazolium ionic liquids with a (1R,2S,5R)-(_)-menthoxymethyl substituent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Feder-Kubis</w:t>
+                <w:t xml:space="preserve">Chelating Η6-arene -Η1-carbene ligands in ruthenium complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Özdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Çetinkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cieniecka-Ros$onkiewicz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. T. Griffin</w:t>
+                <w:t xml:space="preserve">R. Castarlenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 31, pp.879-892</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.2862-2869</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341058v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective synthesis of a new [1,2,3]-triazoles directly from imidates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Synthesis and properties of chiral imidazolium ionic liquids with a (1R,2S,5R)-(_)-menthoxymethyl substituent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pernak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Feder-Kubis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cieniecka-Ros$onkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Romerosa Nievas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. T. Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 43, pp.499-501</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31, pp.879-892</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337258v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bidentate NHC-alkenyl ruthenium(II) complex via vinyl C-H bond activation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Regioselective synthesis of a new [1,2,3]-triazoles directly from imidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romerosa Nievas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25, pp.2126-2128</w:t>
+              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43, pp.499-501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322545v1</w:t>
+                <w:t xml:space="preserve">hal-00337258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allenylidene to Indenylidene Rearrangement in Arene-Ruthenium Complexes : a Key Step to Highly Active Catalysts for Olefin Metathesis Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Castarlenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vovard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 128, pp.4080-4089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bidentate NHC-alkenyl ruthenium(II) complex via vinyl C-H bond activation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25, pp.2126-2128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322310v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bidentate NHC-Alkenyl Ruthenium(II) Complex via Vinyl C-H Bond Activation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">A Bidentate NHC-alkenyl ruthenium(II) complex via vinyl C-H bond activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.2126-2128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bidentate NHC-Alkenyl Ruthenium(II) Complex via Vinyl C-H Bond Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2004, 25 (9), pp.2126-2128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/om060087i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11755,154 +11885,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tethered oxocyclohexadienyl piano-stool Ru(II) complexes: a new class of metal-ligand bifunctional catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Kéchaou-Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Menéndez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorio Cadierno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymat 2019 : 10th International Conference on Polymers and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Huatulco, Mexico. pp.37-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11912,561 +12042,561 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkene Metathesis for Transformations of Renewables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics for Green Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.77-102, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3418_2018_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RTILs in Catalytic Olefin Metathesis Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTILs in Catalytic Olefin Metathesis Reactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, Springer Berlin Heidelberg, pp.287-305, 2015, Topics in Organometallic Chemistry, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3418_2013_62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olefin Metathesis in Green Organic Solvents and without Solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karol Grela. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Olefin Metathesis: Theory and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, 2014, 9781118207949. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118711613.ch22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-1 Building blocks in Organic Synthesis: Metathesis adding a C-1 unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. W. N. M. van Leeuwen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thieme, in press, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New ruthenium catalysts for alkene metathesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metathesis Chemistry: from Nanostructure Design to synthesis of Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Y. Imamoglu, V. Dragutan Eds, Springer, pp.3-27, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic alkene metathesis in ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y. Imamoglu, V. Dragutan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metathesis Chemistry: from Nanostructure Design to Synthesis of Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eds, Springer, pp.483-501, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId378"/>
+      <w:footerReference w:type="default" r:id="rId380"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12534,51 +12664,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD13E7BD"/>
+    <w:nsid w:val="739B809B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12765,51 +12895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-fischmeister" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9490-8145" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142638048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-4160-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080432v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Masliy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Fischmeister" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2025.216640" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303962v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Damiani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Faber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Karim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bruneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner A. Carvalho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc03364k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Gatri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Efrit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500516" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourriquen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hervochon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bartling" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Rockstroh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceidric Fischmeister" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c04254" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Verron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Puig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Igau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c00476" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04301582v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwei Guo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c02060" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193306v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita S. Galhardo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson K. Ueno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s A Costa-Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina M. Goncalves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13071097" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita S Galhardo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson K Ueno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G Tempone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner A Carvalho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2022.110129" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel K&#233;chaou-Perrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00123" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Feng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darcel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202102361" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772736v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyang Qu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc02928f" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331355v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Sarmento Fernandes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalmo Mandelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118284" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928595v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Junge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy00582g" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936696v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bilel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamdi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fischmeister" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202000959" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443577v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sarmento Fernandes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mandelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Carvalho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2019.105893" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569952v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Vieira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Granato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Gusevskaya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. dos Santos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Dixneuf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117583" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928580v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Jayaprakash" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengdong Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000584" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988004v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyun Huang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tsareva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801523" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201802275" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087810v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900626" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303385v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cy01019j" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Renaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02165e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879772v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo N. dos Santos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cy01152d" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01653156v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201701299" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619409v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keraani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delaunay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.04.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475804v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00895" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01614777v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roisnel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00503" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Abderrezak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kabouche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7120365" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544471v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nasser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shahane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Renouard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.01.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367209v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medyouni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Al-Ayed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.842.1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319061v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2015033" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367191v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bidange" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601052" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6X8HDFL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153406v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bonin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Keraani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dubois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brandhorst" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201400362" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XH70VZFQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114562v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Huang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallouma Bilel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethy Zagrouba" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Hamdi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2014.09.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254823v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem K. Abderrezak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#253;na &#352;ichov&#225;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Dominguez-Boblett" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dup&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Kabouche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.11.201" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01223402v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rajaraman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Sahoo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hild" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Achard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02867A" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153405v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bidange" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Couturier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-015-1480-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120875v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Zagrouba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cy00315b" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114476v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201400184" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7DGH7FMG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114469v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Miao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402447" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39EDA7A7E8DFA051B1D90D889D888D377B3ADF30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879883v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Ravalec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200364" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5G2VKXK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809459v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percia Beatrice Arockiam" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2gc36222h" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00918228v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Nasser" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renouard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Shahane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201300112" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJG96BN2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829775v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200966" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0804CBWG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069967v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300688" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZBD7X4J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698208v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghattas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT12271E" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804951v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Miao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201200086" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-05KP1405-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863153v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Floch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baudry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2012.01.022" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49TG160K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864815v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200511" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X7WJG3LW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864788v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CY20066J" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805204v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Achard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201200320" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WPGPSRR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864808v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dubois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2GC35648A" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864813v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA21638H" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576775v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.7.22" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651998v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15875a" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631749v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Doucet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0gc00885k" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631713v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Li" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15642j" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631712v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1GC15024C" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652005v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Miao" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malacea" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15569e" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631717v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15377c" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631738v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Puerta" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valerga" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00044-010-9326-1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4DPLJT80-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527948v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ammar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100674x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527899v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001659" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7VQBM0P3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497843v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Elmkaddem" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Thomas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100127f" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576807v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aubin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Renaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003692g" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7WSWB38V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492596v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b916569j" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9B93S70M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492574v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200900105" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D666HGJN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564239v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Ravalec" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dup&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201000212" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K7LHXSWM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527942v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Arockiam" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201002870" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MW8BP5Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527918v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ben Hassine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000718" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CV79L3VK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527907v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keraania" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.04.024" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WK47VM7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411089v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.200900028" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411094v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362390v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Couturier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816917a" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-J3HRQMS7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411088v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc-200800726" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWHHZ0L5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447354v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arockiam" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poirier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913115a" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VDN4P99B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341625v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341702v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thurier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341785v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feder-Kubis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pernak" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365032v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.200800152" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DSK48PGN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341787v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elmkaddem" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365036v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zheng" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b807258b" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DDP2G6VT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341012v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cariou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340976v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H; Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341025v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#214;zdemir" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demir" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. &#199;etinkaya" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toupet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castarlenas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341058v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cieniecka-Ros$onkiewicz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Griffin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337258v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romerosa Nievas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322545v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322263v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vovard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322310v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469371v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Cariou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om060087i" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H4BS7VCH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084434v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Men&#233;ndez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Crochet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorio Cadierno" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940683v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2018_18" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881640v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2013_62" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114569v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118711613.ch22" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881652v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341207v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341217v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-fischmeister" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9490-8145" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142638048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-4160-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612870v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwei Guo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Fischmeister" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6cy00010j" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080432v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Masliy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2025.216640" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303962v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Damiani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Faber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Karim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bruneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner A. Carvalho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc03364k" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346633v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Gatri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Efrit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500516" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193534v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourriquen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hervochon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bartling" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Rockstroh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceidric Fischmeister" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c04254" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Verron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Puig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Igau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c00476" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04301582v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c02060" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita S. Galhardo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson K. Ueno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s A Costa-Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina M. Goncalves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13071097" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715383v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel K&#233;chaou-Perrot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Feng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darcel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202102361" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita S Galhardo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson K Ueno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G Tempone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner A Carvalho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2022.110129" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772736v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyang Qu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc02928f" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331355v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Sarmento Fernandes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalmo Mandelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118284" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928595v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Junge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy00582g" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bilel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamdi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fischmeister" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202000959" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443577v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sarmento Fernandes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mandelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Carvalho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2019.105893" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569952v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Vieira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Granato" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Gusevskaya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. dos Santos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Dixneuf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117583" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928580v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Jayaprakash" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengdong Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000584" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903315v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyun Huang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201802275" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087810v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900626" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988004v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tsareva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801523" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303385v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cy01019j" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179651v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Renaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02165e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879772v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo N. dos Santos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cy01152d" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01653156v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201701299" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keraani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delaunay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.04.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475804v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00895" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01614777v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roisnel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00503" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671635v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Abderrezak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kabouche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7120365" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544471v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nasser" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shahane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Renouard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.01.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367209v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medyouni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Al-Ayed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.842.1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319061v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2015033" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367191v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bidange" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601052" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6X8HDFL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153406v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bonin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Keraani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dubois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brandhorst" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201400362" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XH70VZFQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114562v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Huang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallouma Bilel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethy Zagrouba" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Hamdi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2014.09.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254823v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem K. Abderrezak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#253;na &#352;ichov&#225;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Dominguez-Boblett" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dup&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Kabouche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.11.201" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153405v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bidange" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Couturier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-015-1480-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01223402v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rajaraman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Sahoo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hild" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Achard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02867A" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120875v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Zagrouba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cy00315b" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114476v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201400184" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7DGH7FMG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114469v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Miao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402447" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39EDA7A7E8DFA051B1D90D889D888D377B3ADF30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879883v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Ravalec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200364" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5G2VKXK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809459v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percia Beatrice Arockiam" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2gc36222h" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00918228v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Nasser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renouard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Shahane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201300112" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJG96BN2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829775v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200966" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0804CBWG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069967v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300688" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZBD7X4J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698208v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghattas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT12271E" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863153v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Floch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baudry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2012.01.022" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49TG160K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864815v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Miao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200511" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X7WJG3LW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864788v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CY20066J" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804951v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201200086" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-05KP1405-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805204v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Achard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201200320" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WPGPSRR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864808v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dubois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2GC35648A" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864813v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA21638H" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576775v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.7.22" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651998v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15875a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631712v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1GC15024C" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631713v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Li" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15642j" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652005v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Miao" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malacea" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15569e" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631749v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Doucet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0gc00885k" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631717v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15377c" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631738v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Puerta" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valerga" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00044-010-9326-1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4DPLJT80-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497843v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Elmkaddem" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Thomas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100127f" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492596v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Renaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b916569j" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9B93S70M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492574v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200900105" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D666HGJN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576807v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aubin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003692g" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7WSWB38V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527948v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ammar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100674x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527899v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001659" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7VQBM0P3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564239v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Ravalec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dup&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201000212" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K7LHXSWM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527942v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Arockiam" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201002870" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MW8BP5Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527918v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ben Hassine" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000718" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CV79L3VK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527907v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keraania" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.04.024" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WK47VM7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411089v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.200900028" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411094v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411088v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc-200800726" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWHHZ0L5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362390v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Couturier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816917a" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-J3HRQMS7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447354v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arockiam" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poirier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913115a" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VDN4P99B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341785v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feder-Kubis" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pernak" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341702v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thurier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341625v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365032v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.200800152" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DSK48PGN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341787v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elmkaddem" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365036v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zheng" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b807258b" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DDP2G6VT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341012v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cariou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340976v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H; Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341025v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#214;zdemir" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demir" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. &#199;etinkaya" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toupet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castarlenas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341058v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cieniecka-Ros$onkiewicz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Griffin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337258v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romerosa Nievas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322263v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vovard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322545v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322310v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469371v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Cariou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om060087i" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H4BS7VCH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084434v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Men&#233;ndez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Crochet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorio Cadierno" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940683v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2018_18" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881640v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2013_62" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114569v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118711613.ch22" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881652v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341207v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341217v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>