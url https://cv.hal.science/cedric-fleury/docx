--- v0 (2026-03-03)
+++ v1 (2026-04-12)
@@ -1,150 +1,159 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cédric Fleury </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Maître de conférences (HDR) en Informatique | IMT Atlantique, Lab-STICC, Brest</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">cedric-fleury</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-3930-9825</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">223474142</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -211,769 +220,769 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Categorize Collaboration during a Collaborative Puzzle-solving Task? Validation of Collaboration Profiles using Multimodal Data in Virtual Reality Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9, pp.1 - 46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3710996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AR Presentation of Team Members’ Performance and Inner Status to Their Leader: A Comparative Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">How Can One Share a User’s Activity during VR Synchronous Augmentative Cooperation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app14010123⟩</w:t>
+              <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (2), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mti7020020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417267v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can One Share a User’s Activity during VR Synchronous Augmentative Cooperation?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">AR Presentation of Team Members’ Performance and Inner Status to Their Leader: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14010123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mti7020020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03991669v1</w:t>
+                <w:t xml:space="preserve">hal-04417267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Multi-View Collaboration between Augmented Reality and Remote Desktop Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theophanis Tsandilas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, CSCW2, 549, 27 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3555607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762803v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ShapeGuide: Shape-Based 3D Interaction for Parameter Modification of Native CAD Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujiro Okuya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ladeveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frobt.2018.00118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Awareness for 3D Virtual Collaboration by Embedding the Features of Users' Physical Environments and by Augmenting Interaction Tools with Cognitive Feedback Cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (2), pp.187-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12193-013-0134-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -983,3926 +992,3926 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in Enabling Industrial End-Users to use AR and VR for 3D Authoring of Digital Twins for the Factory of the Future</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Couplage et contrôle de points de vue en réalité mixte collaborative : la notation graphique (Point de Vue)*- PV*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomaz Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE VR 2025 Workshop on 3D Reconstruction, Digital Twinning, and Simulation for Virtual Experiences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3765712.3765723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895024v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage et contrôle de points de vue en réalité mixte collaborative : la notation graphique (Point de Vue)*- PV*</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Techniques de contrôle de points de vue pour la collaboration en réalité mixte générées grâce à la notation graphique (Point de Vue)*- PV*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomaz Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomaz Fèvre</w:t>
+                <w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM'25 : 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3765712.3765723⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05294806v1</w:t>
+                <w:t xml:space="preserve">hal-05312071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de contrôle de points de vue pour la collaboration en réalité mixte générées grâce à la notation graphique (Point de Vue)*- PV*</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Challenges in Enabling Industrial End-Users to use AR and VR for 3D Authoring of Digital Twins for the Factory of the Future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'25 : 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4th IEEE VR 2025 Workshop on 3D Reconstruction, Digital Twinning, and Simulation for Virtual Experiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312071v1</w:t>
+                <w:t xml:space="preserve">hal-04895024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et validation de scénario pour étudier la collaboration en environnement virtuel lors de conditions stressantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop sur les “Affects, Compagnons Artificiels et Interactions” (WACAI 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Collaboration Using Multimodal Signals in a Triadic Puzzle-Solving Task in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delamoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 12th International Conference on Affective Computing and Intelligent Interaction Workshops and Demos (ACIIW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Glasgow, United Kingdom. pp.125 - 127, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/aciiw63320.2024.00026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and real-time feedback of collaboration in virtual reality using multimodal signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Caractérisation en temps réel de la collaboration en environnement virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Cognitive Ergonomics meets data analytics (ECCE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Swansea University, Sep 2023, Swansea, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop Collaboration distante synchrone : des plateformes aux expérimentations (IHM'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM; Université de Technologie de Troyes, Apr 2023, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494775v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation en temps réel de la collaboration en environnement virtuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling and real-time feedback of collaboration in virtual reality using multimodal signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Collaboration distante synchrone : des plateformes aux expérimentations (IHM'23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIHM; Université de Technologie de Troyes, Apr 2023, Troyes, France</w:t>
+              <w:t xml:space="preserve">Workshop Cognitive Ergonomics meets data analytics (ECCE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Swansea University, Sep 2023, Swansea, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494750v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception collaborative au travers de versions parallèles en Réalité Augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theophanis Tsandilas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'23 - 34e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Troyes, France. pp.Article 17, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3583961.3583978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014986v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARgus : système multi-vues pour collaborer à distance avec un utilisateur en réalité augmentée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Virtual Workspace Positioning Techniques during Teleportation for Co-located Collaboration in Virtual Reality using HMDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiran Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Theophanis Tsandilas</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM ’22 - 33ème Conférence Francophone sur l’Interaction Homme-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces (VR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.674-682, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR51125.2022.00088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762816v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Workspace Positioning Techniques during Teleportation for Co-located Collaboration in Virtual Reality using HMDs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ARgus : système multi-vues pour collaborer à distance avec un utilisateur en réalité augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bourdot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophanis Tsandilas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces (VR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IHM ’22 - 33ème Conférence Francophone sur l’Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Namur, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707923v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Touch with Everyday Objects: Teleportation Techniques in Virtual Environments Supporting Tangibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiran Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sy-Thanh Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ladeveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Everyday Virtual Reality (WEVR), IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Lisbon (virtual), Portugal. pp.278-283, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VRW52623.2021.00057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Collaborative Exploration of Design Alternatives on a Wall-Sized Display</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujiro Okuya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gladin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2020 - ACM Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Honolulu, United States. pp.1-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3313831.3376736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Navigation considering User Workspace: Automatic and Manual Positioning before Teleportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiran Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VRST '20 - 26th ACM Symposium on Virtual Reality Software and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Virtual, Canada. pp.1-11, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3385956.3418949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GazeLens: Guiding Attention to Improve Gaze Interpretation in Hub-Satellite Collaboration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Switch Techniques to Recover Spatial Consistency Between Virtual and Real World for Navigation with Teleportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiran Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ladeveze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andreas Kunz</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERACT 2019 - 17th IFIP Conference on Human-Computer Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29384-0_18⟩</w:t>
+              <w:t xml:space="preserve">EuroVR 2019 - 16th EuroVR International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tallinn, Estonia. pp.3-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31908-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183386v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switch Techniques to Recover Spatial Consistency Between Virtual and Real World for Navigation with Teleportation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">GazeLens: Guiding Attention to Improve Gaze Interpretation in Hub-Satellite Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh-Duy Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Avellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bourdot</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morten Fjeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kunz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroVR 2019 - 16th EuroVR International Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-31908-3_1⟩</w:t>
+              <w:t xml:space="preserve">INTERACT 2019 - 17th IFIP Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.282-303, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29384-0_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363715v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Web Audio Streaming, Motion Capture, and Binaural Audio in a Telepresence System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Distributed Architecture for Remote Collaborative Modification of Parametric CAD Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujiro Okuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ladeveze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gladin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Audio Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE VR International Workshop on 3D Collaborative Virtual Environments (3DCVE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Reutlingen, Germany. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DCVE.2018.8637112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957843v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Architecture for Remote Collaborative Modification of Parametric CAD Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Combining Web Audio Streaming, Motion Capture, and Binaural Audio in a Telepresence System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Fyfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gladin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bourdot</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VR International Workshop on 3D Collaborative Virtual Environments (3DCVE 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Web Audio Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849289v1</w:t>
+                <w:t xml:space="preserve">hal-01957843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CamRay: Camera Arrays Support Remote Collaboration on Wall-Sized Displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI '17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Denver, United States. pp.6718 - 6729, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3025453.3025604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Bimanual Interaction and Teleportation for 3D Manipulation on Multi-Touch Wall-sized Displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VRST'16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Munich, Germany. pp.283 - 292, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2993369.2993390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telepresence Systems for Large Interactive Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Everyday Telepresence: Emerging Practices and Future Research Directions, ACM conference on Human Factors in Computing Systems (CHI 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of Deictic Gestures to Support Telepresence on Wall-sized Displays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Remote Collaboration across Heterogeneous Large Interactive Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vézien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE VR International Workshop on 3D Collaborative Virtual Environments (3DCVE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Arles, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DCVE.2015.7153591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2702123.2702448⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01242676v1</w:t>
+                <w:t xml:space="preserve">hal-01242306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Collaboration across Heterogeneous Large Interactive Spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Accuracy of Deictic Gestures to Support Telepresence on Wall-sized Displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Avellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bourdot</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VR International Workshop on 3D Collaborative Virtual Environments (3DCVE 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI '15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.2392-2396, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2702123.2702448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/3DCVE.2015.7153591⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01242306v1</w:t>
+                <w:t xml:space="preserve">hal-01242676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merging Live and pre-Captured Data to support Full 3D Head Reconstruction for Telepresence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberiu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tat Jen Cham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EG'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Strasbourg, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2312/egsh.20141002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiding Techniques for Collaborative Exploration in Multi-Scale Shared Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRAPP International Conference on Computer Graphics Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Barcelone, Spain. pp.327-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Exploration in a Multi-Scale Shared Virtual Environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Remote Collaborative Manipulation for Scientific Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Steed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DUI 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Orange County, United States</w:t>
+              <w:t xml:space="preserve">VRST 2012 - 18th Symposium on Virtual Reality Software and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Toronto, Canada. pp.129-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671823v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding the Features of the Users' Physical Environments to Improve the Feeling of Presence in Collaborative Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CogInfoCom 2012 (3rd IEEE International Conference on Cognitive Infocommunications)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Remote Collaborative Manipulation for Scientific Data Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Collaborative Exploration in a Multi-Scale Shared Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Steed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRST 2012 - 18th Symposium on Virtual Reality Software and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Toronto, Canada. pp.129-136</w:t>
+              <w:t xml:space="preserve">3DUI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Orange County, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727049v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC-C3D: A New Software Architectural Model for Designing 3D Collaborative Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAT 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VRSJ, Nov 2011, Osaka, Japan. pp.53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00636143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling Collaboration between Heterogeneous 3D Viewers through a PAC-C3D Modeling of the Shared Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAT 2011 (The 21st International Conference on Artificial Reality and Telexistence)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VRSJ, Nov 2011, Osaka, Japan. pp.156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00638638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Adaptive Data Distribution Model for Consistency Maintenance in Collaborative Virtual Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Collaborative Scientific Visualization: The COLLAVIZ Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JVRC 2010 (2010 Joint Virtual Reality Conference of EuroVR - EGVE - VEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Fellbach, Germany</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Fellbach, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00534090v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00534105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Scientific Visualization: The COLLAVIZ Framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Architectures and Mechanisms to Maintain efficiently Consistency in Collaborative Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JVRC 2010 (2010 Joint Virtual Reality Conference of EuroVR - EGVE - VEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Fellbach, Germany</w:t>
+              <w:t xml:space="preserve">SEARIS 2010 (IEEE VR 2010 Workshop on Software Engineering and Architectures for Realtime Interactive Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Waltham, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00534105v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00534082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures and Mechanisms to Maintain efficiently Consistency in Collaborative Virtual Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Generic Model for Embedding Users' Physical Workspaces into Multi-Scale Collaborative Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEARIS 2010 (IEEE VR 2010 Workshop on Software Engineering and Architectures for Realtime Interactive Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Waltham, United States</w:t>
+              <w:t xml:space="preserve">ICAT 2010 (20th International Conference on Artificial Reality and Telexistence)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00534082v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00534096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Model for Embedding Users' Physical Workspaces into Multi-Scale Collaborative Virtual Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A New Adaptive Data Distribution Model for Consistency Maintenance in Collaborative Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAT 2010 (20th International Conference on Artificial Reality and Telexistence)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Adelaide, Australia</w:t>
+              <w:t xml:space="preserve">JVRC 2010 (2010 Joint Virtual Reality Conference of EuroVR - EGVE - VEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Fellbach, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00534096v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00534090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asymmetric 2D Pointer / 3D Ray for 3D Interaction within Collaborative Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web3D 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Darmstadt, Germany. pp.33-41, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1559764.1559769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00433861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Exploration of 3D Scientific Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nouailhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aguerreche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VRST 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM - ACM SIGGRAPH - SIGCHI, Oct 2008, Bordeaux, France. pp.303-304, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1450579.1450664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00433853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4912,159 +4921,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative VR-CAD for Industrial Product Design: CAD Parameter Modification with 3D Interaction on Heterogeneous Immersive Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujiro Okuya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gladin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturing in the Era of 4th Industrial Revolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, World Scientific, pp.17-47, 2021, Augmented, Virtual and Mixed Reality Applications in Advanced Manufacturing, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789811222863_0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5074,267 +5083,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of collaboration in a virtual environment with gaze and speech signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Milliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMI '23: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris France, France. ACM, pp.21-25, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3610661.3617149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VR-CAD Framework for Parametric Data Modification with a 3D Shape-based Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujiro Okuya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ladeveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Virtual Reality and Augmented Reality (EuroVR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5344,211 +5353,338 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabine Virtuelle d'Immersion (CVI) : Naviguer et interagir en immersion dans les univers virtuels collaboratifs multi- ´echelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00433843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demonstration of Guiding Techniques for Collaborative Exploration in Multi-Scale Shared Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Chauffaut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">inria-00433843v1</w:t>
+                <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Collaboration in Large Interactive Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Paris-Saclay, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04736311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5558,241 +5694,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de conception pour la collaboration distante en environnements virtuels distribués : de l'architecture aux métaphores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. INSA de Rennes, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00765338v1</w:t>
-              </w:r>
-[...125 lines deleted...]
-                <w:t xml:space="preserve">hal-00879475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5860,51 +5869,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8AB95E29"/>
+    <w:nsid w:val="4A44B7BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6091,51 +6100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-fleury" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3930-9825" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223474142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317027v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3710996" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417267v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rinnert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Walsh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14010123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991669v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti7020020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762803v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fages" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophanis Tsandilas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555607" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958226v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiro Okuya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ladeveze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00118" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908402v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Huyen Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauffaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-013-0134-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cunin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294806v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomaz F&#232;vre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chaffangeon Caillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765723" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841397v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317047v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hemon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delamoye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aciiw63320.2024.00026" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494775v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014986v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583978" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762816v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR51125.2022.00088" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328157v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy-Thanh Ho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW52623.2021.00057" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gladin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376736" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066078v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3385956.3418949" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Duy Le" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Fjeld" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kunz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29384-0_18" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363715v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31908-3_1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957843v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Fyfe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849289v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2018.8637112" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544645v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025604" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Louvet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993369.2993390" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242304v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242676v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702448" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242306v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc V&#233;zien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2015.7153591" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Popa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat Jen Cham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fuchs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egsh.20141002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671823v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745598v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727049v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Steed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636143v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638638v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534090v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534082v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534096v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433861v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1559764.1559769" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433853v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nouailhas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aguerreche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450664" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707635v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811222863_0002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327816v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3617149" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327386v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433843v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04736311v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879475v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-fleury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3930-9825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223474142" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317027v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3710996" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991669v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rinnert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Walsh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti7020020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417267v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14010123" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762803v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fages" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophanis Tsandilas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555607" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiro Okuya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ladeveze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00118" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908402v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Huyen Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauffaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-013-0134-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomaz F&#232;vre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chaffangeon Caillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765723" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cunin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841397v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317047v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hemon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delamoye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aciiw63320.2024.00026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014986v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583978" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR51125.2022.00088" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762816v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy-Thanh Ho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW52623.2021.00057" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gladin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376736" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066078v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3385956.3418949" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363715v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31908-3_1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Duy Le" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Fjeld" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kunz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29384-0_18" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2018.8637112" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957843v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Fyfe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544645v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025604" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428914v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Louvet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993369.2993390" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242304v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc V&#233;zien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2015.7153591" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242676v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702448" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Popa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat Jen Cham" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fuchs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egsh.20141002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755313v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727049v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Steed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671823v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636143v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638638v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534105v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534082v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534096v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534090v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433861v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1559764.1559769" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nouailhas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aguerreche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450664" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811222863_0002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327816v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3617149" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433843v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879475v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04736311v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765338v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>