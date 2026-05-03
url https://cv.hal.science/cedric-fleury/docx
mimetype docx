--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1000,51 +1000,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage et contrôle de points de vue en réalité mixte collaborative : la notation graphique (Point de Vue)*- PV*</w:t>
+                <w:t xml:space="preserve">Techniques de contrôle de points de vue pour la collaboration en réalité mixte générées grâce à la notation graphique (Point de Vue)*- PV*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomaz Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t>
@@ -1062,106 +1062,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IHM'25 : 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294806v1</w:t>
+                <w:t xml:space="preserve">hal-05312071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de contrôle de points de vue pour la collaboration en réalité mixte générées grâce à la notation graphique (Point de Vue)*- PV*</w:t>
+                <w:t xml:space="preserve">Couplage et contrôle de points de vue en réalité mixte collaborative : la notation graphique (Point de Vue)*- PV*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomaz Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t>
@@ -1179,73 +1170,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'25 : 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3765712.3765723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312071v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in Enabling Industrial End-Users to use AR and VR for 3D Authoring of Digital Twins for the Factory of the Future</w:t>
               </w:r>
@@ -3843,247 +3843,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding the Features of the Users' Physical Environments to Improve the Feeling of Presence in Collaborative Virtual Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborative Exploration in a Multi-Scale Shared Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogInfoCom 2012 (3rd IEEE International Conference on Cognitive Infocommunications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Kosice, Slovakia</w:t>
+              <w:t xml:space="preserve">3DUI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Orange County, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745598v1</w:t>
+                <w:t xml:space="preserve">hal-00671823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Exploration in a Multi-Scale Shared Virtual Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embedding the Features of the Users' Physical Environments to Improve the Feeling of Presence in Collaborative Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DUI 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Orange County, United States</w:t>
+              <w:t xml:space="preserve">CogInfoCom 2012 (3rd IEEE International Conference on Cognitive Infocommunications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671823v1</w:t>
+                <w:t xml:space="preserve">hal-00745598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC-C3D: A New Software Architectural Model for Designing 3D Collaborative Virtual Environments</w:t>
               </w:r>
@@ -4227,260 +4227,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00638638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Scientific Visualization: The COLLAVIZ Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architectures and Mechanisms to Maintain efficiently Consistency in Collaborative Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Dupont</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JVRC 2010 (2010 Joint Virtual Reality Conference of EuroVR - EGVE - VEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Fellbach, Germany</w:t>
+              <w:t xml:space="preserve">SEARIS 2010 (IEEE VR 2010 Workshop on Software Engineering and Architectures for Realtime Interactive Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Waltham, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00534105v1</w:t>
+                <w:t xml:space="preserve">inria-00534082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures and Mechanisms to Maintain efficiently Consistency in Collaborative Virtual Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborative Scientific Visualization: The COLLAVIZ Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Duval</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEARIS 2010 (IEEE VR 2010 Workshop on Software Engineering and Architectures for Realtime Interactive Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Waltham, United States</w:t>
+              <w:t xml:space="preserve">JVRC 2010 (2010 Joint Virtual Reality Conference of EuroVR - EGVE - VEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Fellbach, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00534082v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00534105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Model for Embedding Users' Physical Workspaces into Multi-Scale Collaborative Virtual Environments</w:t>
               </w:r>
@@ -4518,51 +4518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAT 2010 (20th International Conference on Artificial Reality and Telexistence)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4626,51 +4626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JVRC 2010 (2010 Joint Virtual Reality Conference of EuroVR - EGVE - VEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Fellbach, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5869,51 +5869,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A44B7BD"/>
+    <w:nsid w:val="88143DFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6100,51 +6100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-fleury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3930-9825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223474142" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317027v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3710996" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991669v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rinnert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Walsh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti7020020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417267v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14010123" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762803v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fages" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophanis Tsandilas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555607" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiro Okuya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ladeveze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00118" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908402v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Huyen Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauffaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-013-0134-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomaz F&#232;vre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chaffangeon Caillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765723" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cunin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841397v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317047v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hemon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delamoye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aciiw63320.2024.00026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014986v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583978" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR51125.2022.00088" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762816v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy-Thanh Ho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW52623.2021.00057" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gladin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376736" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066078v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3385956.3418949" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363715v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31908-3_1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Duy Le" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Fjeld" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kunz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29384-0_18" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2018.8637112" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957843v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Fyfe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544645v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025604" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428914v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Louvet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993369.2993390" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242304v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc V&#233;zien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2015.7153591" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242676v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702448" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Popa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat Jen Cham" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fuchs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egsh.20141002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755313v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727049v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Steed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671823v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636143v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638638v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534105v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534082v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534096v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534090v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433861v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1559764.1559769" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nouailhas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aguerreche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450664" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811222863_0002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327816v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3617149" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433843v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879475v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04736311v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765338v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-fleury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3930-9825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223474142" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317027v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3710996" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991669v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rinnert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Walsh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti7020020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417267v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14010123" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762803v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fages" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophanis Tsandilas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555607" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiro Okuya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ladeveze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00118" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908402v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Huyen Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauffaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-013-0134-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomaz F&#232;vre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chaffangeon Caillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765723" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cunin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841397v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317047v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hemon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delamoye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aciiw63320.2024.00026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014986v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583978" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR51125.2022.00088" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762816v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy-Thanh Ho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW52623.2021.00057" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gladin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376736" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066078v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3385956.3418949" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363715v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31908-3_1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Duy Le" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Fjeld" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kunz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29384-0_18" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2018.8637112" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957843v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Fyfe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544645v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025604" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428914v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Louvet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993369.2993390" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242304v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc V&#233;zien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2015.7153591" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242676v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702448" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Popa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat Jen Cham" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fuchs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egsh.20141002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755313v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727049v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Steed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671823v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745598v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636143v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638638v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534082v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534105v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534096v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534090v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433861v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1559764.1559769" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nouailhas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aguerreche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450664" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811222863_0002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327816v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3617149" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433843v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879475v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04736311v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765338v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>