--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">223474142</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=vgV72MgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -220,769 +241,769 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Categorize Collaboration during a Collaborative Puzzle-solving Task? Validation of Collaboration Profiles using Multimodal Data in Virtual Reality Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9, pp.1 - 46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3710996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Can One Share a User’s Activity during VR Synchronous Augmentative Cooperation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (2), pp.20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/mti7020020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AR Presentation of Team Members’ Performance and Inner Status to Their Leader: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.123. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14010123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Multi-View Collaboration between Augmented Reality and Remote Desktop Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theophanis Tsandilas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, CSCW2, 549, 27 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3555607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762803v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ShapeGuide: Shape-Based 3D Interaction for Parameter Modification of Native CAD Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujiro Okuya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ladeveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frobt.2018.00118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Awareness for 3D Virtual Collaboration by Embedding the Features of Users' Physical Environments and by Augmenting Interaction Tools with Cognitive Feedback Cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (2), pp.187-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12193-013-0134-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -992,3926 +1013,3926 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de contrôle de points de vue pour la collaboration en réalité mixte générées grâce à la notation graphique (Point de Vue)*- PV*</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges in Enabling Industrial End-Users to use AR and VR for 3D Authoring of Digital Twins for the Factory of the Future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Clémence Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'25 : 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4th IEEE VR 2025 Workshop on 3D Reconstruction, Digital Twinning, and Simulation for Virtual Experiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312071v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage et contrôle de points de vue en réalité mixte collaborative : la notation graphique (Point de Vue)*- PV*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomaz Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3765712.3765723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in Enabling Industrial End-Users to use AR and VR for 3D Authoring of Digital Twins for the Factory of the Future</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Techniques de contrôle de points de vue pour la collaboration en réalité mixte générées grâce à la notation graphique (Point de Vue)*- PV*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomaz Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE VR 2025 Workshop on 3D Reconstruction, Digital Twinning, and Simulation for Virtual Experiences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">IHM'25 : 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895024v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et validation de scénario pour étudier la collaboration en environnement virtuel lors de conditions stressantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop sur les “Affects, Compagnons Artificiels et Interactions” (WACAI 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Collaboration Using Multimodal Signals in a Triadic Puzzle-Solving Task in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delamoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 12th International Conference on Affective Computing and Intelligent Interaction Workshops and Demos (ACIIW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Glasgow, United Kingdom. pp.125 - 127, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/aciiw63320.2024.00026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation en temps réel de la collaboration en environnement virtuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling and real-time feedback of collaboration in virtual reality using multimodal signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Collaboration distante synchrone : des plateformes aux expérimentations (IHM'23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIHM; Université de Technologie de Troyes, Apr 2023, Troyes, France</w:t>
+              <w:t xml:space="preserve">Workshop Cognitive Ergonomics meets data analytics (ECCE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Swansea University, Sep 2023, Swansea, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494750v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and real-time feedback of collaboration in virtual reality using multimodal signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Caractérisation en temps réel de la collaboration en environnement virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Cognitive Ergonomics meets data analytics (ECCE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Swansea University, Sep 2023, Swansea, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop Collaboration distante synchrone : des plateformes aux expérimentations (IHM'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM; Université de Technologie de Troyes, Apr 2023, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494775v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception collaborative au travers de versions parallèles en Réalité Augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theophanis Tsandilas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'23 - 34e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Troyes, France. pp.Article 17, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3583961.3583978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014986v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Workspace Positioning Techniques during Teleportation for Co-located Collaboration in Virtual Reality using HMDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiran Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces (VR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.674-682, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VR51125.2022.00088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARgus : système multi-vues pour collaborer à distance avec un utilisateur en réalité augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theophanis Tsandilas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM ’22 - 33ème Conférence Francophone sur l’Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Touch with Everyday Objects: Teleportation Techniques in Virtual Environments Supporting Tangibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiran Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sy-Thanh Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ladeveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Everyday Virtual Reality (WEVR), IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Lisbon (virtual), Portugal. pp.278-283, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VRW52623.2021.00057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Collaborative Exploration of Design Alternatives on a Wall-Sized Display</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujiro Okuya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gladin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2020 - ACM Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Honolulu, United States. pp.1-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3313831.3376736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Navigation considering User Workspace: Automatic and Manual Positioning before Teleportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiran Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VRST '20 - 26th ACM Symposium on Virtual Reality Software and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Virtual, Canada. pp.1-11, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3385956.3418949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switch Techniques to Recover Spatial Consistency Between Virtual and Real World for Navigation with Teleportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiran Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ladeveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroVR 2019 - 16th EuroVR International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Tallinn, Estonia. pp.3-23, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31908-3_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GazeLens: Guiding Attention to Improve Gaze Interpretation in Hub-Satellite Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khanh-Duy Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morten Fjeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kunz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERACT 2019 - 17th IFIP Conference on Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.282-303, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-29384-0_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Architecture for Remote Collaborative Modification of Parametric CAD Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Combining Web Audio Streaming, Motion Capture, and Binaural Audio in a Telepresence System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Fyfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gladin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bourdot</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VR International Workshop on 3D Collaborative Virtual Environments (3DCVE 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Web Audio Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/3DCVE.2018.8637112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01849289v1</w:t>
+                <w:t xml:space="preserve">hal-01957843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Web Audio Streaming, Motion Capture, and Binaural Audio in a Telepresence System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Distributed Architecture for Remote Collaborative Modification of Parametric CAD Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujiro Okuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ladeveze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gladin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Audio Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE VR International Workshop on 3D Collaborative Virtual Environments (3DCVE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Reutlingen, Germany. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DCVE.2018.8637112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957843v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CamRay: Camera Arrays Support Remote Collaboration on Wall-Sized Displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI '17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Denver, United States. pp.6718 - 6729, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3025453.3025604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Bimanual Interaction and Teleportation for 3D Manipulation on Multi-Touch Wall-sized Displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VRST'16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Munich, Germany. pp.283 - 292, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2993369.2993390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telepresence Systems for Large Interactive Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Everyday Telepresence: Emerging Practices and Future Research Directions, ACM conference on Human Factors in Computing Systems (CHI 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote Collaboration across Heterogeneous Large Interactive Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vézien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VR International Workshop on 3D Collaborative Virtual Environments (3DCVE 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Arles, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/3DCVE.2015.7153591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of Deictic Gestures to Support Telepresence on Wall-sized Displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI '15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.2392-2396, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2702123.2702448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merging Live and pre-Captured Data to support Full 3D Head Reconstruction for Telepresence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberiu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tat Jen Cham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EG'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Strasbourg, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2312/egsh.20141002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiding Techniques for Collaborative Exploration in Multi-Scale Shared Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRAPP International Conference on Computer Graphics Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Barcelone, Spain. pp.327-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Remote Collaborative Manipulation for Scientific Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Steed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VRST 2012 - 18th Symposium on Virtual Reality Software and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Toronto, Canada. pp.129-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Exploration in a Multi-Scale Shared Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3DUI 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Orange County, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding the Features of the Users' Physical Environments to Improve the Feeling of Presence in Collaborative Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CogInfoCom 2012 (3rd IEEE International Conference on Cognitive Infocommunications)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC-C3D: A New Software Architectural Model for Designing 3D Collaborative Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAT 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VRSJ, Nov 2011, Osaka, Japan. pp.53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00636143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling Collaboration between Heterogeneous 3D Viewers through a PAC-C3D Modeling of the Shared Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAT 2011 (The 21st International Conference on Artificial Reality and Telexistence)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VRSJ, Nov 2011, Osaka, Japan. pp.156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00638638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures and Mechanisms to Maintain efficiently Consistency in Collaborative Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEARIS 2010 (IEEE VR 2010 Workshop on Software Engineering and Architectures for Realtime Interactive Systems)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Waltham, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00534082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Scientific Visualization: The COLLAVIZ Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JVRC 2010 (2010 Joint Virtual Reality Conference of EuroVR - EGVE - VEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Fellbach, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00534105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Model for Embedding Users' Physical Workspaces into Multi-Scale Collaborative Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAT 2010 (20th International Conference on Artificial Reality and Telexistence)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00534096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Adaptive Data Distribution Model for Consistency Maintenance in Collaborative Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JVRC 2010 (2010 Joint Virtual Reality Conference of EuroVR - EGVE - VEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Fellbach, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00534090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asymmetric 2D Pointer / 3D Ray for 3D Interaction within Collaborative Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web3D 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Darmstadt, Germany. pp.33-41, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1559764.1559769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00433861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Exploration of 3D Scientific Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nouailhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aguerreche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VRST 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM - ACM SIGGRAPH - SIGCHI, Oct 2008, Bordeaux, France. pp.303-304, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1450579.1450664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00433853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4921,159 +4942,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative VR-CAD for Industrial Product Design: CAD Parameter Modification with 3D Interaction on Heterogeneous Immersive Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujiro Okuya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gladin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturing in the Era of 4th Industrial Revolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, World Scientific, pp.17-47, 2021, Augmented, Virtual and Mixed Reality Applications in Advanced Manufacturing, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789811222863_0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5083,267 +5104,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of collaboration in a virtual environment with gaze and speech signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Milliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMI '23: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris France, France. ACM, pp.21-25, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3610661.3617149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VR-CAD Framework for Parametric Data Modification with a 3D Shape-based Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujiro Okuya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ladeveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Virtual Reality and Augmented Reality (EuroVR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5353,117 +5374,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabine Virtuelle d'Immersion (CVI) : Naviguer et interagir en immersion dans les univers virtuels collaboratifs multi- ´echelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauffaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00433843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5473,124 +5494,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of Guiding Techniques for Collaborative Exploration in Multi-Scale Shared Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5600,91 +5621,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Collaboration in Large Interactive Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Paris-Saclay, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04736311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5694,114 +5715,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de conception pour la collaboration distante en environnements virtuels distribués : de l'architecture aux métaphores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. INSA de Rennes, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00765338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5869,51 +5890,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88143DFF"/>
+    <w:nsid w:val="F5A923C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6100,51 +6121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-fleury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3930-9825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223474142" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317027v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3710996" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991669v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rinnert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Walsh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti7020020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417267v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14010123" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762803v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fages" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophanis Tsandilas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555607" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiro Okuya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ladeveze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00118" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908402v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Huyen Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauffaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-013-0134-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomaz F&#232;vre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chaffangeon Caillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765723" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cunin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841397v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317047v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hemon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delamoye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aciiw63320.2024.00026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014986v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583978" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR51125.2022.00088" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762816v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy-Thanh Ho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW52623.2021.00057" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gladin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376736" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066078v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3385956.3418949" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363715v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31908-3_1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Duy Le" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Fjeld" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kunz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29384-0_18" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2018.8637112" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957843v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Fyfe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544645v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025604" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428914v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Louvet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993369.2993390" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242304v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc V&#233;zien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2015.7153591" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242676v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702448" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Popa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat Jen Cham" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fuchs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egsh.20141002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755313v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727049v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Steed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671823v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745598v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636143v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638638v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534082v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534105v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534096v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534090v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433861v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1559764.1559769" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nouailhas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aguerreche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450664" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811222863_0002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327816v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3617149" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433843v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879475v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04736311v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765338v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-fleury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3930-9825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223474142" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=vgV72MgAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317027v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3710996" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rinnert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Walsh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti7020020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417267v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14010123" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762803v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fages" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophanis Tsandilas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555607" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiro Okuya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ladeveze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00118" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908402v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Huyen Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauffaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-013-0134-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cunin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294806v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomaz F&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chaffangeon Caillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765723" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05317047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hemon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delamoye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aciiw63320.2024.00026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494750v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014986v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583978" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707923v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR51125.2022.00088" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762816v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328157v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy-Thanh Ho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW52623.2021.00057" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gladin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376736" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066078v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3385956.3418949" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31908-3_1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Duy Le" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Fjeld" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kunz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29384-0_18" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Fyfe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849289v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2018.8637112" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544645v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025604" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428914v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Louvet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993369.2993390" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242306v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc V&#233;zien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2015.7153591" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242676v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702448" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Popa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat Jen Cham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fuchs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egsh.20141002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755313v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727049v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Steed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671823v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745598v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638638v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534105v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534096v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534090v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433861v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1559764.1559769" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433853v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nouailhas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aguerreche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450664" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707635v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811222863_0002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327816v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3617149" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327386v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433843v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879475v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04736311v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765338v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>