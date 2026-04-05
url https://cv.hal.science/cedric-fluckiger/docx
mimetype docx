--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Fluckiger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educação científica vs. desinformação: contribuição para professores numa conjuntura de inteligência artificial generativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Lucia Lopes Cristovão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista da ANPOLL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, v.56, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18309/ranpoll.v56.e2037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à travailler ensemble : influences de l’espace de travail numérique sur l’engagement dans la collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.12444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tecnologias digitais de informação e comunicação na Educação: dos mitos às abordagens críticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Educação e Cultura Contemporânea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discursive authority in COVID-19 vaccination fact-checking: the case of @butantanoficial on Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Vinicius De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista do GEL (Grupo de Estudos Lingüísticos do Estado de São Paulo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (3), pp.213-236. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21165/gel.v20i3.3584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources didactiques à l'heure du Web, de Wikipedia et de ChatGPT: la seconde mort de l'auteur?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en éducation et discours institutionnels sur l’École : débats et approches critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Manuel Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Texeira Lopo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Lusófona de Educação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59, pp.215-231. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24140/issn.1645-7250.rle59.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques et apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Zabban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.4764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resources and textbooks for computer science education in French primary schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARTEM e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21344/iartem.v14i1.954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital literacy, remote teaching and access during COVID-19 pandemic: Impacts on postgraduate female in Brazilian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícero Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualidades Investigativas en Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15517/aie.v23i1.51535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOTIF..MOTIF.. : initier à la notion de répétition en maternelle sans mobiliser de repérage spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (3), pp.39-69. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.28.3.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches et paradigmes pour la recherche sur les usages éducatifs des technologies. Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources et outils face à la covid-19 : critique d’un texte du CSEN sur la recherche qui a « sa place » en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (Trimestre 3), https://adjectif.net/spip.php?article541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique en formation : des mythes aux approches critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation technologique, innovation pédagogique: éclairage de recherches empiriques en science de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la rubrique &amp;quot;Formes de comparatisme&amp;quot; : débat autour de la notion d’épistémologie pratique/épistémologie de la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.3887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme universitaire comme analyseur des « effets » de la technologie : perspective critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.2329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture et numérique: pourquoi et comment parler de littéracie numérique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations numériques et innovations pédagogiques à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.119-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture numérique, culture scolaire: homogénéités, continuités et ruptures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 185, pp.64-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche sociocritique du numérique en éducation : une structuration à l’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perine Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://adjectif.net/spip.php?article387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What role does the textbook play in the era of the Interactive Whiteboard?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Bachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Subject Didactics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps vécu. Discours d’enseignants disposant d’un TNI sur le temps de préparation des cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.1642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des Environnements Personnels d'Apprentissage sous l'angle de la discontinuité instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contenus « informatiques » et leur(s) reconstruction(s) par des élèves de CM2. Etude didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques, continuités et ruptures entre pratiques scolaires et pratiques personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Outils, 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait(s) de l'élève en jeune internaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hétier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprenant en didactique est-il un acteur sociologique comme les autres ? Le cas de l’appropriation des TIC et de l’informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55, pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction du B2i à l'école primaire : évaluer des compétences hors d'une discipline d'enseignement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (17), pp.71-87. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.1006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque JOCAIR 2012 : apprentissages instrumentés en réseaux, quel sujet apprenant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfant-élève-apprenant : une problématique didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, p. 7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’émergence de nouvelles formes de distance. Les conséquences des nouvelles pratiques de communication ordinaires sur la FAD dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (3), pp.397 - 417. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DS.9.397-417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique de l'informatique et les constructions sociales de la figure des jeunes utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Enfant, Elève, Apprenant, 11, pp.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blogs et réseaux sociaux, outils de la construction identitaire adolescente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 162, pp.38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une culture scolaire du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture numérique adolescente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de l'Orme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC et la sociabilité juvénile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers l'Éducation Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et ses pratiques juvéniles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médialog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à l’épreuve de la culture numérique des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 163, pp.51 - 61. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collégiens et la transmission familiale d'un capital informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (4), pp.32 - 32. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.046.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociabilité juvénile instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 138 (4), pp.109-138. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.138.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence plénière invitée: Crise des normes de la littératie académique et usages étudiants de l’IA générative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LUDDES: Quelles approches de la langue pour quelles didactiques des discours dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agences de fact-checking au service de la démocratie ? Construction de la vérité à travers la mobilisation des sources dans la lutte contre la désinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International "Les défis de la démocratie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESHS Lille Nord de France, Mar 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle et les pratiques d’écriture à l’université : vers une redéfinition des littéracies universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Pereira de Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LUDDES: Quelles approches de la langue pour quelles didactiques des discours dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de lecture des étudiant-es de Licence, Master et Doctorat : la notion d’auteur lors d’une enquête sur la désinformation et la culture scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamiris Vianna da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles approches de la langue pour quelles didactiques des discours dans l'enseignement supérieur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ULB, Oct 2025, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littéracies académiques dans la lutte contre la désinformation : représentations du discours autre par des universitaires brésiliens et français lors des analyses des infox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Accompagner l'écrit dans le supérieur : formation, évaluation, certification Le projet écri+ dans le champ des littératies universitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literacia académica e enfrentamento da desinformação: percepções da qualidade do texto por universitários brasileiros e franceses no contexto de inteligências artificiais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferência EATAW 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade do Minho, Jul 2025, Braga (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A leitura na era da internet: do livro ao ChatGPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGET XII - Simpósio Internacional de Gêneros Textuais/Discursos - Tema: Letramentos e desinformação: desafios para a democracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards didactiques croisés sur la réintroduction de l’enseignement de l’informatique à l’école en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 6ème Colloque international de l’ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Y. Buyck, M. Sudriès, F. Ligozat &amp; C. Marlot, Jun 2022, Genève (CH), Suisse. pp.55-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultura digital e educação: mitos e desafios. Conferencia plenaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGET XII (Simposio Internactional de Estudos de Gêneros Textuais/Discursus), Letramentos e desinformação: desafios para a democracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade PUC Minas, Nov 2024, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards didactiques croisés sur la réintroduction de l'enseignement de l'informatique à l'école en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque international de l'ARCD. Les didactiques face à l'évolution des curriculums.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Jun 2023, Genève (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence plénière invitée: Didactique de l'informatique, bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international éTIC 5 : « École et TIC »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée informatique : approche didactique de l'identification de motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didapro 9: L'informatique, objets d'enseignement et d'apprentissage. Quelles nouvelles perspectives pour la recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Le Mans, France. pp.113-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Thinking: Focus on Pattern Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Technology-Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.187-200, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur le numérique en éducation: entre prescription et description, quelle place pour des approches critiques en recherche?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée d'ouverture de la SIEF (Semaine Internationale de l'Education et de la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception des discours institutionnels sur l'enseignement de l'informatique par des enseignants de l'école primaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AREF au sein de la SIEF (Semaine Internationale de l'Education et de la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les relations entre chercheurs et praticiens et les injonctions à la recherche « translationnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TACD 2021, 2e Congrès International de la Théorie de l’Action Conjointe en Didactique : Pour une reconstruction de la forme scolaire d’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nancy (à distance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de l'informatique à l'école : choix des artefacts par les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L’école Primaire au 21e siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence plénière invitée: Evaluating the uses of digital technologies at school: what perspectives for research and practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT Days, 8th edition - Evaluation of learning in the digital age.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Al Akhawayn University, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre d'une activité collaborative. Résultats et enseignements du projet Cré@ tion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cagliesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre d'une activité collaborative. Résultats et enseignements du projet Cré@ tion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’informatique à l’école primaire : comment les enseignants voient les sujets didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque eTIC 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique, objets d'enseignements -enjeux epistémologiques, didactiques et de formation. Editorial des actes du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Secq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didapro-Didastic 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique prescrite à l'école primaire. Analyse de programmes, ouvrages d'enseignement et discours institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didapro-Didastic 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design des espaces physiques-numériques pour soutenir le travail globalement collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Physical-Digital Workspaces to Support Globally Collaborative Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Physical-Digital Workspaces to Support Globally Collaborative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives curriculaires pour une didactique de l’informatique scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque international en éducation, CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « TICE et Usages des jeunes, entre usages prescrits et usages personnels : quelles évolutions ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque-etic-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole et Technologies de l'Information et de la Communication Francophone; Université René Descartes, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanger des ressources pour enseigner : le cas de professeurs des écoles utilisateurs de TNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Etic 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives critiques sur les usages du numérique en éducation : apports de la sociologie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUNED « Les usages du numérique en éducation : regards critiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une mutation des formes individuelles et sociales d'utilisation des technologies numériques en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Mutations de l’accompagnement dans les formations en ligne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles nouvelles médiations pour des enseignants d’écoles élémentaires équipées de Tableaux Numériques Interactifs (TNI) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Enseigner, accompagner en situations éducatives instrumentées. Vers de nouvelles formes de médiation ? » coordonné par François-Xavier Bernard, Colloque « Enjeux, débats et perspectives : 50 ans de sciences de l’éducation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contenus informatiques à l'école dans le contexte de la convergence entre technique, média et information : vers un composite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Delamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Didapro-Didastic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contenus informatiques à l'école dans le contexte de la convergence entre technique, média et information : vers un composite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chenevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles éducations au numérique, en classe et pour la vie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">analyse des discours et épistémologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chenevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Compant La Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Littératies du XXIe siècle sens dessus dessous, périmètres, interactions, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EMI en questions : enjeux, prescriptions, contenus, apprentissages. EMI et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude GRCDI-ESPE de Caen et Rouen, « L’EMI en questions : enjeux, prescriptions, contenus, apprentissages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01490762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 1: analyse des discours et épistémologie - Convergences et divergences des trois cultures de l'information (Info-doc, Info-média, Info-data) : 2 corpus de textes sous la loupe d'Alceste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chenevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Compant La Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératies du XXIe siècle sens dessus dessous : Périmètres, interactions, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR Translit, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TNI et temps de préparation des contenus didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ETIC 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prise en compte de l'extra-éducatif dans les dispositifs de e-formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Audran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international e-Formation 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. pp.222-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants face aux ressources numériques Une recherche didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Bachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Communication et Apprentissage Instrumentés en Réseau (JOCAIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'objet livre au TBI: l'instrumentation de la lecture partagée d'albums en classe de CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International éTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français/informatique: regards croisés/ questions croisées, Conférence de Clôture invitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e colloque de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments numériques des étudiants: de quelques conséquences de la pluralité des contextes d'usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REF 2013, Symposium Les environnements personnels d'apprentissage, entre description et modélisation: quelles approches, quels modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner/apprendre en ligne : continuité et rupture entre académique et privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ABC-Educ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nivelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages instrumentés en réseau : quel apprenant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque JOCAIR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éducation à la culture informationnelle numérique ? Une perspective didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la FADBEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le B2i : modes d'existence des contenus d'enseignement dans un dispositif non disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les recompositions disciplinaires et curriculaires: des questions vives pour les didactiques? », Congrès de l'AMSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration ordinaire des étudiants par les outils du web social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international EPAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Voilà une compétence difficile à évaluer » L'appropriation du dispositif B2i par les enseignants du primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Seys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRP « Le travail enseignant au XXIe siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teenager's identity construction process on SNSs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECREA 2010: 3rd European Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence de l'étude du hors scolaire pour analyser l'appropriation des outils informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de l'ARCD : Où va la didactique comparée?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teens and blogs network An online community emerging from a teenage gang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AOIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants, sécurité et usages d'Internet Avancée en âge et autonomisation des jeunes européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOCAIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des formes de sociabilité juvénile reflétée dans la construction d'un réseau de blogs de collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales du GDR TIC &amp; Société </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage du tableur en classe de cinquième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didapro2: progiciels, apprentissages scolaires et pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Neuchatel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre pratiques scolaires et personnelles, la constitution d'une culture informatique des collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AECSE: Construction / déconstruction du collège unique : les enjeux de l'école moyenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner, apprendre, former à l’informatique à l’école : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OPUS - Université Paris Cité, 2024, 978-2-7442-0212-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Práticas discursivas em letramento acadêmico: questões em estudo. Volume 4, Efeitos da Covid-19 em práticas letradas acadêmicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komesu Fabiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editora PUC Minas, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une didactique de l'informatique scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2019, 978-2-7535-7714-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Contenus d'enseignement et d'apprentissage. Approches didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rouba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restrição de uso de celular em escolas no brasil e na frança: conflitos entre orientações institucionais e práticas sociais de letramentos digitais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodrigo Camargo Aragão. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sem celulares nas escolas, e agora ?!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontes Editoras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-60, 2025, 9788521708049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le travail conjoint des chercheurs et des professionnels : perspectives critiques et TACD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Le Henaf; Maël Le Paven; Frédérique-Marie Prot; Henri-Louis Go. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre et transformer la forme scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.59-72, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Lange; Angela Barthes; Céline Chauvigné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des concepts et enjeux des « Education à ». Edition revue et augmentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2024, 978-2-336-43959-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Fluckiger; L. Boulc'h; S. Nogry; C. Reffay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner, apprendre, former à l’informatique à l'école : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité, pp.1-9, 2024, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53480/2024iecare0bn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanger des ressources pour enseigner: le cas des professeurs des écoles utilisateurs de TNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laetitia Boulc'h; Mariam Haspekian; Emmanuelle Voulgre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enseignants du primaire face aux TICE. Pratiques, ressources, formations et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PURH, pp.81-90, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation de la lecture : de l’invention du Web aux IA génératives, comment changent nos modes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Scheepers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à la lecture, former par la lecture dans le supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boek Supérieur, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques envisagées des enseignants pour un enseignement de l’informatique à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Fluckiger; L. Boulc'h; S. Nogry; C. Reffay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner, apprendre, former à l’informatique à l’école : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPUS Université Paris Cité, 2024, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53480/2024iecare03q/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel enseignement de l’informatique dans la scolarité obligatoire en France ? Analyse des programmes et manuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Fluckiger; L. Boulc'h; S. Nogry; C. Reffay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner, apprendre, former à l’informatique à l'école : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité, pp.27-49, 2024, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53480/2024iecare02p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique à l’école et les usages numériques des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Roellens; Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique, numérique et idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.95-112, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche, expertise et usages. Perspectives sociologiques critiques dans le champ du numérique en éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simon Collin; Julie Denouël; Nicolas Guichon; Elisabeth Schneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique en éducation et formation. Approches critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Mines, pp.59-84, 2022, Coll. Sciences sociales - Matérialismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8. Dialogue sur la didactique de l’informatique : Bilan, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Delamotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches francophones sur les éducations aux médias, à l’information et au numérique : Points de vue et dialogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’enssib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.216-235, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique de l’informatique est-elle la science des conditions de diffusion des connaissances informatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Chesnais; Hussein Sabra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du séminaire national de didactique des mathématiques 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-45, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir étudiant, quels liens sociaux pour entrer dans une technicité numérique à l'université?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Martin; Eric Dagiral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les liens sociaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.159-177, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littéracies numériques et désinformation : le rôle de l’enseignant dans le contexte d’infodémi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komesu Fabiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Scheepers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l’écrit, former par l’écrit dans le supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-284, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface : la didactique du français, la didactique de l’informatique, points de vue complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Capt; Mathieu Depeursinge; Sonya Florey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement du français et le défi du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-127, 2020, 978-3-0343-3911-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aprender em tempos da epidemia de Covid-19: contribuições da noção de letramento digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliana Alves Assis, Fabiana Komesu et Cédric Fluckiger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Práticas discursivas em letramento acadêmico: questões em estudo. Volume 4, Efeitos da Covid-19 em práticas letradas acadêmicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora PUC Minas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-57, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dispositif à l'environnement : le déterminisme technique à l'aune de l'évolution des usages estudiantins Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Albero; Stéphane Simonian; Jérôme Eneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des humains &amp; des machines. Hommage aux travaux de Monique Linard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Raisons et passions, pp.368-378, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les inégalités face à la culture numérique – perspective en sociologie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mini Maousse 7. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microarchitectures nomades pour les oubliés d’Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galimard, 2019, 9782072864742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela Barthes; Jean-Marc Lange; Nicole Tutiaux-Guillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des "éducations à.."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.330-337, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contenus informatiques à l'école dans le contexte de la convergence entre technique, média et information : vers un composite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Henry, Aude Nguyen, Etienne Vandeput. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'informatique et le numérique dans la classe. Qui, quoi, comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants sont-ils des natifs numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Martin; Eric Dagiral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ordinaire d’Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.146-166, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Album papier, album numérisé : une dialectique outil-objet avec le TBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Villemonteix F., Baron G.-L., Béziat J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire et les technologies informatisées. Des enseignants face aux TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-58, 2016, 978-2-7574-1277-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation, fabrication des contenus et disciplines d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Daunay, C. Fluckiger &amp; R. Hassan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les contenus d'enseignement et d'apprentissage. Approches didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux; Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-102, 2015, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.38357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos [à l’ouvrage Les Contenus d'enseignement et d'apprentissage. Approches didactiques]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouba Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daunay Bertrand Fluckiger Cédric, Hassan Rouba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Contenus d'enseignement et d'apprentissage. Approches didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, p. 9-18, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents and social network sites: What do we know about identity construction, friendships, and privacy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Jochen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patti Valkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Livingstone; Leslie Haddon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kids Online, opportunities and risks for children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Policy Press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les schèmes de navigation sur Internet : la constitution de savoir-faire techniques locaux par les collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Lelong; Catherine Vérité. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Sphère Privée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.43-62, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales et différenciation des usages à l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRANJON F., LELONG B. et METZGER J.L </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités numériques. Clivages sociaux et modes d'appropriation des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.223-250, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité sur un forum de discussion en formation initiale d'enseignants documentalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Bailleul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignants, formateurs et recherches en IUFM. Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.79-105, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littéracie universitaire : bricolages normatifs, fiabilité et légitimité à l’ère des systèmes d’IA générative. Journée d'étude « Intelligences artificielles génératives en éducation : pratiques, formation et enjeux », ULCO, Boulogne-sur-Mer, 13 janvier 2026.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique des Mathématiques, didactique de l'informatique : conditions d'un dialogue. Intervention aux Rencontres du RT HiDiM - 26-27-28 mars 2025 - Arras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des étudiants des systèmes d’IA générative, révélateur des normes de la littéracie universitaire, Séminaire de spécialité sur l'IA et la littéracie, Université de Lille, 2 décembre 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance, fiabilité et légitimité dans les littéracies universitaires à l’ère des systèmes d’intelligence artificielle, introduction au séminaire de spécialité sur l'IA et la littéracie, Université de Lille, 2 décembre 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie dans l’enseignement: des machines à enseigner à l’IA, de l’individualisation à l’esprit critique. Journée d’études - Pour une éducation technologique. Composantes clés et défis d'une ÉducationTechnologique dans une école obligatoire. INSPE de Paris, 9 avril 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A divulgação científica na era das redes sociais e da IA: ponto de vista para a formação universitária. Séminaire: Mesa redonda ‘Estudos Linguísticos: da Pesquisa à Divulgação Científica’, Programa de Pós-Graduação em Estudos Linguísticos (PPGEL), 11 décembre 2025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage de la démocratie dans le contexte de la désinformation, des médias sociaux et des IA génératives. Intervention aux Rencontres E-Cité sur la thématique &amp;quot;Éducation à la vie démocratique et numérique&amp;quot; le 26 Mars de 14h à 17h à L'inspé Aix en Provence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disciplines, les croyances des élèves, le rapport à la vérité et à l’esprit critique dans un monde en mutation. Proposition de programme pluri-annuel du séminaire de l'équipe Théodile-CIREL. 7 mars 2025, Université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants face au numérique: usages réels et idées reçues. Revue Collection Numérique de l'AMUE, n°36, https://collection-numerique.amue.fr/numero-36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Práticas de leitura no ensino superior: uma tipologia de critérios de avaliação da informação científica na leitura de textos científicos&amp;quot;, Seminário CAPES-COFECUB, 18 novembro 2024, Belo Horizonte, Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamiris Vianna da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques, réseaux sociaux, IA… Conditions didactiques pour une technologie émancipatrice et génératrice de bien-être. Séminaire Interthèmes du CREN, Le Mans, 26 janvier 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensino de informática e profissionalidade docente: problemas e desafios, Séminario, Universidade Lusofonia, 10 mai 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre la désinformation scientifique: un objet aux frontières disciplinaires. Communication au séminaire de l'équipe Théodile-CIREL, Université de Lille, 12 janvier 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed-method research in CS education: writing a program. Séminaire International EARLI SIG Writing Initiative for Junior Researchers, Université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littératie étudiante et les trois âges du Web: pratiques de lecture des étudiants, des revues à ChatGPT. Conférence plénière invitée à la journée scientifique &amp;quot;Former à la lecture, former par la lecture dans le supérieur&amp;quot;, UCLouvain, Bruxelles, 21 septembre 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « La place du numérique en éducation: entre pouvoir d'agir et vigilances », éclairages des recherches. Journée du numérique à l’INSPE de Lille HdF, Villeneuve d’Ascq, 8 mars 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention à la table ronde « Évaluations en éducation et formation et responsabilité du chercheur », colloque RCE: Responsabilité du chercheur en éducation; Enjeux de société et recherches en éducation et formation : mise en débat, Aubervilliers, 13 juin 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture scientifique à l’heure du numérique : introduction problématisante à la journée. Séminaire de spécialité de l’école doctorale SHS « Former à la culture scientifique à l’heure des rumeurs et de la désinformation. » Université de Lille, 7 décembre 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les enfants comprennent du monde numérique. Article dans The Conversation, Publié: 18 octobre 2023, 19:03 CEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandevelde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT : la menace fantôme. Les Cahiers Pédagogiques, n°587</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educaçao digital e seus mitos. Encontro da linha pesquisa TICPE, Tecnologias de informaçao e comunicaçao nos processos educacionais. 10 de novembro de 2012, evento hibrido, Universidade estacio de SA, Brasil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation technologique : un levier pour refonder l’École ? Séminaire Rencontres pour apprendre, ULB, Bruxelles, 8 octobre 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrai ou faux ? Pas besoin d'appareils numériques à l'école, il y en a bien assez à la maison. Webinaire &amp;quot;La Trousse à Projet&amp;quot;, 9 novembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les didactiques et leurs frontières disciplinaires, proposition de programme scientifique pour le séminaire Théodile-CIREL 2023-2026, Lille, 7 janvier 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralité des modes de validation des recherches en éducation et de l’administration de la preuve à l’ère des evidence based policies, Séminaire RESEIDA, 30 mai 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et finalités du numérique en éducation : regards croisés. Entretien pour Hypothèse.org, Éducation, numérique et recherche, Veille et diffusion des travaux de recherche sur le numérique dans l’éducation, Direction du Numérique pour l'Education, Ministère de l'Education Nationale et de la jeunesse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une orientation de recherche critique en didactique de l’informatique, Présentation à l'équipe de recherche UER MI, HEP Vaud, Lausanne, le 14 avril 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation numérique confrontée aux usages des élèves? Perspectives critiques, Conférence invitée au colloque Ludovia.ch, Yverdon-les-Bains, Suisse, le 12 avril 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches didactiques du numérique en éducation, perspectives théoriques et empiriques actuelles, Séminaire de l’équipe PIXEL du laboratoire CREM, Metz, 24 mai 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educação digital: dos mitos às abordagens críticas. Conferencia em UNESP, Sao José do Rio Preto, Brésil, 13 octobre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduquer au numérique ou à l'informatique : enjeux, questions et problèmes. Séminaire FIDEL, Université de Nantes, 7 octobre 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de recherche du séminaire Théodile-CIREL : les didactiques et leurs frontières disciplinaires et le cas de la didactique de l’informatique. Séminaire Théodile-CIREL, 30 septembre 2022, Université de Lille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessité d'une approche culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les frontières disciplinaires, questions didactiques. Séminaire des doctorants, Théodile-CIREL, Université de Lille, 4 janvier 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'informatique:points de vue d 'enseignants sur les choix didactiques et les équipements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspékian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IeCARE, Université de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, une illusion pédagogique ? Conférence invitée au journées nationales d’études du CEFIEC (Comité d’Entente des Formations Infirmiers et Cadres de Santé, 1er-3 juin 2022, Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des résultats du projet Cré@tion: numérique et collaboration. Séminaire &amp;quot;Territoire numérique éducatif&amp;quot;, Académie d'Amiens, Réseau Canopé et SGPI, Chamouille (02), le 12 octobre 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gagliesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités numériques : quels enseignements d’une culture numérique pour tous ?, Séminaire FELIS (Formation des enseignant.e.s et lutte contre les inégalités scolaires : des politiques aux pratiques), Clersé, Circeft, CIREL, 7 avril 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la fermeture des universités nous dit de la numérisation du métier d'étudiant. Intervention au séminaire &amp;quot;Samedi de l’AECSE – Éducation et formation au prisme du “numérique”, Université Paris Nanterre, 18 septembre 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner une culture numérique légitime à l’école: quels contenus, pourquoi, quels élèves? Demi-journée d’études « la culture numérique à l’école), HEP Fribourg (Suisse), Mercredi 3 novembre 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche historique et enjeux actuels du numérique en éducation. Conférence invitée aux 22ièmes journées lilloises de Neuropédiatrie, Centre régional de diagnostic des troubles d’apprentissage, Lille, le 23 novembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massification du numérique à l'université : comment les étudiants entrent dans une littéracie numérique universitaire, Intervention au séminaire Tec&Co Regards croisés sur le numérique à l'université, Université de Strasbourg, le 28 juin 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des injonctions à la critique didactique du changement. Le cas du numérique en éducation. Séminaire de l'équipe Théodile-CIREL, Université de Lille, le 5 février 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique et l’entrée dans une technicité étudiante, Séminaire du laboratoire MNSHS : “Apprentissages en situation informelle : du tourisme au numérique”, 14 décembre 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier des contenus en didactique. Un point de vue à partir de l'informatique scolaire. Séminaire National de Didactique des Mathématiques, ARDM, Paris, 31 janvier 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre d'une activité collaborative. Résultats et enseignements du projet Cré@tion. Etats Généraux du Numérique Territorilisés, Compiègne, UTC, 01 octovre 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cagliesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le numérique », un enjeu de culture scientifique et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des élèves, former des citoyens, conférence invitée à la journée de formation de la DANE de Créteil, INSEP de Paris, 15 janvier 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de l’informatique à l’école : contexte et problèmes didactiques, Séminaire de spécialité de l’école doctorale SHS, Journée coorganisée par le projet IE CARE, Université de Lille, 25 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et culture numériques : discussion sur la perspective littéracique, Journée d'études Littéracies Académiques Actualités des problématiques de recherches internationales, Lille, 28 novembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une didactique de l’informatique scolaire, Séminaire de l’équipe Théodile-CIREL, Université de Lille, 14 mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du numérique à l'école: former des élèves ou des citoyens?, Conférence organisée par l'ESPE LNF en collaboration avec l'académie de Lille, Villeneuve d'Ascq, 29 mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique à l’école primaire : perspectives en termes de recherches et d’innovations, Revue de l’EPI, n°211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de l’activité en didactique – point de vue depuis l’analyse des activités instrumentées, Séminaire des doctorants, Théodile-CIREL, Université de Lille, 15 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention à la table ronde « comment amener les 15-24 ans à des pratiques culturelles responsables en ligne ? », Hadopi, Festival Futur.e.s in Paris, Labo de l’Edition – Paris&Co, 27 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation technologique et innovation pédagogique: approches anthropocentrées contre le déterminisme, Journée internationale de recherche transdisciplinaire &amp;quot;Innovations pédagogiques et technologiques dans l'apprentissage&amp;quot;, CNAM, Saint-Denis, 17 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde de synthèse des ateliers de la journée par les grands témoins, Journée d’étude « Ce que le digital fait à l’insertion », Université de Lille, 13 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions et congruences entre les pratiques numériques académiques et non académiques des étudiants, Journée d'étude &amp;quot;Letramentos/literacie/litteracies. Regards croisés sur des problématiques de recherche internationales&amp;quot;. Université de Lille, 13 décembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les usages numériques des étudiants: des compétences à la littératie, Journée d’étude organisée par l'Université Numérique en Région et l'Observatoire des Usages du Numérique de l'Université de La Réunion, 24 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture numérique contre la culture scolaire? des mythes à la construction d'un problème scientifique, Séminaire du laboratoire IREDU, Université de Bourgogne, Dijon, 16 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littéracie comme entrée conceptuelle critique, intervention à la journée d’étude virtuelle franco-brésilienne « Littéracie numérique des étudiants », Université de Lille, 23 novembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages numériques des étudiants: une entrée par la littéracie?, Journée d'étude &amp;quot;Les littéracies numériques des étudiants&amp;quot;, Séminaire de spécialité de l'école doctorale SHS, Université de Lille, 23 février 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villemonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les inégalités face à la culture numérique, Colloque Mini Maousse 7, Cité de l’Architecture, Paris, 12 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques apports de la didactique de l’informatique aux débats actuels sur la place de l’informatique à l’école, Séminaire AIDA (Approche Interdisciplinaire pour les Dispositifs informatisés d'Apprentissage), séminaire commun à EDA, EMA, LDAR/TICE, LIP6/MOCAH, Paragraphe/CRAC et STEF, Paris, 16 février 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la littéracie numérique des étudiants : percolations et ruptures entre pratiques personnelles et éducatives, Séminaire « Enjeux Educatifs des pratiques juvéniles numériques, CREAD, Rennes, 26 janvier 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des usages des réseaux sociaux aux usages scolaires, Journée interacadémique des professeurs documentalistes, Paris, BNF, 27 avril 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et apprentissages: un point de vue critique, Rendez-vous de l'éducation de la ville d'Ivry-sur-Seine, Ivry, 26 avril 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la journée, Journée d'études &amp;quot;Le MOOC pour (se) former à distance en didactique des langues&amp;quot;, laboratoire STL, Université de Lille, 3 avril 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TICE et technologies collaboratives, faut-il parler d’apports?, Journée d’étude Collaboration, Institutions, Acteurs, Laboratoire CIREL, 10 juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail documentaire des enseignants utilisant un Tableau Numérique Interactif (TNI) : approche critique en didactique et injonctions à l'innovation, Journée d'étude « Le numérique en éducation : une approche sociocritique », ENS de Lyon, Lyon, 13 novembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métier d'étudiant, outils privés: communiquer, travailler et apprendre avec les outils numériques, Journée d'études &amp;quot;Apprendre le métier d'étudiant. Penser l'insertion des parcours d'étudiants à l'université et après&amp;quot;, CIREL, Université de Lille, 8 décembre 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d’une approche sociocritique du numérique en éducation, Séminaire international sur l’approche sociocritique du numérique en éducation, Laboratoire ICAR, ENS Lyon, 3 juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des usages étudiants des outils de communication personnels et académiques: qu'est ce qui &amp;quot;fait contexte&amp;quot;?, Séminaire Interlis, Laboratoire CERLIS, 5 mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sociologiques et didactiques sur les sujets apprenants, Séminaire doctoral Acteurs, sujets… Regards sociologiques et didactiques sur les élèves et les professionnels de l’éducation, Université Lille 3, 11 juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invité discutant de la thèse d'Olivia Bernard « La thématique de l’amour dans les blogs et les journaux collégiens et lycéens : Dispositifs sociotechniques, contrats communicationnels et stratégies discursives », Séminaire des doctorants du CIM, Université Paris 3, 10 avril 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser les oppositions éducatif et personnel : quelles ruptures, quelles continuités, Séminaire de recherche TECHNE/IME Euromime, Université de Poitiers, 8 octobre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBI et ressources numériques des enseignants: le point sur une recherche émergente, Séminaire de Spécialité de l'Ecole Doctorale SHS, Les technologies dans la classe. Le TBI, nouvelle illusion ou renouveau pédagogique? Université Lille 3, 9 juin 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les possibilités de construction du sujet didactique en informatique, Séminaire de l'équipe Théodile-CIREL, Université Lille 3, 15 novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du sujet apprenant des apprentissages instrumentés: recherches existantes et propositions, Séminaire de spécialité de l'Ecole doctorale, Le sujet en éducation et en formation : construction d'un objet de recherche, Université Lille 3, 29 avril 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du sujet: intérêt d'une problématique et présentation de la journée, Séminaire de spécialité de l'Ecole doctorale, Le sujet en éducation et en formation : construction d'un objet de recherche, Université Lille 3, 29 avril 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Palheta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation : une entrée pour étudier l'actualisation des contenus et leur relation aux disciplines scolaires, Séminaire de l’équipe Théodile-CIREL, Université Lille 3, 9 novembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication instrumentée personnelle des étudiants et usages universitaires: tensions, convergences et points d'appui, Séminaire UsaTICE, CREN, Nantes, 20 octobre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages instrumentés : quelle prise en compte des pratiques ordinaires des sujets apprenants ?, Séminaire du sous-groupe « TIC » de l'axe Accompagnement Humain et Artefactuel, Université Lille 1, 11 mai 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser l'éducation à la culture numérique, Conférence invitée à l'Assemblée générale du LAREF, UCO, Angers, 15 juin 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de la CMO à l'adolescence: pratiques culturelles et communicationnelles, Journée d'Étude dans le cadre de l'ANR AdEN, Poitiers, 17 novembre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école face à l'identité numérique des jeunes, Séminaire ISP, Paris, 9 novembre 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « Numérique/scolaire : le match du siècle ? Colloque l'école face au numérique, Cité de la Connaissance, ESA Saint Luc, Liège, 27 mars 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité numérique des adolescents, Conférence de clôture, journée d'étude des doctorants du CIMEOS, « Les processus de construction identitaire en Sciences de l'Information-Communication », Université de Bourgogne, Dijon, 15 octobre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinateurs et Internet, quels apprentissages formels et informels, Séminaire de l'ERTé Culture informationnelle et curriculum documentaire, 14 mai 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture numérique des jeunes et apprentissages scolaires, Séminaire du laboratoire CIVIIC, Université de Rouen, 20 mars 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et apprentissage numériques des élèves, Séminaire de l'équipe Théodile-CIREL, Université Lille 3, 4 décembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC comme instruments de la construction de genre, Conférence invitée aux Journées d'études du laboratoire LISEC (Université Nancy 2) 2008 « Rapports sociaux de sexe et genre en éducation, formation et communication », Gerardmer, 15 septembre 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation des TIC par les collégiens, Séminaire de l’ERTé CALICO, Tatihou, 2 juillet 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des blogs par des collégiens, Séminaire La Culture et les Médias, Laboratoire CLERSE, Université Lille 1, 5 novembre 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enfance à l'adolescence, usage des TIC et construction de soi chez les préadolescents, Séminaire doctoral du RESEO, Paris, 31 mai 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant, l'adulte et Internet: Autonomisation et contrôle parental en Europe, Mardi de l'OTU, Paris, Orange Labs, 13 novembre 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self expression as a relational technique, Four types of personal blog networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delaunay-Téterel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC : analyse de certains obstacles à la mobilisation des compétences issues des pratiques personnelles dans les activités scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00343128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux savoirs et nouvelles compétences des jeunes. Quelle construction dans et hors de l’école ? Rapport de cadrage de la conférence de consensus du CNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conservatoire national des Arts et Métiers (Cnam). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux savoirs et nouvelles compétences des jeunes : quelle construction dans et hors de l’école ? Rapport de cadrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouveaux savoirs et nouvelles compétences des jeunes, Centre national d'étude des systèmes scolaires; Conservatoire national des arts et métiers (Cnam). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final, projet ANR IECARE – Informatique à l’école : conceptualisation, accompagnement, ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages effectifs du numérique en classe et dans les établissements scolaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre national d’étudedes systèmes scolaires (Cnesco ). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Cré@tion. Rapport d'avancement du projet incubateur académique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Académie d'Amiens. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies numériques à l'école, quel bilan ? dans dans F. Thibault et C.Garbay, dir., La recherche sur l'éducation, vol. 2, Contribution des chercheurs, rapport remis à M Thierry Mandon, p. 103-104.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'éducation nationale. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences et divergences des trois cultures de l'information (Info-doc, Info-média, Info-data) : deux corpus de textes sous la loupe d'ALCESTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chenevez,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2017, 93 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01552080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet « Ressources Numériques au TNI » Théodile-CIREL (EA 4354) Décembre 2015 Projet de l'équipe Théodile-CIREL (Université de Lille, EA 4354) sous la direction de Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Bachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Ravachol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation des TIC par les collégiens dans les sphères familières et scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. École normale supérieure de Cachan - ENS Cachan, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00422204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche didactique de l'informatique scolaire volume 1 : Synthèse des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de lille, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02128448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId354"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Fluckiger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Práticas de linguagem e cultura digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos CESPUC de Pesquisa. Série Ensaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 48, pp.8-12. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/P.2358-3231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representação do discurso outro em práticas de letramento acadêmico de universitários brasileiros e franceses no enfrentamento da desinformação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29 (66), pp.350-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educação científica vs. desinformação: contribuição para professores numa conjuntura de inteligência artificial generativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Lucia Lopes Cristovão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista da ANPOLL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, v.56, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18309/ranpoll.v56.e2037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tecnologias digitais de informação e comunicação na Educação: dos mitos às abordagens críticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Educação e Cultura Contemporânea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à travailler ensemble : influences de l’espace de travail numérique sur l’engagement dans la collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.12444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discursive authority in COVID-19 vaccination fact-checking: the case of @butantanoficial on Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Vinicius De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista do GEL (Grupo de Estudos Lingüísticos do Estado de São Paulo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (3), pp.213-236. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21165/gel.v20i3.3584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources didactiques à l'heure du Web, de Wikipedia et de ChatGPT: la seconde mort de l'auteur?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en éducation et discours institutionnels sur l’École : débats et approches critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Manuel Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Texeira Lopo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Lusófona de Educação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59, pp.215-231. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24140/issn.1645-7250.rle59.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques et apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Zabban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.4764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital literacy, remote teaching and access during COVID-19 pandemic: Impacts on postgraduate female in Brazilian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícero Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualidades Investigativas en Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15517/aie.v23i1.51535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resources and textbooks for computer science education in French primary schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARTEM e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21344/iartem.v14i1.954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOTIF..MOTIF.. : initier à la notion de répétition en maternelle sans mobiliser de repérage spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (3), pp.39-69. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.28.3.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches et paradigmes pour la recherche sur les usages éducatifs des technologies. Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources et outils face à la covid-19 : critique d’un texte du CSEN sur la recherche qui a « sa place » en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (Trimestre 3), https://adjectif.net/spip.php?article541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique en formation : des mythes aux approches critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation technologique, innovation pédagogique: éclairage de recherches empiriques en science de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la rubrique &amp;quot;Formes de comparatisme&amp;quot; : débat autour de la notion d’épistémologie pratique/épistémologie de la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.3887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme universitaire comme analyseur des « effets » de la technologie : perspective critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.2329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture et numérique: pourquoi et comment parler de littéracie numérique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations numériques et innovations pédagogiques à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.119-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture numérique, culture scolaire: homogénéités, continuités et ruptures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 185, pp.64-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche sociocritique du numérique en éducation : une structuration à l’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perine Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://adjectif.net/spip.php?article387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps vécu. Discours d’enseignants disposant d’un TNI sur le temps de préparation des cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.1642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What role does the textbook play in the era of the Interactive Whiteboard?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Bachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Subject Didactics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des Environnements Personnels d'Apprentissage sous l'angle de la discontinuité instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques, continuités et ruptures entre pratiques scolaires et pratiques personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Outils, 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contenus « informatiques » et leur(s) reconstruction(s) par des élèves de CM2. Etude didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait(s) de l'élève en jeune internaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hétier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprenant en didactique est-il un acteur sociologique comme les autres ? Le cas de l’appropriation des TIC et de l’informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55, pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction du B2i à l'école primaire : évaluer des compétences hors d'une discipline d'enseignement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (17), pp.71-87. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.1006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque JOCAIR 2012 : apprentissages instrumentés en réseaux, quel sujet apprenant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (1), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfant-élève-apprenant : une problématique didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, p. 7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’émergence de nouvelles formes de distance. Les conséquences des nouvelles pratiques de communication ordinaires sur la FAD dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (3), pp.397 - 417. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DS.9.397-417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique de l'informatique et les constructions sociales de la figure des jeunes utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Enfant, Elève, Apprenant, 11, pp.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blogs et réseaux sociaux, outils de la construction identitaire adolescente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 162, pp.38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une culture scolaire du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture numérique adolescente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de l'Orme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC et la sociabilité juvénile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers l'Éducation Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et ses pratiques juvéniles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médialog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à l’épreuve de la culture numérique des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 163, pp.51 - 61. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collégiens et la transmission familiale d'un capital informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (4), pp.32 - 32. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.046.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociabilité juvénile instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 138 (4), pp.109-138. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.138.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence plénière invitée: Crise des normes de la littératie académique et usages étudiants de l’IA générative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LUDDES: Quelles approches de la langue pour quelles didactiques des discours dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle et les pratiques d’écriture à l’université : vers une redéfinition des littéracies universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Pereira de Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LUDDES: Quelles approches de la langue pour quelles didactiques des discours dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agences de fact-checking au service de la démocratie ? Construction de la vérité à travers la mobilisation des sources dans la lutte contre la désinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International "Les défis de la démocratie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESHS Lille Nord de France, Mar 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de lecture des étudiant-es de Licence, Master et Doctorat : la notion d’auteur lors d’une enquête sur la désinformation et la culture scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamiris Vianna da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles approches de la langue pour quelles didactiques des discours dans l'enseignement supérieur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ULB, Oct 2025, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littéracies académiques dans la lutte contre la désinformation : représentations du discours autre par des universitaires brésiliens et français lors des analyses des infox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Accompagner l'écrit dans le supérieur : formation, évaluation, certification Le projet écri+ dans le champ des littératies universitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literacia académica e enfrentamento da desinformação: percepções da qualidade do texto por universitários brasileiros e franceses no contexto de inteligências artificiais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferência EATAW 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade do Minho, Jul 2025, Braga (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards didactiques croisés sur la réintroduction de l’enseignement de l’informatique à l’école en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 6ème Colloque international de l’ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Y. Buyck, M. Sudriès, F. Ligozat &amp; C. Marlot, Jun 2022, Genève (CH), Suisse. pp.55-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A leitura na era da internet: do livro ao ChatGPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGET XII - Simpósio Internacional de Gêneros Textuais/Discursos - Tema: Letramentos e desinformação: desafios para a democracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultura digital e educação: mitos e desafios. Conferencia plenaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGET XII (Simposio Internactional de Estudos de Gêneros Textuais/Discursus), Letramentos e desinformação: desafios para a democracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade PUC Minas, Nov 2024, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards didactiques croisés sur la réintroduction de l'enseignement de l'informatique à l'école en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque international de l'ARCD. Les didactiques face à l'évolution des curriculums.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Jun 2023, Genève (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence plénière invitée: Didactique de l'informatique, bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international éTIC 5 : « École et TIC »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée informatique : approche didactique de l'identification de motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didapro 9: L'informatique, objets d'enseignement et d'apprentissage. Quelles nouvelles perspectives pour la recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Le Mans, France. pp.113-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Thinking: Focus on Pattern Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Technology-Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.187-200, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur le numérique en éducation: entre prescription et description, quelle place pour des approches critiques en recherche?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée d'ouverture de la SIEF (Semaine Internationale de l'Education et de la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception des discours institutionnels sur l'enseignement de l'informatique par des enseignants de l'école primaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AREF au sein de la SIEF (Semaine Internationale de l'Education et de la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de l'informatique à l'école : choix des artefacts par les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L’école Primaire au 21e siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence plénière invitée: Evaluating the uses of digital technologies at school: what perspectives for research and practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT Days, 8th edition - Evaluation of learning in the digital age.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Al Akhawayn University, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les relations entre chercheurs et praticiens et les injonctions à la recherche « translationnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TACD 2021, 2e Congrès International de la Théorie de l’Action Conjointe en Didactique : Pour une reconstruction de la forme scolaire d’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nancy (à distance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre d'une activité collaborative. Résultats et enseignements du projet Cré@ tion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cagliesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre d'une activité collaborative. Résultats et enseignements du projet Cré@ tion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’informatique à l’école primaire : comment les enseignants voient les sujets didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque eTIC 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique, objets d'enseignements -enjeux epistémologiques, didactiques et de formation. Editorial des actes du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Secq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didapro-Didastic 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique prescrite à l'école primaire. Analyse de programmes, ouvrages d'enseignement et discours institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didapro-Didastic 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design des espaces physiques-numériques pour soutenir le travail globalement collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Physical-Digital Workspaces to Support Globally Collaborative Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Physical-Digital Workspaces to Support Globally Collaborative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives curriculaires pour une didactique de l’informatique scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque international en éducation, CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « TICE et Usages des jeunes, entre usages prescrits et usages personnels : quelles évolutions ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque-etic-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole et Technologies de l'Information et de la Communication Francophone; Université René Descartes, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanger des ressources pour enseigner : le cas de professeurs des écoles utilisateurs de TNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Etic 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives critiques sur les usages du numérique en éducation : apports de la sociologie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUNED « Les usages du numérique en éducation : regards critiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une mutation des formes individuelles et sociales d'utilisation des technologies numériques en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Mutations de l’accompagnement dans les formations en ligne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles nouvelles médiations pour des enseignants d’écoles élémentaires équipées de Tableaux Numériques Interactifs (TNI) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Enseigner, accompagner en situations éducatives instrumentées. Vers de nouvelles formes de médiation ? » coordonné par François-Xavier Bernard, Colloque « Enjeux, débats et perspectives : 50 ans de sciences de l’éducation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contenus informatiques à l'école dans le contexte de la convergence entre technique, média et information : vers un composite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chenevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles éducations au numérique, en classe et pour la vie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EMI en questions : enjeux, prescriptions, contenus, apprentissages. EMI et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude GRCDI-ESPE de Caen et Rouen, « L’EMI en questions : enjeux, prescriptions, contenus, apprentissages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01490762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">analyse des discours et épistémologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chenevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Compant La Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Littératies du XXIe siècle sens dessus dessous, périmètres, interactions, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contenus informatiques à l'école dans le contexte de la convergence entre technique, média et information : vers un composite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Delamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Didapro-Didastic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 1: analyse des discours et épistémologie - Convergences et divergences des trois cultures de l'information (Info-doc, Info-média, Info-data) : 2 corpus de textes sous la loupe d'Alceste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chenevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Compant La Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératies du XXIe siècle sens dessus dessous : Périmètres, interactions, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR Translit, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TNI et temps de préparation des contenus didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ETIC 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prise en compte de l'extra-éducatif dans les dispositifs de e-formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Audran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international e-Formation 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. pp.222-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants face aux ressources numériques Une recherche didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Bachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Communication et Apprentissage Instrumentés en Réseau (JOCAIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français/informatique: regards croisés/ questions croisées, Conférence de Clôture invitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e colloque de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'objet livre au TBI: l'instrumentation de la lecture partagée d'albums en classe de CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International éTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments numériques des étudiants: de quelques conséquences de la pluralité des contextes d'usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REF 2013, Symposium Les environnements personnels d'apprentissage, entre description et modélisation: quelles approches, quels modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner/apprendre en ligne : continuité et rupture entre académique et privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ABC-Educ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nivelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages instrumentés en réseau : quel apprenant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque JOCAIR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éducation à la culture informationnelle numérique ? Une perspective didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la FADBEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le B2i : modes d'existence des contenus d'enseignement dans un dispositif non disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les recompositions disciplinaires et curriculaires: des questions vives pour les didactiques? », Congrès de l'AMSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Voilà une compétence difficile à évaluer » L'appropriation du dispositif B2i par les enseignants du primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Seys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRP « Le travail enseignant au XXIe siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration ordinaire des étudiants par les outils du web social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international EPAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teenager's identity construction process on SNSs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECREA 2010: 3rd European Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence de l'étude du hors scolaire pour analyser l'appropriation des outils informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de l'ARCD : Où va la didactique comparée?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teens and blogs network An online community emerging from a teenage gang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AOIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants, sécurité et usages d'Internet Avancée en âge et autonomisation des jeunes européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOCAIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des formes de sociabilité juvénile reflétée dans la construction d'un réseau de blogs de collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales du GDR TIC &amp; Société </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage du tableur en classe de cinquième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didapro2: progiciels, apprentissages scolaires et pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Neuchatel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre pratiques scolaires et personnelles, la constitution d'une culture informatique des collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AECSE: Construction / déconstruction du collège unique : les enjeux de l'école moyenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner, apprendre, former à l’informatique à l’école : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OPUS - Université Paris Cité, 2024, 978-2-7442-0212-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Práticas discursivas em letramento acadêmico: questões em estudo. Volume 4, Efeitos da Covid-19 em práticas letradas acadêmicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komesu Fabiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editora PUC Minas, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une didactique de l'informatique scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2019, 978-2-7535-7714-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Contenus d'enseignement et d'apprentissage. Approches didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rouba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le travail conjoint des chercheurs et des professionnels : perspectives critiques et TACD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Le Henaf; Maël Le Paven; Frédérique-Marie Prot; Henri-Louis Go. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre et transformer la forme scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.59-72, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restrição de uso de celular em escolas no brasil e na frança: conflitos entre orientações institucionais e práticas sociais de letramentos digitais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodrigo Camargo Aragão. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sem celulares nas escolas, e agora ?!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontes Editoras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-60, 2025, 9788521708049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanger des ressources pour enseigner: le cas des professeurs des écoles utilisateurs de TNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laetitia Boulc'h; Mariam Haspekian; Emmanuelle Voulgre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enseignants du primaire face aux TICE. Pratiques, ressources, formations et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PURH, pp.81-90, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Lange; Angela Barthes; Céline Chauvigné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des concepts et enjeux des « Education à ». Edition revue et augmentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2024, 978-2-336-43959-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Fluckiger; L. Boulc'h; S. Nogry; C. Reffay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner, apprendre, former à l’informatique à l'école : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité, pp.1-9, 2024, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53480/2024iecare0bn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation de la lecture : de l’invention du Web aux IA génératives, comment changent nos modes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Scheepers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à la lecture, former par la lecture dans le supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boek Supérieur, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques envisagées des enseignants pour un enseignement de l’informatique à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Fluckiger; L. Boulc'h; S. Nogry; C. Reffay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner, apprendre, former à l’informatique à l’école : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPUS Université Paris Cité, 2024, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53480/2024iecare03q/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel enseignement de l’informatique dans la scolarité obligatoire en France ? Analyse des programmes et manuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Fluckiger; L. Boulc'h; S. Nogry; C. Reffay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner, apprendre, former à l’informatique à l'école : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité, pp.27-49, 2024, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53480/2024iecare02p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique à l’école et les usages numériques des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Roellens; Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique, numérique et idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.95-112, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8. Dialogue sur la didactique de l’informatique : Bilan, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Delamotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches francophones sur les éducations aux médias, à l’information et au numérique : Points de vue et dialogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’enssib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.216-235, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche, expertise et usages. Perspectives sociologiques critiques dans le champ du numérique en éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simon Collin; Julie Denouël; Nicolas Guichon; Elisabeth Schneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique en éducation et formation. Approches critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Mines, pp.59-84, 2022, Coll. Sciences sociales - Matérialismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique de l’informatique est-elle la science des conditions de diffusion des connaissances informatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Chesnais; Hussein Sabra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du séminaire national de didactique des mathématiques 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-45, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir étudiant, quels liens sociaux pour entrer dans une technicité numérique à l'université?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Martin; Eric Dagiral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les liens sociaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.159-177, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littéracies numériques et désinformation : le rôle de l’enseignant dans le contexte d’infodémi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komesu Fabiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Scheepers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l’écrit, former par l’écrit dans le supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-284, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface : la didactique du français, la didactique de l’informatique, points de vue complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Capt; Mathieu Depeursinge; Sonya Florey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement du français et le défi du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-127, 2020, 978-3-0343-3911-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aprender em tempos da epidemia de Covid-19: contribuições da noção de letramento digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliana Alves Assis, Fabiana Komesu et Cédric Fluckiger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Práticas discursivas em letramento acadêmico: questões em estudo. Volume 4, Efeitos da Covid-19 em práticas letradas acadêmicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora PUC Minas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-57, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dispositif à l'environnement : le déterminisme technique à l'aune de l'évolution des usages estudiantins Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Albero; Stéphane Simonian; Jérôme Eneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des humains &amp; des machines. Hommage aux travaux de Monique Linard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Raisons et passions, pp.368-378, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les inégalités face à la culture numérique – perspective en sociologie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mini Maousse 7. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microarchitectures nomades pour les oubliés d’Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galimard, 2019, 9782072864742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela Barthes; Jean-Marc Lange; Nicole Tutiaux-Guillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des "éducations à.."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.330-337, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contenus informatiques à l'école dans le contexte de la convergence entre technique, média et information : vers un composite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Henry, Aude Nguyen, Etienne Vandeput. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'informatique et le numérique dans la classe. Qui, quoi, comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants sont-ils des natifs numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Martin; Eric Dagiral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ordinaire d’Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.146-166, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Album papier, album numérisé : une dialectique outil-objet avec le TBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Villemonteix F., Baron G.-L., Béziat J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire et les technologies informatisées. Des enseignants face aux TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-58, 2016, 978-2-7574-1277-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation, fabrication des contenus et disciplines d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Daunay, C. Fluckiger &amp; R. Hassan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les contenus d'enseignement et d'apprentissage. Approches didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux; Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-102, 2015, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.38357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos [à l’ouvrage Les Contenus d'enseignement et d'apprentissage. Approches didactiques]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouba Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daunay Bertrand Fluckiger Cédric, Hassan Rouba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Contenus d'enseignement et d'apprentissage. Approches didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, p. 9-18, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents and social network sites: What do we know about identity construction, friendships, and privacy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Jochen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patti Valkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Livingstone; Leslie Haddon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kids Online, opportunities and risks for children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Policy Press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les schèmes de navigation sur Internet : la constitution de savoir-faire techniques locaux par les collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Lelong; Catherine Vérité. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Sphère Privée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.43-62, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales et différenciation des usages à l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRANJON F., LELONG B. et METZGER J.L </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités numériques. Clivages sociaux et modes d'appropriation des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.223-250, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité sur un forum de discussion en formation initiale d'enseignants documentalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Bailleul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignants, formateurs et recherches en IUFM. Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.79-105, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littéracie universitaire : bricolages normatifs, fiabilité et légitimité à l’ère des systèmes d’IA générative. Journée d'étude « Intelligences artificielles génératives en éducation : pratiques, formation et enjeux », ULCO, Boulogne-sur-Mer, 13 janvier 2026.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confiance épistémique au défi de l'IA générative et des réseaux sociaux numériques. Séminaires TECHNE, Université de Poitiers, 31 mars 2026.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique des Mathématiques, didactique de l'informatique : conditions d'un dialogue. Intervention aux Rencontres du RT HiDiM - 26-27-28 mars 2025 - Arras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des étudiants des systèmes d’IA générative, révélateur des normes de la littéracie universitaire, Séminaire de spécialité sur l'IA et la littéracie, Université de Lille, 2 décembre 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance, fiabilité et légitimité dans les littéracies universitaires à l’ère des systèmes d’intelligence artificielle, introduction au séminaire de spécialité sur l'IA et la littéracie, Université de Lille, 2 décembre 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A divulgação científica na era das redes sociais e da IA: ponto de vista para a formação universitária. Séminaire: Mesa redonda ‘Estudos Linguísticos: da Pesquisa à Divulgação Científica’, Programa de Pós-Graduação em Estudos Linguísticos (PPGEL), 11 décembre 2025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie dans l’enseignement: des machines à enseigner à l’IA, de l’individualisation à l’esprit critique. Journée d’études - Pour une éducation technologique. Composantes clés et défis d'une ÉducationTechnologique dans une école obligatoire. INSPE de Paris, 9 avril 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage de la démocratie dans le contexte de la désinformation, des médias sociaux et des IA génératives. Intervention aux Rencontres E-Cité sur la thématique &amp;quot;Éducation à la vie démocratique et numérique&amp;quot; le 26 Mars de 14h à 17h à L'inspé Aix en Provence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disciplines, les croyances des élèves, le rapport à la vérité et à l’esprit critique dans un monde en mutation. Proposition de programme pluri-annuel du séminaire de l'équipe Théodile-CIREL. 7 mars 2025, Université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants face au numérique: usages réels et idées reçues. Revue Collection Numérique de l'AMUE, n°36, https://collection-numerique.amue.fr/numero-36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensino de informática e profissionalidade docente: problemas e desafios, Séminario, Universidade Lusofonia, 10 mai 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre la désinformation scientifique: un objet aux frontières disciplinaires. Communication au séminaire de l'équipe Théodile-CIREL, Université de Lille, 12 janvier 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques, réseaux sociaux, IA… Conditions didactiques pour une technologie émancipatrice et génératrice de bien-être. Séminaire Interthèmes du CREN, Le Mans, 26 janvier 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Práticas de leitura no ensino superior: uma tipologia de critérios de avaliação da informação científica na leitura de textos científicos&amp;quot;, Seminário CAPES-COFECUB, 18 novembro 2024, Belo Horizonte, Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamiris Vianna da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed-method research in CS education: writing a program. Séminaire International EARLI SIG Writing Initiative for Junior Researchers, Université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littératie étudiante et les trois âges du Web: pratiques de lecture des étudiants, des revues à ChatGPT. Conférence plénière invitée à la journée scientifique &amp;quot;Former à la lecture, former par la lecture dans le supérieur&amp;quot;, UCLouvain, Bruxelles, 21 septembre 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « La place du numérique en éducation: entre pouvoir d'agir et vigilances », éclairages des recherches. Journée du numérique à l’INSPE de Lille HdF, Villeneuve d’Ascq, 8 mars 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention à la table ronde « Évaluations en éducation et formation et responsabilité du chercheur », colloque RCE: Responsabilité du chercheur en éducation; Enjeux de société et recherches en éducation et formation : mise en débat, Aubervilliers, 13 juin 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture scientifique à l’heure du numérique : introduction problématisante à la journée. Séminaire de spécialité de l’école doctorale SHS « Former à la culture scientifique à l’heure des rumeurs et de la désinformation. » Université de Lille, 7 décembre 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les enfants comprennent du monde numérique. Article dans The Conversation, Publié: 18 octobre 2023, 19:03 CEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandevelde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT : la menace fantôme. Les Cahiers Pédagogiques, n°587</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrai ou faux ? Pas besoin d'appareils numériques à l'école, il y en a bien assez à la maison. Webinaire &amp;quot;La Trousse à Projet&amp;quot;, 9 novembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les didactiques et leurs frontières disciplinaires, proposition de programme scientifique pour le séminaire Théodile-CIREL 2023-2026, Lille, 7 janvier 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et finalités du numérique en éducation : regards croisés. Entretien pour Hypothèse.org, Éducation, numérique et recherche, Veille et diffusion des travaux de recherche sur le numérique dans l’éducation, Direction du Numérique pour l'Education, Ministère de l'Education Nationale et de la jeunesse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralité des modes de validation des recherches en éducation et de l’administration de la preuve à l’ère des evidence based policies, Séminaire RESEIDA, 30 mai 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educaçao digital e seus mitos. Encontro da linha pesquisa TICPE, Tecnologias de informaçao e comunicaçao nos processos educacionais. 10 de novembro de 2012, evento hibrido, Universidade estacio de SA, Brasil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation technologique : un levier pour refonder l’École ? Séminaire Rencontres pour apprendre, ULB, Bruxelles, 8 octobre 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une orientation de recherche critique en didactique de l’informatique, Présentation à l'équipe de recherche UER MI, HEP Vaud, Lausanne, le 14 avril 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation numérique confrontée aux usages des élèves? Perspectives critiques, Conférence invitée au colloque Ludovia.ch, Yverdon-les-Bains, Suisse, le 12 avril 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches didactiques du numérique en éducation, perspectives théoriques et empiriques actuelles, Séminaire de l’équipe PIXEL du laboratoire CREM, Metz, 24 mai 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educação digital: dos mitos às abordagens críticas. Conferencia em UNESP, Sao José do Rio Preto, Brésil, 13 octobre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduquer au numérique ou à l'informatique : enjeux, questions et problèmes. Séminaire FIDEL, Université de Nantes, 7 octobre 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de recherche du séminaire Théodile-CIREL : les didactiques et leurs frontières disciplinaires et le cas de la didactique de l’informatique. Séminaire Théodile-CIREL, 30 septembre 2022, Université de Lille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessité d'une approche culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les frontières disciplinaires, questions didactiques. Séminaire des doctorants, Théodile-CIREL, Université de Lille, 4 janvier 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'informatique:points de vue d 'enseignants sur les choix didactiques et les équipements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspékian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IeCARE, Université de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, une illusion pédagogique ? Conférence invitée au journées nationales d’études du CEFIEC (Comité d’Entente des Formations Infirmiers et Cadres de Santé, 1er-3 juin 2022, Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des résultats du projet Cré@tion: numérique et collaboration. Séminaire &amp;quot;Territoire numérique éducatif&amp;quot;, Académie d'Amiens, Réseau Canopé et SGPI, Chamouille (02), le 12 octobre 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gagliesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités numériques : quels enseignements d’une culture numérique pour tous ?, Séminaire FELIS (Formation des enseignant.e.s et lutte contre les inégalités scolaires : des politiques aux pratiques), Clersé, Circeft, CIREL, 7 avril 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la fermeture des universités nous dit de la numérisation du métier d'étudiant. Intervention au séminaire &amp;quot;Samedi de l’AECSE – Éducation et formation au prisme du “numérique”, Université Paris Nanterre, 18 septembre 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner une culture numérique légitime à l’école: quels contenus, pourquoi, quels élèves? Demi-journée d’études « la culture numérique à l’école), HEP Fribourg (Suisse), Mercredi 3 novembre 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche historique et enjeux actuels du numérique en éducation. Conférence invitée aux 22ièmes journées lilloises de Neuropédiatrie, Centre régional de diagnostic des troubles d’apprentissage, Lille, le 23 novembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massification du numérique à l'université : comment les étudiants entrent dans une littéracie numérique universitaire, Intervention au séminaire Tec&Co Regards croisés sur le numérique à l'université, Université de Strasbourg, le 28 juin 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des injonctions à la critique didactique du changement. Le cas du numérique en éducation. Séminaire de l'équipe Théodile-CIREL, Université de Lille, le 5 février 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique et l’entrée dans une technicité étudiante, Séminaire du laboratoire MNSHS : “Apprentissages en situation informelle : du tourisme au numérique”, 14 décembre 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre d'une activité collaborative. Résultats et enseignements du projet Cré@tion. Etats Généraux du Numérique Territorilisés, Compiègne, UTC, 01 octovre 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cagliesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier des contenus en didactique. Un point de vue à partir de l'informatique scolaire. Séminaire National de Didactique des Mathématiques, ARDM, Paris, 31 janvier 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le numérique », un enjeu de culture scientifique et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des élèves, former des citoyens, conférence invitée à la journée de formation de la DANE de Créteil, INSEP de Paris, 15 janvier 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et culture numériques : discussion sur la perspective littéracique, Journée d'études Littéracies Académiques Actualités des problématiques de recherches internationales, Lille, 28 novembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une didactique de l’informatique scolaire, Séminaire de l’équipe Théodile-CIREL, Université de Lille, 14 mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du numérique à l'école: former des élèves ou des citoyens?, Conférence organisée par l'ESPE LNF en collaboration avec l'académie de Lille, Villeneuve d'Ascq, 29 mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de l’informatique à l’école : contexte et problèmes didactiques, Séminaire de spécialité de l’école doctorale SHS, Journée coorganisée par le projet IE CARE, Université de Lille, 25 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique à l’école primaire : perspectives en termes de recherches et d’innovations, Revue de l’EPI, n°211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de l’activité en didactique – point de vue depuis l’analyse des activités instrumentées, Séminaire des doctorants, Théodile-CIREL, Université de Lille, 15 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture numérique contre la culture scolaire? des mythes à la construction d'un problème scientifique, Séminaire du laboratoire IREDU, Université de Bourgogne, Dijon, 16 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littéracie comme entrée conceptuelle critique, intervention à la journée d’étude virtuelle franco-brésilienne « Littéracie numérique des étudiants », Université de Lille, 23 novembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages numériques des étudiants: une entrée par la littéracie?, Journée d'étude &amp;quot;Les littéracies numériques des étudiants&amp;quot;, Séminaire de spécialité de l'école doctorale SHS, Université de Lille, 23 février 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villemonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les usages numériques des étudiants: des compétences à la littératie, Journée d’étude organisée par l'Université Numérique en Région et l'Observatoire des Usages du Numérique de l'Université de La Réunion, 24 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde de synthèse des ateliers de la journée par les grands témoins, Journée d’étude « Ce que le digital fait à l’insertion », Université de Lille, 13 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions et congruences entre les pratiques numériques académiques et non académiques des étudiants, Journée d'étude &amp;quot;Letramentos/literacie/litteracies. Regards croisés sur des problématiques de recherche internationales&amp;quot;. Université de Lille, 13 décembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention à la table ronde « comment amener les 15-24 ans à des pratiques culturelles responsables en ligne ? », Hadopi, Festival Futur.e.s in Paris, Labo de l’Edition – Paris&Co, 27 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation technologique et innovation pédagogique: approches anthropocentrées contre le déterminisme, Journée internationale de recherche transdisciplinaire &amp;quot;Innovations pédagogiques et technologiques dans l'apprentissage&amp;quot;, CNAM, Saint-Denis, 17 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les inégalités face à la culture numérique, Colloque Mini Maousse 7, Cité de l’Architecture, Paris, 12 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques apports de la didactique de l’informatique aux débats actuels sur la place de l’informatique à l’école, Séminaire AIDA (Approche Interdisciplinaire pour les Dispositifs informatisés d'Apprentissage), séminaire commun à EDA, EMA, LDAR/TICE, LIP6/MOCAH, Paragraphe/CRAC et STEF, Paris, 16 février 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la littéracie numérique des étudiants : percolations et ruptures entre pratiques personnelles et éducatives, Séminaire « Enjeux Educatifs des pratiques juvéniles numériques, CREAD, Rennes, 26 janvier 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des usages des réseaux sociaux aux usages scolaires, Journée interacadémique des professeurs documentalistes, Paris, BNF, 27 avril 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et apprentissages: un point de vue critique, Rendez-vous de l'éducation de la ville d'Ivry-sur-Seine, Ivry, 26 avril 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la journée, Journée d'études &amp;quot;Le MOOC pour (se) former à distance en didactique des langues&amp;quot;, laboratoire STL, Université de Lille, 3 avril 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail documentaire des enseignants utilisant un Tableau Numérique Interactif (TNI) : approche critique en didactique et injonctions à l'innovation, Journée d'étude « Le numérique en éducation : une approche sociocritique », ENS de Lyon, Lyon, 13 novembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TICE et technologies collaboratives, faut-il parler d’apports?, Journée d’étude Collaboration, Institutions, Acteurs, Laboratoire CIREL, 10 juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métier d'étudiant, outils privés: communiquer, travailler et apprendre avec les outils numériques, Journée d'études &amp;quot;Apprendre le métier d'étudiant. Penser l'insertion des parcours d'étudiants à l'université et après&amp;quot;, CIREL, Université de Lille, 8 décembre 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d’une approche sociocritique du numérique en éducation, Séminaire international sur l’approche sociocritique du numérique en éducation, Laboratoire ICAR, ENS Lyon, 3 juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des usages étudiants des outils de communication personnels et académiques: qu'est ce qui &amp;quot;fait contexte&amp;quot;?, Séminaire Interlis, Laboratoire CERLIS, 5 mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sociologiques et didactiques sur les sujets apprenants, Séminaire doctoral Acteurs, sujets… Regards sociologiques et didactiques sur les élèves et les professionnels de l’éducation, Université Lille 3, 11 juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser les oppositions éducatif et personnel : quelles ruptures, quelles continuités, Séminaire de recherche TECHNE/IME Euromime, Université de Poitiers, 8 octobre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invité discutant de la thèse d'Olivia Bernard « La thématique de l’amour dans les blogs et les journaux collégiens et lycéens : Dispositifs sociotechniques, contrats communicationnels et stratégies discursives », Séminaire des doctorants du CIM, Université Paris 3, 10 avril 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBI et ressources numériques des enseignants: le point sur une recherche émergente, Séminaire de Spécialité de l'Ecole Doctorale SHS, Les technologies dans la classe. Le TBI, nouvelle illusion ou renouveau pédagogique? Université Lille 3, 9 juin 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les possibilités de construction du sujet didactique en informatique, Séminaire de l'équipe Théodile-CIREL, Université Lille 3, 15 novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du sujet apprenant des apprentissages instrumentés: recherches existantes et propositions, Séminaire de spécialité de l'Ecole doctorale, Le sujet en éducation et en formation : construction d'un objet de recherche, Université Lille 3, 29 avril 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du sujet: intérêt d'une problématique et présentation de la journée, Séminaire de spécialité de l'Ecole doctorale, Le sujet en éducation et en formation : construction d'un objet de recherche, Université Lille 3, 29 avril 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Palheta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation : une entrée pour étudier l'actualisation des contenus et leur relation aux disciplines scolaires, Séminaire de l’équipe Théodile-CIREL, Université Lille 3, 9 novembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication instrumentée personnelle des étudiants et usages universitaires: tensions, convergences et points d'appui, Séminaire UsaTICE, CREN, Nantes, 20 octobre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages instrumentés : quelle prise en compte des pratiques ordinaires des sujets apprenants ?, Séminaire du sous-groupe « TIC » de l'axe Accompagnement Humain et Artefactuel, Université Lille 1, 11 mai 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser l'éducation à la culture numérique, Conférence invitée à l'Assemblée générale du LAREF, UCO, Angers, 15 juin 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de la CMO à l'adolescence: pratiques culturelles et communicationnelles, Journée d'Étude dans le cadre de l'ANR AdEN, Poitiers, 17 novembre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « Numérique/scolaire : le match du siècle ? Colloque l'école face au numérique, Cité de la Connaissance, ESA Saint Luc, Liège, 27 mars 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école face à l'identité numérique des jeunes, Séminaire ISP, Paris, 9 novembre 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinateurs et Internet, quels apprentissages formels et informels, Séminaire de l'ERTé Culture informationnelle et curriculum documentaire, 14 mai 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité numérique des adolescents, Conférence de clôture, journée d'étude des doctorants du CIMEOS, « Les processus de construction identitaire en Sciences de l'Information-Communication », Université de Bourgogne, Dijon, 15 octobre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture numérique des jeunes et apprentissages scolaires, Séminaire du laboratoire CIVIIC, Université de Rouen, 20 mars 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et apprentissage numériques des élèves, Séminaire de l'équipe Théodile-CIREL, Université Lille 3, 4 décembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC comme instruments de la construction de genre, Conférence invitée aux Journées d'études du laboratoire LISEC (Université Nancy 2) 2008 « Rapports sociaux de sexe et genre en éducation, formation et communication », Gerardmer, 15 septembre 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des blogs par des collégiens, Séminaire La Culture et les Médias, Laboratoire CLERSE, Université Lille 1, 5 novembre 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enfance à l'adolescence, usage des TIC et construction de soi chez les préadolescents, Séminaire doctoral du RESEO, Paris, 31 mai 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation des TIC par les collégiens, Séminaire de l’ERTé CALICO, Tatihou, 2 juillet 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant, l'adulte et Internet: Autonomisation et contrôle parental en Europe, Mardi de l'OTU, Paris, Orange Labs, 13 novembre 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self expression as a relational technique, Four types of personal blog networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delaunay-Téterel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC : analyse de certains obstacles à la mobilisation des compétences issues des pratiques personnelles dans les activités scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00343128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux savoirs et nouvelles compétences des jeunes : quelle construction dans et hors de l’école ? Rapport de cadrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouveaux savoirs et nouvelles compétences des jeunes, Centre national d'étude des systèmes scolaires; Conservatoire national des arts et métiers (Cnam). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux savoirs et nouvelles compétences des jeunes. Quelle construction dans et hors de l’école ? Rapport de cadrage de la conférence de consensus du CNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conservatoire national des Arts et Métiers (Cnam). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final, projet ANR IECARE – Informatique à l’école : conceptualisation, accompagnement, ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages effectifs du numérique en classe et dans les établissements scolaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre national d’étudedes systèmes scolaires (Cnesco ). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Cré@tion. Rapport d'avancement du projet incubateur académique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Académie d'Amiens. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies numériques à l'école, quel bilan ? dans dans F. Thibault et C.Garbay, dir., La recherche sur l'éducation, vol. 2, Contribution des chercheurs, rapport remis à M Thierry Mandon, p. 103-104.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'éducation nationale. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences et divergences des trois cultures de l'information (Info-doc, Info-média, Info-data) : deux corpus de textes sous la loupe d'ALCESTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chenevez,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2017, 93 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01552080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet « Ressources Numériques au TNI » Théodile-CIREL (EA 4354) Décembre 2015 Projet de l'équipe Théodile-CIREL (Université de Lille, EA 4354) sous la direction de Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Bachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Ravachol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation des TIC par les collégiens dans les sphères familières et scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. École normale supérieure de Cachan - ENS Cachan, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00422204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche didactique de l'informatique scolaire volume 1 : Synthèse des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de lille, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02128448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId358"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Komesu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guimar&#227;es Alexandre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Alves Assis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Lucia Lopes Cristov&#227;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18309/ranpoll.v56.e2037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tucker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12444" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253200v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Vinicius De Oliveira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21165/gel.v20i3.3584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922576v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108478v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Manuel Bernardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Texeira Lopo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24140/issn.1645-7250.rle59.13" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069778v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.4764" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandevelde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21344/iartem.v14i1.954" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;cero Da Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/aie.v23i1.51535" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03620251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle L&#233;onard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.3.4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03349957v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02945060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02160360v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01986344v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02371845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3887" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01825185v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.2329" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01953350v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daunay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588403v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Brotcorne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01575479v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bachy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01575478v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boucher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1642" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613663v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Reuter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01373996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud H&#233;tier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01375367v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01569954v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613659v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.150" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01575448v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613661v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.9.397-417" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01374003v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01373990v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613662v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613670v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613664v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.978" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.046.0032" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613666v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.138.0109" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316821v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007821v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316824v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Pereira de Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322037v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Vianna da Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fischer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801551v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803218v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grugier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791149v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398661v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234883v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781879v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_14" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778626v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778630v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03274984v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03378486v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03480776v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466757v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cagliesi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03441474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462392v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462385v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384695v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384715v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.14" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01789516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826166v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826164v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01743268v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613681v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623256v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613685v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delamotte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404723v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chenevez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404787v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Compant La Fontaine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01490762v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404771v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613687v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613932v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Audran" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01379365v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613710v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bastide" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613684v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623283v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613683v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613711v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613712v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623294v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613713v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613714v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Seys" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623299v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01172238v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01172257v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01373982v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lelong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623234v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613677v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623307v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677509v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091215v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komesu Fabiana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02143687v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01575365v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rouba" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253208v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ponteseditores.com.br/loja3/pontes-editores-home-2__trashed/ebook/lancamento-e-book/sem-celulares-nas-escolas-e-agora/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138382v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570078v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690067v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc&#8217;h" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare0bn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565796v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802562v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677536v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare03q/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690059v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare02p" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023192v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169416v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659731v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pressesenssib/17229" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583522v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03466593v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03198200v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02911598v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36869" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091230v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/cespuc-centrodeestudosluso-afro-bra/docs/praticas-discursivas-v4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02294010v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388146v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613672v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02319548v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613674v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01375362v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100031360" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01569864v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org10.4000/books.pub.38357" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.38357" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01577403v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hassan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613676v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jochen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patti Valkenburg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613675v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01375360v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613678v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509950v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007820v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394524v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394518v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026578v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422572v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007819v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992147v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977233v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791096v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420688v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575872v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390863v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510548v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253658v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979168v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127041v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332966v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253667v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224774v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844382v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811557v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848693v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543473v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03685237v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03642063v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03642060v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03685236v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811558v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811556v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811554v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838156v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alvarez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928459v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712179v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hasp&#233;kian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03685238v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03374773v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gagliesi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03198276v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03348510v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03456130v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03441457v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03275001v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03133792v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03480763v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462362v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02440828v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02972952v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fluckiger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03435138v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02051664v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384679v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02159814v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02143470v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01982766v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01982768v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01825142v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01794514v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01814193v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01953473v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01799003v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01898024v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01935390v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717231v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villemonteix" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01898023v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01711304v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01711303v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588352v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588356v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623344v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623388v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623377v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623371v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623391v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623396v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623384v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623399v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623397v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623406v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623409v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623413v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623418v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Palheta" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623425v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623420v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623426v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623430v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623427v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623431v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623434v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623437v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623436v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623439v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623435v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623576v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623629v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623626v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623653v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623580v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131612v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delaunay-T&#233;terel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00343128v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992124v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138647v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706893v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02972555v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03135347v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613680v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01552080v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chenevez," TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01375365v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ravachol" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00422204v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-02128448v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Alves Assis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Komesu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2358-3231" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guimar&#227;es Alexandre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253202v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Lucia Lopes Cristov&#227;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18309/ranpoll.v56.e2037" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tucker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12444" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253200v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Vinicius De Oliveira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21165/gel.v20i3.3584" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922576v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Manuel Bernardo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Texeira Lopo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24140/issn.1645-7250.rle59.13" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.4764" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994252v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;cero Da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/aie.v23i1.51535" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandevelde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21344/iartem.v14i1.954" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03620251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle L&#233;onard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.3.4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03349957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02945060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02160360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01986344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02371845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3887" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01825185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.2329" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01953350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daunay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Brotcorne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01575478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1642" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01575479v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bachy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613663v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01373996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613657v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Reuter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud H&#233;tier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01375367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01569954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.150" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01575448v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.9.397-417" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01374003v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01373990v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613667v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613669v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613664v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.978" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.046.0032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613666v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.138.0109" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316821v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316824v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Pereira de Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007821v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322037v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Vianna da Silva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fischer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114518v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138386v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grugier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801551v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398661v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697950v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781879v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778626v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778630v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03378486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03480776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03274984v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466757v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cagliesi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03441474v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462385v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384695v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384715v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.14" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01789516v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826166v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826164v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01743268v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613681v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623256v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404723v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chenevez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01490762v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404787v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Compant La Fontaine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613685v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delamotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404771v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613687v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613932v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Audran" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01379365v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613684v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613710v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bastide" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623283v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613683v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613711v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613712v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623294v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613714v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Seys" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613713v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623299v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01172238v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01172257v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01373982v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lelong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623234v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613677v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623307v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091215v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komesu Fabiana" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02143687v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01575365v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rouba" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138382v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253208v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ponteseditores.com.br/loja3/pontes-editores-home-2__trashed/ebook/lancamento-e-book/sem-celulares-nas-escolas-e-agora/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565796v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570078v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690067v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc&#8217;h" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare0bn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802562v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677536v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare03q/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690059v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare02p" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023192v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659731v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pressesenssib/17229" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169416v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583522v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03466593v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03198200v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02911598v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36869" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091230v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/cespuc-centrodeestudosluso-afro-bra/docs/praticas-discursivas-v4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02294010v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388146v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613672v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02319548v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613674v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01375362v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100031360" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01569864v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org10.4000/books.pub.38357" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.38357" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01577403v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hassan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613676v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jochen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patti Valkenburg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613675v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01375360v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613678v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509950v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574454v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007820v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394524v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394518v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422572v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026578v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007819v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992147v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977233v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575872v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390863v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420688v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791096v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510548v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253658v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979168v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127041v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332966v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253667v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224774v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848693v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543473v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864270v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03685237v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844382v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811557v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03642063v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03642060v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03685236v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811558v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811556v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811554v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838156v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alvarez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928459v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712179v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hasp&#233;kian" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03685238v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03374773v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gagliesi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03198276v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03348510v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03456130v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03441457v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03275001v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03133792v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03480763v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02440828v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462362v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02972952v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fluckiger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03435138v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384679v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02159814v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02143470v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02051664v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01982766v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01982768v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01898024v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01935390v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717231v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villemonteix" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01799003v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01814193v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01953473v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01825142v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01794514v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01898023v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01711304v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01711303v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588352v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588356v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623344v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623377v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623388v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623371v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623391v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623396v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623384v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623397v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623399v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623406v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623409v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623413v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623418v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Palheta" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623425v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623420v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623426v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623430v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623427v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623434v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623431v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623436v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623437v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623439v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623435v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623576v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623626v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623653v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623629v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623580v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131612v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delaunay-T&#233;terel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00343128v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138647v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992124v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706893v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02972555v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03135347v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613680v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01552080v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chenevez," TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01375365v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ravachol" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00422204v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-02128448v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>