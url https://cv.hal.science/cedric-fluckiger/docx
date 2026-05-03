--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Fluckiger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Práticas de linguagem e cultura digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos CESPUC de Pesquisa. Série Ensaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 48, pp.8-12. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/P.2358-3231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representação do discurso outro em práticas de letramento acadêmico de universitários brasileiros e franceses no enfrentamento da desinformação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29 (66), pp.350-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educação científica vs. desinformação: contribuição para professores numa conjuntura de inteligência artificial generativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Lucia Lopes Cristovão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista da ANPOLL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, v.56, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18309/ranpoll.v56.e2037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tecnologias digitais de informação e comunicação na Educação: dos mitos às abordagens críticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Educação e Cultura Contemporânea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à travailler ensemble : influences de l’espace de travail numérique sur l’engagement dans la collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.12444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discursive authority in COVID-19 vaccination fact-checking: the case of @butantanoficial on Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Vinicius De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista do GEL (Grupo de Estudos Lingüísticos do Estado de São Paulo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (3), pp.213-236. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21165/gel.v20i3.3584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources didactiques à l'heure du Web, de Wikipedia et de ChatGPT: la seconde mort de l'auteur?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en éducation et discours institutionnels sur l’École : débats et approches critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Manuel Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Texeira Lopo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Lusófona de Educação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59, pp.215-231. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24140/issn.1645-7250.rle59.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques et apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Zabban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.4764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital literacy, remote teaching and access during COVID-19 pandemic: Impacts on postgraduate female in Brazilian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícero Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualidades Investigativas en Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15517/aie.v23i1.51535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resources and textbooks for computer science education in French primary schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARTEM e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21344/iartem.v14i1.954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOTIF..MOTIF.. : initier à la notion de répétition en maternelle sans mobiliser de repérage spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (3), pp.39-69. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.28.3.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches et paradigmes pour la recherche sur les usages éducatifs des technologies. Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources et outils face à la covid-19 : critique d’un texte du CSEN sur la recherche qui a « sa place » en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (Trimestre 3), https://adjectif.net/spip.php?article541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique en formation : des mythes aux approches critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation technologique, innovation pédagogique: éclairage de recherches empiriques en science de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la rubrique &amp;quot;Formes de comparatisme&amp;quot; : débat autour de la notion d’épistémologie pratique/épistémologie de la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.3887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme universitaire comme analyseur des « effets » de la technologie : perspective critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.2329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture et numérique: pourquoi et comment parler de littéracie numérique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations numériques et innovations pédagogiques à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.119-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture numérique, culture scolaire: homogénéités, continuités et ruptures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 185, pp.64-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche sociocritique du numérique en éducation : une structuration à l’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perine Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://adjectif.net/spip.php?article387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps vécu. Discours d’enseignants disposant d’un TNI sur le temps de préparation des cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.1642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What role does the textbook play in the era of the Interactive Whiteboard?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Bachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Subject Didactics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des Environnements Personnels d'Apprentissage sous l'angle de la discontinuité instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques, continuités et ruptures entre pratiques scolaires et pratiques personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Outils, 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contenus « informatiques » et leur(s) reconstruction(s) par des élèves de CM2. Etude didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait(s) de l'élève en jeune internaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hétier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprenant en didactique est-il un acteur sociologique comme les autres ? Le cas de l’appropriation des TIC et de l’informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55, pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction du B2i à l'école primaire : évaluer des compétences hors d'une discipline d'enseignement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (17), pp.71-87. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.1006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque JOCAIR 2012 : apprentissages instrumentés en réseaux, quel sujet apprenant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (1), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfant-élève-apprenant : une problématique didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, p. 7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’émergence de nouvelles formes de distance. Les conséquences des nouvelles pratiques de communication ordinaires sur la FAD dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (3), pp.397 - 417. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DS.9.397-417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique de l'informatique et les constructions sociales de la figure des jeunes utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Enfant, Elève, Apprenant, 11, pp.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blogs et réseaux sociaux, outils de la construction identitaire adolescente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 162, pp.38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une culture scolaire du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture numérique adolescente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de l'Orme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC et la sociabilité juvénile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers l'Éducation Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et ses pratiques juvéniles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médialog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à l’épreuve de la culture numérique des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 163, pp.51 - 61. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collégiens et la transmission familiale d'un capital informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (4), pp.32 - 32. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.046.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociabilité juvénile instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 138 (4), pp.109-138. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.138.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence plénière invitée: Crise des normes de la littératie académique et usages étudiants de l’IA générative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LUDDES: Quelles approches de la langue pour quelles didactiques des discours dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle et les pratiques d’écriture à l’université : vers une redéfinition des littéracies universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Pereira de Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LUDDES: Quelles approches de la langue pour quelles didactiques des discours dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agences de fact-checking au service de la démocratie ? Construction de la vérité à travers la mobilisation des sources dans la lutte contre la désinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International "Les défis de la démocratie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESHS Lille Nord de France, Mar 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de lecture des étudiant-es de Licence, Master et Doctorat : la notion d’auteur lors d’une enquête sur la désinformation et la culture scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamiris Vianna da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles approches de la langue pour quelles didactiques des discours dans l'enseignement supérieur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ULB, Oct 2025, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littéracies académiques dans la lutte contre la désinformation : représentations du discours autre par des universitaires brésiliens et français lors des analyses des infox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Accompagner l'écrit dans le supérieur : formation, évaluation, certification Le projet écri+ dans le champ des littératies universitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literacia académica e enfrentamento da desinformação: percepções da qualidade do texto por universitários brasileiros e franceses no contexto de inteligências artificiais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferência EATAW 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade do Minho, Jul 2025, Braga (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards didactiques croisés sur la réintroduction de l’enseignement de l’informatique à l’école en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 6ème Colloque international de l’ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Y. Buyck, M. Sudriès, F. Ligozat &amp; C. Marlot, Jun 2022, Genève (CH), Suisse. pp.55-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A leitura na era da internet: do livro ao ChatGPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGET XII - Simpósio Internacional de Gêneros Textuais/Discursos - Tema: Letramentos e desinformação: desafios para a democracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultura digital e educação: mitos e desafios. Conferencia plenaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGET XII (Simposio Internactional de Estudos de Gêneros Textuais/Discursus), Letramentos e desinformação: desafios para a democracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade PUC Minas, Nov 2024, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards didactiques croisés sur la réintroduction de l'enseignement de l'informatique à l'école en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque international de l'ARCD. Les didactiques face à l'évolution des curriculums.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Jun 2023, Genève (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence plénière invitée: Didactique de l'informatique, bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international éTIC 5 : « École et TIC »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée informatique : approche didactique de l'identification de motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didapro 9: L'informatique, objets d'enseignement et d'apprentissage. Quelles nouvelles perspectives pour la recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Le Mans, France. pp.113-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Thinking: Focus on Pattern Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Technology-Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.187-200, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur le numérique en éducation: entre prescription et description, quelle place pour des approches critiques en recherche?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée d'ouverture de la SIEF (Semaine Internationale de l'Education et de la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception des discours institutionnels sur l'enseignement de l'informatique par des enseignants de l'école primaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AREF au sein de la SIEF (Semaine Internationale de l'Education et de la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de l'informatique à l'école : choix des artefacts par les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L’école Primaire au 21e siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence plénière invitée: Evaluating the uses of digital technologies at school: what perspectives for research and practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT Days, 8th edition - Evaluation of learning in the digital age.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Al Akhawayn University, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les relations entre chercheurs et praticiens et les injonctions à la recherche « translationnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TACD 2021, 2e Congrès International de la Théorie de l’Action Conjointe en Didactique : Pour une reconstruction de la forme scolaire d’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nancy (à distance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre d'une activité collaborative. Résultats et enseignements du projet Cré@ tion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cagliesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre d'une activité collaborative. Résultats et enseignements du projet Cré@ tion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’informatique à l’école primaire : comment les enseignants voient les sujets didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque eTIC 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique, objets d'enseignements -enjeux epistémologiques, didactiques et de formation. Editorial des actes du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Secq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didapro-Didastic 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique prescrite à l'école primaire. Analyse de programmes, ouvrages d'enseignement et discours institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didapro-Didastic 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design des espaces physiques-numériques pour soutenir le travail globalement collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Physical-Digital Workspaces to Support Globally Collaborative Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Physical-Digital Workspaces to Support Globally Collaborative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives curriculaires pour une didactique de l’informatique scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque international en éducation, CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « TICE et Usages des jeunes, entre usages prescrits et usages personnels : quelles évolutions ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque-etic-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole et Technologies de l'Information et de la Communication Francophone; Université René Descartes, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanger des ressources pour enseigner : le cas de professeurs des écoles utilisateurs de TNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Etic 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives critiques sur les usages du numérique en éducation : apports de la sociologie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUNED « Les usages du numérique en éducation : regards critiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une mutation des formes individuelles et sociales d'utilisation des technologies numériques en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Mutations de l’accompagnement dans les formations en ligne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles nouvelles médiations pour des enseignants d’écoles élémentaires équipées de Tableaux Numériques Interactifs (TNI) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Enseigner, accompagner en situations éducatives instrumentées. Vers de nouvelles formes de médiation ? » coordonné par François-Xavier Bernard, Colloque « Enjeux, débats et perspectives : 50 ans de sciences de l’éducation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contenus informatiques à l'école dans le contexte de la convergence entre technique, média et information : vers un composite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chenevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles éducations au numérique, en classe et pour la vie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EMI en questions : enjeux, prescriptions, contenus, apprentissages. EMI et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude GRCDI-ESPE de Caen et Rouen, « L’EMI en questions : enjeux, prescriptions, contenus, apprentissages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01490762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">analyse des discours et épistémologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chenevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Compant La Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Littératies du XXIe siècle sens dessus dessous, périmètres, interactions, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contenus informatiques à l'école dans le contexte de la convergence entre technique, média et information : vers un composite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Delamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Didapro-Didastic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 1: analyse des discours et épistémologie - Convergences et divergences des trois cultures de l'information (Info-doc, Info-média, Info-data) : 2 corpus de textes sous la loupe d'Alceste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chenevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Compant La Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératies du XXIe siècle sens dessus dessous : Périmètres, interactions, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR Translit, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TNI et temps de préparation des contenus didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ETIC 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prise en compte de l'extra-éducatif dans les dispositifs de e-formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Audran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international e-Formation 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. pp.222-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants face aux ressources numériques Une recherche didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Bachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Communication et Apprentissage Instrumentés en Réseau (JOCAIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français/informatique: regards croisés/ questions croisées, Conférence de Clôture invitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e colloque de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'objet livre au TBI: l'instrumentation de la lecture partagée d'albums en classe de CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International éTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments numériques des étudiants: de quelques conséquences de la pluralité des contextes d'usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REF 2013, Symposium Les environnements personnels d'apprentissage, entre description et modélisation: quelles approches, quels modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner/apprendre en ligne : continuité et rupture entre académique et privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ABC-Educ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nivelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages instrumentés en réseau : quel apprenant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque JOCAIR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éducation à la culture informationnelle numérique ? Une perspective didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la FADBEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le B2i : modes d'existence des contenus d'enseignement dans un dispositif non disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les recompositions disciplinaires et curriculaires: des questions vives pour les didactiques? », Congrès de l'AMSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Voilà une compétence difficile à évaluer » L'appropriation du dispositif B2i par les enseignants du primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Seys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRP « Le travail enseignant au XXIe siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration ordinaire des étudiants par les outils du web social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international EPAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teenager's identity construction process on SNSs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECREA 2010: 3rd European Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence de l'étude du hors scolaire pour analyser l'appropriation des outils informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de l'ARCD : Où va la didactique comparée?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teens and blogs network An online community emerging from a teenage gang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AOIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants, sécurité et usages d'Internet Avancée en âge et autonomisation des jeunes européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOCAIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des formes de sociabilité juvénile reflétée dans la construction d'un réseau de blogs de collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales du GDR TIC &amp; Société </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage du tableur en classe de cinquième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didapro2: progiciels, apprentissages scolaires et pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Neuchatel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre pratiques scolaires et personnelles, la constitution d'une culture informatique des collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AECSE: Construction / déconstruction du collège unique : les enjeux de l'école moyenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner, apprendre, former à l’informatique à l’école : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OPUS - Université Paris Cité, 2024, 978-2-7442-0212-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Práticas discursivas em letramento acadêmico: questões em estudo. Volume 4, Efeitos da Covid-19 em práticas letradas acadêmicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komesu Fabiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editora PUC Minas, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une didactique de l'informatique scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2019, 978-2-7535-7714-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Contenus d'enseignement et d'apprentissage. Approches didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rouba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le travail conjoint des chercheurs et des professionnels : perspectives critiques et TACD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Le Henaf; Maël Le Paven; Frédérique-Marie Prot; Henri-Louis Go. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre et transformer la forme scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.59-72, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restrição de uso de celular em escolas no brasil e na frança: conflitos entre orientações institucionais e práticas sociais de letramentos digitais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodrigo Camargo Aragão. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sem celulares nas escolas, e agora ?!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontes Editoras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-60, 2025, 9788521708049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanger des ressources pour enseigner: le cas des professeurs des écoles utilisateurs de TNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laetitia Boulc'h; Mariam Haspekian; Emmanuelle Voulgre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enseignants du primaire face aux TICE. Pratiques, ressources, formations et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PURH, pp.81-90, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Lange; Angela Barthes; Céline Chauvigné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des concepts et enjeux des « Education à ». Edition revue et augmentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2024, 978-2-336-43959-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Fluckiger; L. Boulc'h; S. Nogry; C. Reffay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner, apprendre, former à l’informatique à l'école : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité, pp.1-9, 2024, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53480/2024iecare0bn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation de la lecture : de l’invention du Web aux IA génératives, comment changent nos modes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Scheepers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à la lecture, former par la lecture dans le supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boek Supérieur, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques envisagées des enseignants pour un enseignement de l’informatique à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Fluckiger; L. Boulc'h; S. Nogry; C. Reffay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner, apprendre, former à l’informatique à l’école : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPUS Université Paris Cité, 2024, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53480/2024iecare03q/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel enseignement de l’informatique dans la scolarité obligatoire en France ? Analyse des programmes et manuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Fluckiger; L. Boulc'h; S. Nogry; C. Reffay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner, apprendre, former à l’informatique à l'école : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité, pp.27-49, 2024, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53480/2024iecare02p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique à l’école et les usages numériques des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Roellens; Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique, numérique et idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.95-112, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8. Dialogue sur la didactique de l’informatique : Bilan, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Delamotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches francophones sur les éducations aux médias, à l’information et au numérique : Points de vue et dialogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’enssib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.216-235, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche, expertise et usages. Perspectives sociologiques critiques dans le champ du numérique en éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simon Collin; Julie Denouël; Nicolas Guichon; Elisabeth Schneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique en éducation et formation. Approches critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Mines, pp.59-84, 2022, Coll. Sciences sociales - Matérialismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique de l’informatique est-elle la science des conditions de diffusion des connaissances informatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Chesnais; Hussein Sabra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du séminaire national de didactique des mathématiques 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-45, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir étudiant, quels liens sociaux pour entrer dans une technicité numérique à l'université?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Martin; Eric Dagiral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les liens sociaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.159-177, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littéracies numériques et désinformation : le rôle de l’enseignant dans le contexte d’infodémi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komesu Fabiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Scheepers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l’écrit, former par l’écrit dans le supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-284, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface : la didactique du français, la didactique de l’informatique, points de vue complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Capt; Mathieu Depeursinge; Sonya Florey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement du français et le défi du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-127, 2020, 978-3-0343-3911-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aprender em tempos da epidemia de Covid-19: contribuições da noção de letramento digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliana Alves Assis, Fabiana Komesu et Cédric Fluckiger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Práticas discursivas em letramento acadêmico: questões em estudo. Volume 4, Efeitos da Covid-19 em práticas letradas acadêmicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora PUC Minas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-57, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dispositif à l'environnement : le déterminisme technique à l'aune de l'évolution des usages estudiantins Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Albero; Stéphane Simonian; Jérôme Eneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des humains &amp; des machines. Hommage aux travaux de Monique Linard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Raisons et passions, pp.368-378, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les inégalités face à la culture numérique – perspective en sociologie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mini Maousse 7. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microarchitectures nomades pour les oubliés d’Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galimard, 2019, 9782072864742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela Barthes; Jean-Marc Lange; Nicole Tutiaux-Guillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des "éducations à.."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.330-337, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contenus informatiques à l'école dans le contexte de la convergence entre technique, média et information : vers un composite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Henry, Aude Nguyen, Etienne Vandeput. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'informatique et le numérique dans la classe. Qui, quoi, comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants sont-ils des natifs numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Martin; Eric Dagiral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ordinaire d’Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.146-166, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Album papier, album numérisé : une dialectique outil-objet avec le TBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Villemonteix F., Baron G.-L., Béziat J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire et les technologies informatisées. Des enseignants face aux TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-58, 2016, 978-2-7574-1277-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation, fabrication des contenus et disciplines d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Daunay, C. Fluckiger &amp; R. Hassan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les contenus d'enseignement et d'apprentissage. Approches didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux; Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-102, 2015, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.38357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos [à l’ouvrage Les Contenus d'enseignement et d'apprentissage. Approches didactiques]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouba Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daunay Bertrand Fluckiger Cédric, Hassan Rouba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Contenus d'enseignement et d'apprentissage. Approches didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, p. 9-18, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents and social network sites: What do we know about identity construction, friendships, and privacy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Jochen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patti Valkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Livingstone; Leslie Haddon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kids Online, opportunities and risks for children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Policy Press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les schèmes de navigation sur Internet : la constitution de savoir-faire techniques locaux par les collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Lelong; Catherine Vérité. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Sphère Privée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.43-62, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales et différenciation des usages à l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRANJON F., LELONG B. et METZGER J.L </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités numériques. Clivages sociaux et modes d'appropriation des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.223-250, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité sur un forum de discussion en formation initiale d'enseignants documentalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Bailleul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignants, formateurs et recherches en IUFM. Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.79-105, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littéracie universitaire : bricolages normatifs, fiabilité et légitimité à l’ère des systèmes d’IA générative. Journée d'étude « Intelligences artificielles génératives en éducation : pratiques, formation et enjeux », ULCO, Boulogne-sur-Mer, 13 janvier 2026.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confiance épistémique au défi de l'IA générative et des réseaux sociaux numériques. Séminaires TECHNE, Université de Poitiers, 31 mars 2026.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique des Mathématiques, didactique de l'informatique : conditions d'un dialogue. Intervention aux Rencontres du RT HiDiM - 26-27-28 mars 2025 - Arras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des étudiants des systèmes d’IA générative, révélateur des normes de la littéracie universitaire, Séminaire de spécialité sur l'IA et la littéracie, Université de Lille, 2 décembre 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance, fiabilité et légitimité dans les littéracies universitaires à l’ère des systèmes d’intelligence artificielle, introduction au séminaire de spécialité sur l'IA et la littéracie, Université de Lille, 2 décembre 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A divulgação científica na era das redes sociais e da IA: ponto de vista para a formação universitária. Séminaire: Mesa redonda ‘Estudos Linguísticos: da Pesquisa à Divulgação Científica’, Programa de Pós-Graduação em Estudos Linguísticos (PPGEL), 11 décembre 2025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie dans l’enseignement: des machines à enseigner à l’IA, de l’individualisation à l’esprit critique. Journée d’études - Pour une éducation technologique. Composantes clés et défis d'une ÉducationTechnologique dans une école obligatoire. INSPE de Paris, 9 avril 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage de la démocratie dans le contexte de la désinformation, des médias sociaux et des IA génératives. Intervention aux Rencontres E-Cité sur la thématique &amp;quot;Éducation à la vie démocratique et numérique&amp;quot; le 26 Mars de 14h à 17h à L'inspé Aix en Provence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disciplines, les croyances des élèves, le rapport à la vérité et à l’esprit critique dans un monde en mutation. Proposition de programme pluri-annuel du séminaire de l'équipe Théodile-CIREL. 7 mars 2025, Université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants face au numérique: usages réels et idées reçues. Revue Collection Numérique de l'AMUE, n°36, https://collection-numerique.amue.fr/numero-36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensino de informática e profissionalidade docente: problemas e desafios, Séminario, Universidade Lusofonia, 10 mai 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre la désinformation scientifique: un objet aux frontières disciplinaires. Communication au séminaire de l'équipe Théodile-CIREL, Université de Lille, 12 janvier 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques, réseaux sociaux, IA… Conditions didactiques pour une technologie émancipatrice et génératrice de bien-être. Séminaire Interthèmes du CREN, Le Mans, 26 janvier 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Práticas de leitura no ensino superior: uma tipologia de critérios de avaliação da informação científica na leitura de textos científicos&amp;quot;, Seminário CAPES-COFECUB, 18 novembro 2024, Belo Horizonte, Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamiris Vianna da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed-method research in CS education: writing a program. Séminaire International EARLI SIG Writing Initiative for Junior Researchers, Université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littératie étudiante et les trois âges du Web: pratiques de lecture des étudiants, des revues à ChatGPT. Conférence plénière invitée à la journée scientifique &amp;quot;Former à la lecture, former par la lecture dans le supérieur&amp;quot;, UCLouvain, Bruxelles, 21 septembre 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « La place du numérique en éducation: entre pouvoir d'agir et vigilances », éclairages des recherches. Journée du numérique à l’INSPE de Lille HdF, Villeneuve d’Ascq, 8 mars 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention à la table ronde « Évaluations en éducation et formation et responsabilité du chercheur », colloque RCE: Responsabilité du chercheur en éducation; Enjeux de société et recherches en éducation et formation : mise en débat, Aubervilliers, 13 juin 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture scientifique à l’heure du numérique : introduction problématisante à la journée. Séminaire de spécialité de l’école doctorale SHS « Former à la culture scientifique à l’heure des rumeurs et de la désinformation. » Université de Lille, 7 décembre 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les enfants comprennent du monde numérique. Article dans The Conversation, Publié: 18 octobre 2023, 19:03 CEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandevelde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT : la menace fantôme. Les Cahiers Pédagogiques, n°587</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrai ou faux ? Pas besoin d'appareils numériques à l'école, il y en a bien assez à la maison. Webinaire &amp;quot;La Trousse à Projet&amp;quot;, 9 novembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les didactiques et leurs frontières disciplinaires, proposition de programme scientifique pour le séminaire Théodile-CIREL 2023-2026, Lille, 7 janvier 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et finalités du numérique en éducation : regards croisés. Entretien pour Hypothèse.org, Éducation, numérique et recherche, Veille et diffusion des travaux de recherche sur le numérique dans l’éducation, Direction du Numérique pour l'Education, Ministère de l'Education Nationale et de la jeunesse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralité des modes de validation des recherches en éducation et de l’administration de la preuve à l’ère des evidence based policies, Séminaire RESEIDA, 30 mai 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educaçao digital e seus mitos. Encontro da linha pesquisa TICPE, Tecnologias de informaçao e comunicaçao nos processos educacionais. 10 de novembro de 2012, evento hibrido, Universidade estacio de SA, Brasil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation technologique : un levier pour refonder l’École ? Séminaire Rencontres pour apprendre, ULB, Bruxelles, 8 octobre 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une orientation de recherche critique en didactique de l’informatique, Présentation à l'équipe de recherche UER MI, HEP Vaud, Lausanne, le 14 avril 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation numérique confrontée aux usages des élèves? Perspectives critiques, Conférence invitée au colloque Ludovia.ch, Yverdon-les-Bains, Suisse, le 12 avril 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches didactiques du numérique en éducation, perspectives théoriques et empiriques actuelles, Séminaire de l’équipe PIXEL du laboratoire CREM, Metz, 24 mai 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educação digital: dos mitos às abordagens críticas. Conferencia em UNESP, Sao José do Rio Preto, Brésil, 13 octobre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduquer au numérique ou à l'informatique : enjeux, questions et problèmes. Séminaire FIDEL, Université de Nantes, 7 octobre 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de recherche du séminaire Théodile-CIREL : les didactiques et leurs frontières disciplinaires et le cas de la didactique de l’informatique. Séminaire Théodile-CIREL, 30 septembre 2022, Université de Lille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessité d'une approche culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les frontières disciplinaires, questions didactiques. Séminaire des doctorants, Théodile-CIREL, Université de Lille, 4 janvier 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'informatique:points de vue d 'enseignants sur les choix didactiques et les équipements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspékian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IeCARE, Université de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, une illusion pédagogique ? Conférence invitée au journées nationales d’études du CEFIEC (Comité d’Entente des Formations Infirmiers et Cadres de Santé, 1er-3 juin 2022, Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des résultats du projet Cré@tion: numérique et collaboration. Séminaire &amp;quot;Territoire numérique éducatif&amp;quot;, Académie d'Amiens, Réseau Canopé et SGPI, Chamouille (02), le 12 octobre 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gagliesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités numériques : quels enseignements d’une culture numérique pour tous ?, Séminaire FELIS (Formation des enseignant.e.s et lutte contre les inégalités scolaires : des politiques aux pratiques), Clersé, Circeft, CIREL, 7 avril 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la fermeture des universités nous dit de la numérisation du métier d'étudiant. Intervention au séminaire &amp;quot;Samedi de l’AECSE – Éducation et formation au prisme du “numérique”, Université Paris Nanterre, 18 septembre 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner une culture numérique légitime à l’école: quels contenus, pourquoi, quels élèves? Demi-journée d’études « la culture numérique à l’école), HEP Fribourg (Suisse), Mercredi 3 novembre 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche historique et enjeux actuels du numérique en éducation. Conférence invitée aux 22ièmes journées lilloises de Neuropédiatrie, Centre régional de diagnostic des troubles d’apprentissage, Lille, le 23 novembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massification du numérique à l'université : comment les étudiants entrent dans une littéracie numérique universitaire, Intervention au séminaire Tec&Co Regards croisés sur le numérique à l'université, Université de Strasbourg, le 28 juin 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des injonctions à la critique didactique du changement. Le cas du numérique en éducation. Séminaire de l'équipe Théodile-CIREL, Université de Lille, le 5 février 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique et l’entrée dans une technicité étudiante, Séminaire du laboratoire MNSHS : “Apprentissages en situation informelle : du tourisme au numérique”, 14 décembre 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre d'une activité collaborative. Résultats et enseignements du projet Cré@tion. Etats Généraux du Numérique Territorilisés, Compiègne, UTC, 01 octovre 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cagliesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier des contenus en didactique. Un point de vue à partir de l'informatique scolaire. Séminaire National de Didactique des Mathématiques, ARDM, Paris, 31 janvier 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le numérique », un enjeu de culture scientifique et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des élèves, former des citoyens, conférence invitée à la journée de formation de la DANE de Créteil, INSEP de Paris, 15 janvier 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et culture numériques : discussion sur la perspective littéracique, Journée d'études Littéracies Académiques Actualités des problématiques de recherches internationales, Lille, 28 novembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une didactique de l’informatique scolaire, Séminaire de l’équipe Théodile-CIREL, Université de Lille, 14 mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du numérique à l'école: former des élèves ou des citoyens?, Conférence organisée par l'ESPE LNF en collaboration avec l'académie de Lille, Villeneuve d'Ascq, 29 mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de l’informatique à l’école : contexte et problèmes didactiques, Séminaire de spécialité de l’école doctorale SHS, Journée coorganisée par le projet IE CARE, Université de Lille, 25 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique à l’école primaire : perspectives en termes de recherches et d’innovations, Revue de l’EPI, n°211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de l’activité en didactique – point de vue depuis l’analyse des activités instrumentées, Séminaire des doctorants, Théodile-CIREL, Université de Lille, 15 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture numérique contre la culture scolaire? des mythes à la construction d'un problème scientifique, Séminaire du laboratoire IREDU, Université de Bourgogne, Dijon, 16 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littéracie comme entrée conceptuelle critique, intervention à la journée d’étude virtuelle franco-brésilienne « Littéracie numérique des étudiants », Université de Lille, 23 novembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages numériques des étudiants: une entrée par la littéracie?, Journée d'étude &amp;quot;Les littéracies numériques des étudiants&amp;quot;, Séminaire de spécialité de l'école doctorale SHS, Université de Lille, 23 février 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villemonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les usages numériques des étudiants: des compétences à la littératie, Journée d’étude organisée par l'Université Numérique en Région et l'Observatoire des Usages du Numérique de l'Université de La Réunion, 24 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde de synthèse des ateliers de la journée par les grands témoins, Journée d’étude « Ce que le digital fait à l’insertion », Université de Lille, 13 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions et congruences entre les pratiques numériques académiques et non académiques des étudiants, Journée d'étude &amp;quot;Letramentos/literacie/litteracies. Regards croisés sur des problématiques de recherche internationales&amp;quot;. Université de Lille, 13 décembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention à la table ronde « comment amener les 15-24 ans à des pratiques culturelles responsables en ligne ? », Hadopi, Festival Futur.e.s in Paris, Labo de l’Edition – Paris&Co, 27 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation technologique et innovation pédagogique: approches anthropocentrées contre le déterminisme, Journée internationale de recherche transdisciplinaire &amp;quot;Innovations pédagogiques et technologiques dans l'apprentissage&amp;quot;, CNAM, Saint-Denis, 17 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les inégalités face à la culture numérique, Colloque Mini Maousse 7, Cité de l’Architecture, Paris, 12 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques apports de la didactique de l’informatique aux débats actuels sur la place de l’informatique à l’école, Séminaire AIDA (Approche Interdisciplinaire pour les Dispositifs informatisés d'Apprentissage), séminaire commun à EDA, EMA, LDAR/TICE, LIP6/MOCAH, Paragraphe/CRAC et STEF, Paris, 16 février 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la littéracie numérique des étudiants : percolations et ruptures entre pratiques personnelles et éducatives, Séminaire « Enjeux Educatifs des pratiques juvéniles numériques, CREAD, Rennes, 26 janvier 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des usages des réseaux sociaux aux usages scolaires, Journée interacadémique des professeurs documentalistes, Paris, BNF, 27 avril 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et apprentissages: un point de vue critique, Rendez-vous de l'éducation de la ville d'Ivry-sur-Seine, Ivry, 26 avril 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la journée, Journée d'études &amp;quot;Le MOOC pour (se) former à distance en didactique des langues&amp;quot;, laboratoire STL, Université de Lille, 3 avril 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail documentaire des enseignants utilisant un Tableau Numérique Interactif (TNI) : approche critique en didactique et injonctions à l'innovation, Journée d'étude « Le numérique en éducation : une approche sociocritique », ENS de Lyon, Lyon, 13 novembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TICE et technologies collaboratives, faut-il parler d’apports?, Journée d’étude Collaboration, Institutions, Acteurs, Laboratoire CIREL, 10 juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métier d'étudiant, outils privés: communiquer, travailler et apprendre avec les outils numériques, Journée d'études &amp;quot;Apprendre le métier d'étudiant. Penser l'insertion des parcours d'étudiants à l'université et après&amp;quot;, CIREL, Université de Lille, 8 décembre 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d’une approche sociocritique du numérique en éducation, Séminaire international sur l’approche sociocritique du numérique en éducation, Laboratoire ICAR, ENS Lyon, 3 juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des usages étudiants des outils de communication personnels et académiques: qu'est ce qui &amp;quot;fait contexte&amp;quot;?, Séminaire Interlis, Laboratoire CERLIS, 5 mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sociologiques et didactiques sur les sujets apprenants, Séminaire doctoral Acteurs, sujets… Regards sociologiques et didactiques sur les élèves et les professionnels de l’éducation, Université Lille 3, 11 juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser les oppositions éducatif et personnel : quelles ruptures, quelles continuités, Séminaire de recherche TECHNE/IME Euromime, Université de Poitiers, 8 octobre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invité discutant de la thèse d'Olivia Bernard « La thématique de l’amour dans les blogs et les journaux collégiens et lycéens : Dispositifs sociotechniques, contrats communicationnels et stratégies discursives », Séminaire des doctorants du CIM, Université Paris 3, 10 avril 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBI et ressources numériques des enseignants: le point sur une recherche émergente, Séminaire de Spécialité de l'Ecole Doctorale SHS, Les technologies dans la classe. Le TBI, nouvelle illusion ou renouveau pédagogique? Université Lille 3, 9 juin 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les possibilités de construction du sujet didactique en informatique, Séminaire de l'équipe Théodile-CIREL, Université Lille 3, 15 novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du sujet apprenant des apprentissages instrumentés: recherches existantes et propositions, Séminaire de spécialité de l'Ecole doctorale, Le sujet en éducation et en formation : construction d'un objet de recherche, Université Lille 3, 29 avril 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du sujet: intérêt d'une problématique et présentation de la journée, Séminaire de spécialité de l'Ecole doctorale, Le sujet en éducation et en formation : construction d'un objet de recherche, Université Lille 3, 29 avril 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Palheta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation : une entrée pour étudier l'actualisation des contenus et leur relation aux disciplines scolaires, Séminaire de l’équipe Théodile-CIREL, Université Lille 3, 9 novembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication instrumentée personnelle des étudiants et usages universitaires: tensions, convergences et points d'appui, Séminaire UsaTICE, CREN, Nantes, 20 octobre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages instrumentés : quelle prise en compte des pratiques ordinaires des sujets apprenants ?, Séminaire du sous-groupe « TIC » de l'axe Accompagnement Humain et Artefactuel, Université Lille 1, 11 mai 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser l'éducation à la culture numérique, Conférence invitée à l'Assemblée générale du LAREF, UCO, Angers, 15 juin 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de la CMO à l'adolescence: pratiques culturelles et communicationnelles, Journée d'Étude dans le cadre de l'ANR AdEN, Poitiers, 17 novembre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « Numérique/scolaire : le match du siècle ? Colloque l'école face au numérique, Cité de la Connaissance, ESA Saint Luc, Liège, 27 mars 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école face à l'identité numérique des jeunes, Séminaire ISP, Paris, 9 novembre 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinateurs et Internet, quels apprentissages formels et informels, Séminaire de l'ERTé Culture informationnelle et curriculum documentaire, 14 mai 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité numérique des adolescents, Conférence de clôture, journée d'étude des doctorants du CIMEOS, « Les processus de construction identitaire en Sciences de l'Information-Communication », Université de Bourgogne, Dijon, 15 octobre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture numérique des jeunes et apprentissages scolaires, Séminaire du laboratoire CIVIIC, Université de Rouen, 20 mars 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et apprentissage numériques des élèves, Séminaire de l'équipe Théodile-CIREL, Université Lille 3, 4 décembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC comme instruments de la construction de genre, Conférence invitée aux Journées d'études du laboratoire LISEC (Université Nancy 2) 2008 « Rapports sociaux de sexe et genre en éducation, formation et communication », Gerardmer, 15 septembre 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des blogs par des collégiens, Séminaire La Culture et les Médias, Laboratoire CLERSE, Université Lille 1, 5 novembre 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enfance à l'adolescence, usage des TIC et construction de soi chez les préadolescents, Séminaire doctoral du RESEO, Paris, 31 mai 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation des TIC par les collégiens, Séminaire de l’ERTé CALICO, Tatihou, 2 juillet 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant, l'adulte et Internet: Autonomisation et contrôle parental en Europe, Mardi de l'OTU, Paris, Orange Labs, 13 novembre 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self expression as a relational technique, Four types of personal blog networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delaunay-Téterel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC : analyse de certains obstacles à la mobilisation des compétences issues des pratiques personnelles dans les activités scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00343128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux savoirs et nouvelles compétences des jeunes : quelle construction dans et hors de l’école ? Rapport de cadrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouveaux savoirs et nouvelles compétences des jeunes, Centre national d'étude des systèmes scolaires; Conservatoire national des arts et métiers (Cnam). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux savoirs et nouvelles compétences des jeunes. Quelle construction dans et hors de l’école ? Rapport de cadrage de la conférence de consensus du CNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conservatoire national des Arts et Métiers (Cnam). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final, projet ANR IECARE – Informatique à l’école : conceptualisation, accompagnement, ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages effectifs du numérique en classe et dans les établissements scolaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre national d’étudedes systèmes scolaires (Cnesco ). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Cré@tion. Rapport d'avancement du projet incubateur académique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Académie d'Amiens. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies numériques à l'école, quel bilan ? dans dans F. Thibault et C.Garbay, dir., La recherche sur l'éducation, vol. 2, Contribution des chercheurs, rapport remis à M Thierry Mandon, p. 103-104.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'éducation nationale. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences et divergences des trois cultures de l'information (Info-doc, Info-média, Info-data) : deux corpus de textes sous la loupe d'ALCESTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chenevez,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2017, 93 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01552080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet « Ressources Numériques au TNI » Théodile-CIREL (EA 4354) Décembre 2015 Projet de l'équipe Théodile-CIREL (Université de Lille, EA 4354) sous la direction de Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Bachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Ravachol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation des TIC par les collégiens dans les sphères familières et scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. École normale supérieure de Cachan - ENS Cachan, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00422204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche didactique de l'informatique scolaire volume 1 : Synthèse des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de lille, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02128448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId358"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Fluckiger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Práticas de linguagem e cultura digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos CESPUC de Pesquisa. Série Ensaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 48, pp.8-12. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/P.2358-3231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representação do discurso outro em práticas de letramento acadêmico de universitários brasileiros e franceses no enfrentamento da desinformação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29 (66), pp.350-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educação científica vs. desinformação: contribuição para professores numa conjuntura de inteligência artificial generativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Lucia Lopes Cristovão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista da ANPOLL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, v.56, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18309/ranpoll.v56.e2037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tecnologias digitais de informação e comunicação na Educação: dos mitos às abordagens críticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Educação e Cultura Contemporânea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à travailler ensemble : influences de l’espace de travail numérique sur l’engagement dans la collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.12444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discursive authority in COVID-19 vaccination fact-checking: the case of @butantanoficial on Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Vinicius De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista do GEL (Grupo de Estudos Lingüísticos do Estado de São Paulo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (3), pp.213-236. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21165/gel.v20i3.3584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources didactiques à l'heure du Web, de Wikipedia et de ChatGPT: la seconde mort de l'auteur?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en éducation et discours institutionnels sur l’École : débats et approches critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Manuel Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Texeira Lopo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Lusófona de Educação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59, pp.215-231. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24140/issn.1645-7250.rle59.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques et apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Zabban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.4764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resources and textbooks for computer science education in French primary schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARTEM e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21344/iartem.v14i1.954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital literacy, remote teaching and access during COVID-19 pandemic: Impacts on postgraduate female in Brazilian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícero Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualidades Investigativas en Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15517/aie.v23i1.51535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOTIF..MOTIF.. : initier à la notion de répétition en maternelle sans mobiliser de repérage spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (3), pp.39-69. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.28.3.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches et paradigmes pour la recherche sur les usages éducatifs des technologies. Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources et outils face à la covid-19 : critique d’un texte du CSEN sur la recherche qui a « sa place » en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (Trimestre 3), https://adjectif.net/spip.php?article541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique en formation : des mythes aux approches critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation technologique, innovation pédagogique: éclairage de recherches empiriques en science de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la rubrique &amp;quot;Formes de comparatisme&amp;quot; : débat autour de la notion d’épistémologie pratique/épistémologie de la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.3887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme universitaire comme analyseur des « effets » de la technologie : perspective critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.2329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture et numérique: pourquoi et comment parler de littéracie numérique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations numériques et innovations pédagogiques à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.119-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture numérique, culture scolaire: homogénéités, continuités et ruptures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 185, pp.64-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche sociocritique du numérique en éducation : une structuration à l’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perine Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://adjectif.net/spip.php?article387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What role does the textbook play in the era of the Interactive Whiteboard?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Bachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Subject Didactics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps vécu. Discours d’enseignants disposant d’un TNI sur le temps de préparation des cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.1642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des Environnements Personnels d'Apprentissage sous l'angle de la discontinuité instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques, continuités et ruptures entre pratiques scolaires et pratiques personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Outils, 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contenus « informatiques » et leur(s) reconstruction(s) par des élèves de CM2. Etude didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait(s) de l'élève en jeune internaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hétier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprenant en didactique est-il un acteur sociologique comme les autres ? Le cas de l’appropriation des TIC et de l’informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55, pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction du B2i à l'école primaire : évaluer des compétences hors d'une discipline d'enseignement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (17), pp.71-87. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.1006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque JOCAIR 2012 : apprentissages instrumentés en réseaux, quel sujet apprenant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (1), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfant-élève-apprenant : une problématique didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, p. 7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’émergence de nouvelles formes de distance. Les conséquences des nouvelles pratiques de communication ordinaires sur la FAD dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (3), pp.397 - 417. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DS.9.397-417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique de l'informatique et les constructions sociales de la figure des jeunes utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Enfant, Elève, Apprenant, 11, pp.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blogs et réseaux sociaux, outils de la construction identitaire adolescente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 162, pp.38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une culture scolaire du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture numérique adolescente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de l'Orme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC et la sociabilité juvénile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers l'Éducation Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et ses pratiques juvéniles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médialog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à l’épreuve de la culture numérique des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 163, pp.51 - 61. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collégiens et la transmission familiale d'un capital informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (4), pp.32 - 32. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.046.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociabilité juvénile instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 138 (4), pp.109-138. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.138.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desinformação e Tecnologias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio Pensar a desinformação hoje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence plénière invitée: Crise des normes de la littératie académique et usages étudiants de l’IA générative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LUDDES: Quelles approches de la langue pour quelles didactiques des discours dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agences de fact-checking au service de la démocratie ? Construction de la vérité à travers la mobilisation des sources dans la lutte contre la désinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International "Les défis de la démocratie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESHS Lille Nord de France, Mar 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle et les pratiques d’écriture à l’université : vers une redéfinition des littéracies universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Pereira de Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LUDDES: Quelles approches de la langue pour quelles didactiques des discours dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de lecture des étudiant-es de Licence, Master et Doctorat : la notion d’auteur lors d’une enquête sur la désinformation et la culture scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamiris Vianna da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles approches de la langue pour quelles didactiques des discours dans l'enseignement supérieur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ULB, Oct 2025, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littéracies académiques dans la lutte contre la désinformation : représentations du discours autre par des universitaires brésiliens et français lors des analyses des infox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Accompagner l'écrit dans le supérieur : formation, évaluation, certification Le projet écri+ dans le champ des littératies universitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literacia académica e enfrentamento da desinformação: percepções da qualidade do texto por universitários brasileiros e franceses no contexto de inteligências artificiais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferência EATAW 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade do Minho, Jul 2025, Braga (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards didactiques croisés sur la réintroduction de l’enseignement de l’informatique à l’école en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 6ème Colloque international de l’ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Y. Buyck, M. Sudriès, F. Ligozat &amp; C. Marlot, Jun 2022, Genève (CH), Suisse. pp.55-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A leitura na era da internet: do livro ao ChatGPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGET XII - Simpósio Internacional de Gêneros Textuais/Discursos - Tema: Letramentos e desinformação: desafios para a democracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultura digital e educação: mitos e desafios. Conferencia plenaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGET XII (Simposio Internactional de Estudos de Gêneros Textuais/Discursus), Letramentos e desinformação: desafios para a democracia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade PUC Minas, Nov 2024, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards didactiques croisés sur la réintroduction de l'enseignement de l'informatique à l'école en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque international de l'ARCD. Les didactiques face à l'évolution des curriculums.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Jun 2023, Genève (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence plénière invitée: Didactique de l'informatique, bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international éTIC 5 : « École et TIC »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée informatique : approche didactique de l'identification de motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didapro 9: L'informatique, objets d'enseignement et d'apprentissage. Quelles nouvelles perspectives pour la recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Le Mans, France. pp.113-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Thinking: Focus on Pattern Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Technology-Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.187-200, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur le numérique en éducation: entre prescription et description, quelle place pour des approches critiques en recherche?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée d'ouverture de la SIEF (Semaine Internationale de l'Education et de la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception des discours institutionnels sur l'enseignement de l'informatique par des enseignants de l'école primaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AREF au sein de la SIEF (Semaine Internationale de l'Education et de la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de l'informatique à l'école : choix des artefacts par les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L’école Primaire au 21e siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les relations entre chercheurs et praticiens et les injonctions à la recherche « translationnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TACD 2021, 2e Congrès International de la Théorie de l’Action Conjointe en Didactique : Pour une reconstruction de la forme scolaire d’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nancy (à distance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence plénière invitée: Evaluating the uses of digital technologies at school: what perspectives for research and practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT Days, 8th edition - Evaluation of learning in the digital age.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Al Akhawayn University, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre d'une activité collaborative. Résultats et enseignements du projet Cré@ tion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cagliesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre d'une activité collaborative. Résultats et enseignements du projet Cré@ tion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’informatique à l’école primaire : comment les enseignants voient les sujets didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque eTIC 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique, objets d'enseignements -enjeux epistémologiques, didactiques et de formation. Editorial des actes du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Secq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didapro-Didastic 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique prescrite à l'école primaire. Analyse de programmes, ouvrages d'enseignement et discours institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didapro-Didastic 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design des espaces physiques-numériques pour soutenir le travail globalement collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Physical-Digital Workspaces to Support Globally Collaborative Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Physical-Digital Workspaces to Support Globally Collaborative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives curriculaires pour une didactique de l’informatique scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque international en éducation, CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « TICE et Usages des jeunes, entre usages prescrits et usages personnels : quelles évolutions ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque-etic-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole et Technologies de l'Information et de la Communication Francophone; Université René Descartes, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanger des ressources pour enseigner : le cas de professeurs des écoles utilisateurs de TNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Etic 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives critiques sur les usages du numérique en éducation : apports de la sociologie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUNED « Les usages du numérique en éducation : regards critiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une mutation des formes individuelles et sociales d'utilisation des technologies numériques en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Mutations de l’accompagnement dans les formations en ligne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles nouvelles médiations pour des enseignants d’écoles élémentaires équipées de Tableaux Numériques Interactifs (TNI) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Enseigner, accompagner en situations éducatives instrumentées. Vers de nouvelles formes de médiation ? » coordonné par François-Xavier Bernard, Colloque « Enjeux, débats et perspectives : 50 ans de sciences de l’éducation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contenus informatiques à l'école dans le contexte de la convergence entre technique, média et information : vers un composite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chenevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles éducations au numérique, en classe et pour la vie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contenus informatiques à l'école dans le contexte de la convergence entre technique, média et information : vers un composite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Delamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Didapro-Didastic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">analyse des discours et épistémologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chenevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Compant La Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Littératies du XXIe siècle sens dessus dessous, périmètres, interactions, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EMI en questions : enjeux, prescriptions, contenus, apprentissages. EMI et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude GRCDI-ESPE de Caen et Rouen, « L’EMI en questions : enjeux, prescriptions, contenus, apprentissages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01490762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 1: analyse des discours et épistémologie - Convergences et divergences des trois cultures de l'information (Info-doc, Info-média, Info-data) : 2 corpus de textes sous la loupe d'Alceste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chenevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Compant La Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératies du XXIe siècle sens dessus dessous : Périmètres, interactions, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR Translit, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TNI et temps de préparation des contenus didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ETIC 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prise en compte de l'extra-éducatif dans les dispositifs de e-formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Audran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international e-Formation 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. pp.222-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants face aux ressources numériques Une recherche didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Bachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Communication et Apprentissage Instrumentés en Réseau (JOCAIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français/informatique: regards croisés/ questions croisées, Conférence de Clôture invitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e colloque de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'objet livre au TBI: l'instrumentation de la lecture partagée d'albums en classe de CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International éTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments numériques des étudiants: de quelques conséquences de la pluralité des contextes d'usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REF 2013, Symposium Les environnements personnels d'apprentissage, entre description et modélisation: quelles approches, quels modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner/apprendre en ligne : continuité et rupture entre académique et privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ABC-Educ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nivelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages instrumentés en réseau : quel apprenant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque JOCAIR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éducation à la culture informationnelle numérique ? Une perspective didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la FADBEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le B2i : modes d'existence des contenus d'enseignement dans un dispositif non disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les recompositions disciplinaires et curriculaires: des questions vives pour les didactiques? », Congrès de l'AMSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration ordinaire des étudiants par les outils du web social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international EPAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Voilà une compétence difficile à évaluer » L'appropriation du dispositif B2i par les enseignants du primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Seys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRP « Le travail enseignant au XXIe siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teenager's identity construction process on SNSs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECREA 2010: 3rd European Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence de l'étude du hors scolaire pour analyser l'appropriation des outils informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de l'ARCD : Où va la didactique comparée?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teens and blogs network An online community emerging from a teenage gang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AOIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants, sécurité et usages d'Internet Avancée en âge et autonomisation des jeunes européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOCAIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des formes de sociabilité juvénile reflétée dans la construction d'un réseau de blogs de collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales du GDR TIC &amp; Société </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage du tableur en classe de cinquième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didapro2: progiciels, apprentissages scolaires et pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Neuchatel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre pratiques scolaires et personnelles, la constitution d'une culture informatique des collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AECSE: Construction / déconstruction du collège unique : les enjeux de l'école moyenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner, apprendre, former à l’informatique à l’école : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OPUS - Université Paris Cité, 2024, 978-2-7442-0212-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Práticas discursivas em letramento acadêmico: questões em estudo. Volume 4, Efeitos da Covid-19 em práticas letradas acadêmicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komesu Fabiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editora PUC Minas, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une didactique de l'informatique scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2019, 978-2-7535-7714-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Contenus d'enseignement et d'apprentissage. Approches didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rouba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restrição de uso de celular em escolas no brasil e na frança: conflitos entre orientações institucionais e práticas sociais de letramentos digitais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodrigo Camargo Aragão. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sem celulares nas escolas, e agora ?!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontes Editoras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-60, 2025, 9788521708049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le travail conjoint des chercheurs et des professionnels : perspectives critiques et TACD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Le Henaf; Maël Le Paven; Frédérique-Marie Prot; Henri-Louis Go. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre et transformer la forme scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.59-72, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Lange; Angela Barthes; Céline Chauvigné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des concepts et enjeux des « Education à ». Edition revue et augmentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2024, 978-2-336-43959-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Fluckiger; L. Boulc'h; S. Nogry; C. Reffay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner, apprendre, former à l’informatique à l'école : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité, pp.1-9, 2024, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53480/2024iecare0bn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanger des ressources pour enseigner: le cas des professeurs des écoles utilisateurs de TNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laetitia Boulc'h; Mariam Haspekian; Emmanuelle Voulgre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enseignants du primaire face aux TICE. Pratiques, ressources, formations et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PURH, pp.81-90, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation de la lecture : de l’invention du Web aux IA génératives, comment changent nos modes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Scheepers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à la lecture, former par la lecture dans le supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boek Supérieur, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques envisagées des enseignants pour un enseignement de l’informatique à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Fluckiger; L. Boulc'h; S. Nogry; C. Reffay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner, apprendre, former à l’informatique à l’école : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPUS Université Paris Cité, 2024, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53480/2024iecare03q/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel enseignement de l’informatique dans la scolarité obligatoire en France ? Analyse des programmes et manuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Fluckiger; L. Boulc'h; S. Nogry; C. Reffay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner, apprendre, former à l’informatique à l'école : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité, pp.27-49, 2024, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53480/2024iecare02p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique à l’école et les usages numériques des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Roellens; Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique, numérique et idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.95-112, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche, expertise et usages. Perspectives sociologiques critiques dans le champ du numérique en éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Denouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simon Collin; Julie Denouël; Nicolas Guichon; Elisabeth Schneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique en éducation et formation. Approches critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Mines, pp.59-84, 2022, Coll. Sciences sociales - Matérialismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8. Dialogue sur la didactique de l’informatique : Bilan, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Delamotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches francophones sur les éducations aux médias, à l’information et au numérique : Points de vue et dialogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’enssib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.216-235, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique de l’informatique est-elle la science des conditions de diffusion des connaissances informatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Chesnais; Hussein Sabra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du séminaire national de didactique des mathématiques 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-45, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir étudiant, quels liens sociaux pour entrer dans une technicité numérique à l'université?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Martin; Eric Dagiral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les liens sociaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.159-177, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littéracies numériques et désinformation : le rôle de l’enseignant dans le contexte d’infodémi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komesu Fabiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Scheepers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l’écrit, former par l’écrit dans le supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-284, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface : la didactique du français, la didactique de l’informatique, points de vue complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Capt; Mathieu Depeursinge; Sonya Florey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement du français et le défi du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-127, 2020, 978-3-0343-3911-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aprender em tempos da epidemia de Covid-19: contribuições da noção de letramento digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliana Alves Assis, Fabiana Komesu et Cédric Fluckiger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Práticas discursivas em letramento acadêmico: questões em estudo. Volume 4, Efeitos da Covid-19 em práticas letradas acadêmicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora PUC Minas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-57, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dispositif à l'environnement : le déterminisme technique à l'aune de l'évolution des usages estudiantins Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Albero; Stéphane Simonian; Jérôme Eneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des humains &amp; des machines. Hommage aux travaux de Monique Linard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Raisons et passions, pp.368-378, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les inégalités face à la culture numérique – perspective en sociologie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mini Maousse 7. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microarchitectures nomades pour les oubliés d’Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galimard, 2019, 9782072864742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela Barthes; Jean-Marc Lange; Nicole Tutiaux-Guillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des "éducations à.."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.330-337, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contenus informatiques à l'école dans le contexte de la convergence entre technique, média et information : vers un composite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Henry, Aude Nguyen, Etienne Vandeput. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'informatique et le numérique dans la classe. Qui, quoi, comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants sont-ils des natifs numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Martin; Eric Dagiral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ordinaire d’Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.146-166, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Album papier, album numérisé : une dialectique outil-objet avec le TBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Villemonteix F., Baron G.-L., Béziat J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire et les technologies informatisées. Des enseignants face aux TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-58, 2016, 978-2-7574-1277-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation, fabrication des contenus et disciplines d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Daunay, C. Fluckiger &amp; R. Hassan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les contenus d'enseignement et d'apprentissage. Approches didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux; Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-102, 2015, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.38357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos [à l’ouvrage Les Contenus d'enseignement et d'apprentissage. Approches didactiques]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouba Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daunay Bertrand Fluckiger Cédric, Hassan Rouba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Contenus d'enseignement et d'apprentissage. Approches didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, p. 9-18, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents and social network sites: What do we know about identity construction, friendships, and privacy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Jochen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patti Valkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Livingstone; Leslie Haddon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kids Online, opportunities and risks for children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Policy Press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les schèmes de navigation sur Internet : la constitution de savoir-faire techniques locaux par les collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Lelong; Catherine Vérité. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Sphère Privée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.43-62, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales et différenciation des usages à l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRANJON F., LELONG B. et METZGER J.L </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités numériques. Clivages sociaux et modes d'appropriation des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.223-250, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité sur un forum de discussion en formation initiale d'enseignants documentalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Bailleul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignants, formateurs et recherches en IUFM. Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.79-105, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littéracie universitaire : bricolages normatifs, fiabilité et légitimité à l’ère des systèmes d’IA générative. Journée d'étude « Intelligences artificielles génératives en éducation : pratiques, formation et enjeux », ULCO, Boulogne-sur-Mer, 13 janvier 2026.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confiance épistémique au défi de l'IA générative et des réseaux sociaux numériques. Séminaires TECHNE, Université de Poitiers, 31 mars 2026.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire, savoir, déléguer ? Reconfigurations de la littératie universitaire à l’ère de l’IA générative. Webinaire AREN / CREAD &amp;quot;Dispositifs, ressources et usages numériques&amp;quot; , Université Rennes 2, le 24 avril 2026.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique des Mathématiques, didactique de l'informatique : conditions d'un dialogue. Intervention aux Rencontres du RT HiDiM - 26-27-28 mars 2025 - Arras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des étudiants des systèmes d’IA générative, révélateur des normes de la littéracie universitaire, Séminaire de spécialité sur l'IA et la littéracie, Université de Lille, 2 décembre 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance, fiabilité et légitimité dans les littéracies universitaires à l’ère des systèmes d’intelligence artificielle, introduction au séminaire de spécialité sur l'IA et la littéracie, Université de Lille, 2 décembre 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie dans l’enseignement: des machines à enseigner à l’IA, de l’individualisation à l’esprit critique. Journée d’études - Pour une éducation technologique. Composantes clés et défis d'une ÉducationTechnologique dans une école obligatoire. INSPE de Paris, 9 avril 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A divulgação científica na era das redes sociais e da IA: ponto de vista para a formação universitária. Séminaire: Mesa redonda ‘Estudos Linguísticos: da Pesquisa à Divulgação Científica’, Programa de Pós-Graduação em Estudos Linguísticos (PPGEL), 11 décembre 2025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disciplines, les croyances des élèves, le rapport à la vérité et à l’esprit critique dans un monde en mutation. Proposition de programme pluri-annuel du séminaire de l'équipe Théodile-CIREL. 7 mars 2025, Université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage de la démocratie dans le contexte de la désinformation, des médias sociaux et des IA génératives. Intervention aux Rencontres E-Cité sur la thématique &amp;quot;Éducation à la vie démocratique et numérique&amp;quot; le 26 Mars de 14h à 17h à L'inspé Aix en Provence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guimarães Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants face au numérique: usages réels et idées reçues. Revue Collection Numérique de l'AMUE, n°36, https://collection-numerique.amue.fr/numero-36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Práticas de leitura no ensino superior: uma tipologia de critérios de avaliação da informação científica na leitura de textos científicos&amp;quot;, Seminário CAPES-COFECUB, 18 novembro 2024, Belo Horizonte, Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamiris Vianna da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Komesu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques, réseaux sociaux, IA… Conditions didactiques pour une technologie émancipatrice et génératrice de bien-être. Séminaire Interthèmes du CREN, Le Mans, 26 janvier 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensino de informática e profissionalidade docente: problemas e desafios, Séminario, Universidade Lusofonia, 10 mai 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre la désinformation scientifique: un objet aux frontières disciplinaires. Communication au séminaire de l'équipe Théodile-CIREL, Université de Lille, 12 janvier 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed-method research in CS education: writing a program. Séminaire International EARLI SIG Writing Initiative for Junior Researchers, Université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littératie étudiante et les trois âges du Web: pratiques de lecture des étudiants, des revues à ChatGPT. Conférence plénière invitée à la journée scientifique &amp;quot;Former à la lecture, former par la lecture dans le supérieur&amp;quot;, UCLouvain, Bruxelles, 21 septembre 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « La place du numérique en éducation: entre pouvoir d'agir et vigilances », éclairages des recherches. Journée du numérique à l’INSPE de Lille HdF, Villeneuve d’Ascq, 8 mars 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention à la table ronde « Évaluations en éducation et formation et responsabilité du chercheur », colloque RCE: Responsabilité du chercheur en éducation; Enjeux de société et recherches en éducation et formation : mise en débat, Aubervilliers, 13 juin 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture scientifique à l’heure du numérique : introduction problématisante à la journée. Séminaire de spécialité de l’école doctorale SHS « Former à la culture scientifique à l’heure des rumeurs et de la désinformation. » Université de Lille, 7 décembre 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les enfants comprennent du monde numérique. Article dans The Conversation, Publié: 18 octobre 2023, 19:03 CEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandevelde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT : la menace fantôme. Les Cahiers Pédagogiques, n°587</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les didactiques et leurs frontières disciplinaires, proposition de programme scientifique pour le séminaire Théodile-CIREL 2023-2026, Lille, 7 janvier 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrai ou faux ? Pas besoin d'appareils numériques à l'école, il y en a bien assez à la maison. Webinaire &amp;quot;La Trousse à Projet&amp;quot;, 9 novembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educaçao digital e seus mitos. Encontro da linha pesquisa TICPE, Tecnologias de informaçao e comunicaçao nos processos educacionais. 10 de novembro de 2012, evento hibrido, Universidade estacio de SA, Brasil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation technologique : un levier pour refonder l’École ? Séminaire Rencontres pour apprendre, ULB, Bruxelles, 8 octobre 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralité des modes de validation des recherches en éducation et de l’administration de la preuve à l’ère des evidence based policies, Séminaire RESEIDA, 30 mai 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et finalités du numérique en éducation : regards croisés. Entretien pour Hypothèse.org, Éducation, numérique et recherche, Veille et diffusion des travaux de recherche sur le numérique dans l’éducation, Direction du Numérique pour l'Education, Ministère de l'Education Nationale et de la jeunesse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une orientation de recherche critique en didactique de l’informatique, Présentation à l'équipe de recherche UER MI, HEP Vaud, Lausanne, le 14 avril 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation numérique confrontée aux usages des élèves? Perspectives critiques, Conférence invitée au colloque Ludovia.ch, Yverdon-les-Bains, Suisse, le 12 avril 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches didactiques du numérique en éducation, perspectives théoriques et empiriques actuelles, Séminaire de l’équipe PIXEL du laboratoire CREM, Metz, 24 mai 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduquer au numérique ou à l'informatique : enjeux, questions et problèmes. Séminaire FIDEL, Université de Nantes, 7 octobre 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de recherche du séminaire Théodile-CIREL : les didactiques et leurs frontières disciplinaires et le cas de la didactique de l’informatique. Séminaire Théodile-CIREL, 30 septembre 2022, Université de Lille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educação digital: dos mitos às abordagens críticas. Conferencia em UNESP, Sao José do Rio Preto, Brésil, 13 octobre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'informatique:points de vue d 'enseignants sur les choix didactiques et les équipements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspékian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IeCARE, Université de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessité d'une approche culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les frontières disciplinaires, questions didactiques. Séminaire des doctorants, Théodile-CIREL, Université de Lille, 4 janvier 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, une illusion pédagogique ? Conférence invitée au journées nationales d’études du CEFIEC (Comité d’Entente des Formations Infirmiers et Cadres de Santé, 1er-3 juin 2022, Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des résultats du projet Cré@tion: numérique et collaboration. Séminaire &amp;quot;Territoire numérique éducatif&amp;quot;, Académie d'Amiens, Réseau Canopé et SGPI, Chamouille (02), le 12 octobre 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gagliesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités numériques : quels enseignements d’une culture numérique pour tous ?, Séminaire FELIS (Formation des enseignant.e.s et lutte contre les inégalités scolaires : des politiques aux pratiques), Clersé, Circeft, CIREL, 7 avril 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la fermeture des universités nous dit de la numérisation du métier d'étudiant. Intervention au séminaire &amp;quot;Samedi de l’AECSE – Éducation et formation au prisme du “numérique”, Université Paris Nanterre, 18 septembre 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner une culture numérique légitime à l’école: quels contenus, pourquoi, quels élèves? Demi-journée d’études « la culture numérique à l’école), HEP Fribourg (Suisse), Mercredi 3 novembre 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche historique et enjeux actuels du numérique en éducation. Conférence invitée aux 22ièmes journées lilloises de Neuropédiatrie, Centre régional de diagnostic des troubles d’apprentissage, Lille, le 23 novembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massification du numérique à l'université : comment les étudiants entrent dans une littéracie numérique universitaire, Intervention au séminaire Tec&Co Regards croisés sur le numérique à l'université, Université de Strasbourg, le 28 juin 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des injonctions à la critique didactique du changement. Le cas du numérique en éducation. Séminaire de l'équipe Théodile-CIREL, Université de Lille, le 5 février 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique et l’entrée dans une technicité étudiante, Séminaire du laboratoire MNSHS : “Apprentissages en situation informelle : du tourisme au numérique”, 14 décembre 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier des contenus en didactique. Un point de vue à partir de l'informatique scolaire. Séminaire National de Didactique des Mathématiques, ARDM, Paris, 31 janvier 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre d'une activité collaborative. Résultats et enseignements du projet Cré@tion. Etats Généraux du Numérique Territorilisés, Compiègne, UTC, 01 octovre 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cagliesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le numérique », un enjeu de culture scientifique et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des élèves, former des citoyens, conférence invitée à la journée de formation de la DANE de Créteil, INSEP de Paris, 15 janvier 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et culture numériques : discussion sur la perspective littéracique, Journée d'études Littéracies Académiques Actualités des problématiques de recherches internationales, Lille, 28 novembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de l’informatique à l’école : contexte et problèmes didactiques, Séminaire de spécialité de l’école doctorale SHS, Journée coorganisée par le projet IE CARE, Université de Lille, 25 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une didactique de l’informatique scolaire, Séminaire de l’équipe Théodile-CIREL, Université de Lille, 14 mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du numérique à l'école: former des élèves ou des citoyens?, Conférence organisée par l'ESPE LNF en collaboration avec l'académie de Lille, Villeneuve d'Ascq, 29 mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique à l’école primaire : perspectives en termes de recherches et d’innovations, Revue de l’EPI, n°211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de l’activité en didactique – point de vue depuis l’analyse des activités instrumentées, Séminaire des doctorants, Théodile-CIREL, Université de Lille, 15 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention à la table ronde « comment amener les 15-24 ans à des pratiques culturelles responsables en ligne ? », Hadopi, Festival Futur.e.s in Paris, Labo de l’Edition – Paris&Co, 27 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation technologique et innovation pédagogique: approches anthropocentrées contre le déterminisme, Journée internationale de recherche transdisciplinaire &amp;quot;Innovations pédagogiques et technologiques dans l'apprentissage&amp;quot;, CNAM, Saint-Denis, 17 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les usages numériques des étudiants: des compétences à la littératie, Journée d’étude organisée par l'Université Numérique en Région et l'Observatoire des Usages du Numérique de l'Université de La Réunion, 24 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde de synthèse des ateliers de la journée par les grands témoins, Journée d’étude « Ce que le digital fait à l’insertion », Université de Lille, 13 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions et congruences entre les pratiques numériques académiques et non académiques des étudiants, Journée d'étude &amp;quot;Letramentos/literacie/litteracies. Regards croisés sur des problématiques de recherche internationales&amp;quot;. Université de Lille, 13 décembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture numérique contre la culture scolaire? des mythes à la construction d'un problème scientifique, Séminaire du laboratoire IREDU, Université de Bourgogne, Dijon, 16 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littéracie comme entrée conceptuelle critique, intervention à la journée d’étude virtuelle franco-brésilienne « Littéracie numérique des étudiants », Université de Lille, 23 novembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages numériques des étudiants: une entrée par la littéracie?, Journée d'étude &amp;quot;Les littéracies numériques des étudiants&amp;quot;, Séminaire de spécialité de l'école doctorale SHS, Université de Lille, 23 février 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villemonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les inégalités face à la culture numérique, Colloque Mini Maousse 7, Cité de l’Architecture, Paris, 12 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques apports de la didactique de l’informatique aux débats actuels sur la place de l’informatique à l’école, Séminaire AIDA (Approche Interdisciplinaire pour les Dispositifs informatisés d'Apprentissage), séminaire commun à EDA, EMA, LDAR/TICE, LIP6/MOCAH, Paragraphe/CRAC et STEF, Paris, 16 février 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la littéracie numérique des étudiants : percolations et ruptures entre pratiques personnelles et éducatives, Séminaire « Enjeux Educatifs des pratiques juvéniles numériques, CREAD, Rennes, 26 janvier 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des usages des réseaux sociaux aux usages scolaires, Journée interacadémique des professeurs documentalistes, Paris, BNF, 27 avril 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et apprentissages: un point de vue critique, Rendez-vous de l'éducation de la ville d'Ivry-sur-Seine, Ivry, 26 avril 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la journée, Journée d'études &amp;quot;Le MOOC pour (se) former à distance en didactique des langues&amp;quot;, laboratoire STL, Université de Lille, 3 avril 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail documentaire des enseignants utilisant un Tableau Numérique Interactif (TNI) : approche critique en didactique et injonctions à l'innovation, Journée d'étude « Le numérique en éducation : une approche sociocritique », ENS de Lyon, Lyon, 13 novembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TICE et technologies collaboratives, faut-il parler d’apports?, Journée d’étude Collaboration, Institutions, Acteurs, Laboratoire CIREL, 10 juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métier d'étudiant, outils privés: communiquer, travailler et apprendre avec les outils numériques, Journée d'études &amp;quot;Apprendre le métier d'étudiant. Penser l'insertion des parcours d'étudiants à l'université et après&amp;quot;, CIREL, Université de Lille, 8 décembre 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d’une approche sociocritique du numérique en éducation, Séminaire international sur l’approche sociocritique du numérique en éducation, Laboratoire ICAR, ENS Lyon, 3 juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des usages étudiants des outils de communication personnels et académiques: qu'est ce qui &amp;quot;fait contexte&amp;quot;?, Séminaire Interlis, Laboratoire CERLIS, 5 mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sociologiques et didactiques sur les sujets apprenants, Séminaire doctoral Acteurs, sujets… Regards sociologiques et didactiques sur les élèves et les professionnels de l’éducation, Université Lille 3, 11 juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invité discutant de la thèse d'Olivia Bernard « La thématique de l’amour dans les blogs et les journaux collégiens et lycéens : Dispositifs sociotechniques, contrats communicationnels et stratégies discursives », Séminaire des doctorants du CIM, Université Paris 3, 10 avril 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser les oppositions éducatif et personnel : quelles ruptures, quelles continuités, Séminaire de recherche TECHNE/IME Euromime, Université de Poitiers, 8 octobre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBI et ressources numériques des enseignants: le point sur une recherche émergente, Séminaire de Spécialité de l'Ecole Doctorale SHS, Les technologies dans la classe. Le TBI, nouvelle illusion ou renouveau pédagogique? Université Lille 3, 9 juin 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les possibilités de construction du sujet didactique en informatique, Séminaire de l'équipe Théodile-CIREL, Université Lille 3, 15 novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du sujet apprenant des apprentissages instrumentés: recherches existantes et propositions, Séminaire de spécialité de l'Ecole doctorale, Le sujet en éducation et en formation : construction d'un objet de recherche, Université Lille 3, 29 avril 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du sujet: intérêt d'une problématique et présentation de la journée, Séminaire de spécialité de l'Ecole doctorale, Le sujet en éducation et en formation : construction d'un objet de recherche, Université Lille 3, 29 avril 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Palheta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation : une entrée pour étudier l'actualisation des contenus et leur relation aux disciplines scolaires, Séminaire de l’équipe Théodile-CIREL, Université Lille 3, 9 novembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication instrumentée personnelle des étudiants et usages universitaires: tensions, convergences et points d'appui, Séminaire UsaTICE, CREN, Nantes, 20 octobre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages instrumentés : quelle prise en compte des pratiques ordinaires des sujets apprenants ?, Séminaire du sous-groupe « TIC » de l'axe Accompagnement Humain et Artefactuel, Université Lille 1, 11 mai 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser l'éducation à la culture numérique, Conférence invitée à l'Assemblée générale du LAREF, UCO, Angers, 15 juin 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de la CMO à l'adolescence: pratiques culturelles et communicationnelles, Journée d'Étude dans le cadre de l'ANR AdEN, Poitiers, 17 novembre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école face à l'identité numérique des jeunes, Séminaire ISP, Paris, 9 novembre 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « Numérique/scolaire : le match du siècle ? Colloque l'école face au numérique, Cité de la Connaissance, ESA Saint Luc, Liège, 27 mars 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité numérique des adolescents, Conférence de clôture, journée d'étude des doctorants du CIMEOS, « Les processus de construction identitaire en Sciences de l'Information-Communication », Université de Bourgogne, Dijon, 15 octobre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinateurs et Internet, quels apprentissages formels et informels, Séminaire de l'ERTé Culture informationnelle et curriculum documentaire, 14 mai 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture numérique des jeunes et apprentissages scolaires, Séminaire du laboratoire CIVIIC, Université de Rouen, 20 mars 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et apprentissage numériques des élèves, Séminaire de l'équipe Théodile-CIREL, Université Lille 3, 4 décembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC comme instruments de la construction de genre, Conférence invitée aux Journées d'études du laboratoire LISEC (Université Nancy 2) 2008 « Rapports sociaux de sexe et genre en éducation, formation et communication », Gerardmer, 15 septembre 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des blogs par des collégiens, Séminaire La Culture et les Médias, Laboratoire CLERSE, Université Lille 1, 5 novembre 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation des TIC par les collégiens, Séminaire de l’ERTé CALICO, Tatihou, 2 juillet 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enfance à l'adolescence, usage des TIC et construction de soi chez les préadolescents, Séminaire doctoral du RESEO, Paris, 31 mai 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant, l'adulte et Internet: Autonomisation et contrôle parental en Europe, Mardi de l'OTU, Paris, Orange Labs, 13 novembre 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self expression as a relational technique, Four types of personal blog networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delaunay-Téterel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC : analyse de certains obstacles à la mobilisation des compétences issues des pratiques personnelles dans les activités scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00343128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux savoirs et nouvelles compétences des jeunes. Quelle construction dans et hors de l’école ? Rapport de cadrage de la conférence de consensus du CNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conservatoire national des Arts et Métiers (Cnam). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux savoirs et nouvelles compétences des jeunes : quelle construction dans et hors de l’école ? Rapport de cadrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouveaux savoirs et nouvelles compétences des jeunes, Centre national d'étude des systèmes scolaires; Conservatoire national des arts et métiers (Cnam). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final, projet ANR IECARE – Informatique à l’école : conceptualisation, accompagnement, ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages effectifs du numérique en classe et dans les établissements scolaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre national d’étudedes systèmes scolaires (Cnesco ). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Cré@tion. Rapport d'avancement du projet incubateur académique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Académie d'Amiens. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies numériques à l'école, quel bilan ? dans dans F. Thibault et C.Garbay, dir., La recherche sur l'éducation, vol. 2, Contribution des chercheurs, rapport remis à M Thierry Mandon, p. 103-104.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'éducation nationale. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences et divergences des trois cultures de l'information (Info-doc, Info-média, Info-data) : deux corpus de textes sous la loupe d'ALCESTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chenevez,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2017, 93 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01552080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet « Ressources Numériques au TNI » Théodile-CIREL (EA 4354) Décembre 2015 Projet de l'équipe Théodile-CIREL (Université de Lille, EA 4354) sous la direction de Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Bachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Daunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Ravachol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation des TIC par les collégiens dans les sphères familières et scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. École normale supérieure de Cachan - ENS Cachan, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00422204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche didactique de l'informatique scolaire volume 1 : Synthèse des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de lille, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02128448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId360"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Alves Assis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Komesu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2358-3231" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guimar&#227;es Alexandre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253202v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Lucia Lopes Cristov&#227;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18309/ranpoll.v56.e2037" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tucker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12444" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253200v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Vinicius De Oliveira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21165/gel.v20i3.3584" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922576v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Manuel Bernardo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Texeira Lopo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24140/issn.1645-7250.rle59.13" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.4764" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994252v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;cero Da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/aie.v23i1.51535" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandevelde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21344/iartem.v14i1.954" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03620251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle L&#233;onard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.3.4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03349957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02945060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02160360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01986344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02371845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3887" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01825185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.2329" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01953350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daunay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Brotcorne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01575478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1642" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01575479v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bachy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613663v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01373996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613657v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Reuter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud H&#233;tier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01375367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01569954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.150" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01575448v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.9.397-417" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01374003v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01373990v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613667v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613669v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613664v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.978" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.046.0032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613666v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.138.0109" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316821v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316824v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Pereira de Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007821v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322037v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Vianna da Silva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fischer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114518v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138386v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grugier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801551v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398661v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697950v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781879v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778626v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778630v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03378486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03480776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03274984v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466757v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cagliesi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03441474v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462385v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384695v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384715v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.14" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01789516v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826166v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826164v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01743268v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613681v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623256v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404723v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chenevez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01490762v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404787v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Compant La Fontaine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613685v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delamotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404771v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613687v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613932v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Audran" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01379365v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613684v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613710v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bastide" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623283v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613683v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613711v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613712v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623294v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613714v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Seys" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613713v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623299v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01172238v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01172257v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01373982v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lelong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623234v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613677v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623307v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091215v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komesu Fabiana" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02143687v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01575365v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rouba" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138382v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253208v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ponteseditores.com.br/loja3/pontes-editores-home-2__trashed/ebook/lancamento-e-book/sem-celulares-nas-escolas-e-agora/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565796v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570078v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690067v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc&#8217;h" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare0bn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802562v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677536v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare03q/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690059v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare02p" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023192v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659731v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pressesenssib/17229" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169416v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583522v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03466593v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03198200v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02911598v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36869" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091230v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/cespuc-centrodeestudosluso-afro-bra/docs/praticas-discursivas-v4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02294010v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388146v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613672v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02319548v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613674v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01375362v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100031360" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01569864v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org10.4000/books.pub.38357" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.38357" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01577403v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hassan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613676v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jochen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patti Valkenburg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613675v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01375360v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613678v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509950v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574454v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007820v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394524v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394518v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422572v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026578v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007819v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992147v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977233v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575872v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390863v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420688v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791096v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510548v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253658v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979168v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127041v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332966v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253667v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224774v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848693v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543473v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864270v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03685237v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844382v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811557v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03642063v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03642060v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03685236v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811558v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811556v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811554v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838156v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alvarez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928459v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712179v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hasp&#233;kian" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03685238v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03374773v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gagliesi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03198276v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03348510v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03456130v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03441457v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03275001v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03133792v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03480763v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02440828v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462362v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02972952v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fluckiger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03435138v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384679v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02159814v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02143470v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02051664v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01982766v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01982768v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01898024v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01935390v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717231v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villemonteix" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01799003v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01814193v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01953473v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01825142v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01794514v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01898023v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01711304v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01711303v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588352v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588356v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623344v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623377v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623388v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623371v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623391v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623396v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623384v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623397v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623399v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623406v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623409v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623413v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623418v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Palheta" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623425v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623420v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623426v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623430v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623427v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623434v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623431v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623436v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623437v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623439v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623435v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623576v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623626v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623653v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623629v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623580v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131612v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delaunay-T&#233;terel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00343128v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138647v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992124v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706893v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02972555v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03135347v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613680v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01552080v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chenevez," TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01375365v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ravachol" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00422204v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-02128448v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Alves Assis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Komesu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2358-3231" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guimar&#227;es Alexandre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253202v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Lucia Lopes Cristov&#227;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18309/ranpoll.v56.e2037" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tucker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12444" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253200v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Vinicius De Oliveira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21165/gel.v20i3.3584" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922576v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Manuel Bernardo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Texeira Lopo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24140/issn.1645-7250.rle59.13" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.4764" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandevelde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21344/iartem.v14i1.954" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994252v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;cero Da Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/aie.v23i1.51535" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03620251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle L&#233;onard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.3.4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03349957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02945060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02160360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01986344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02371845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3887" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01825185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.2329" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01953350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daunay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Brotcorne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01575479v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bachy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01575478v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1642" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613663v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01373996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613657v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Reuter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud H&#233;tier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01375367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01569954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.150" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01575448v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.9.397-417" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01374003v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01373990v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613667v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613669v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613664v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.978" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.046.0032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613666v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.138.0109" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595557v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316821v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007821v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Pereira de Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322037v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris Vianna da Silva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fischer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114518v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grugier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791149v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398661v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234883v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697950v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781879v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_14" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778626v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778630v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03378486v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03274984v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03480776v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466757v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cagliesi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03441474v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462392v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462385v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384695v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384715v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.14" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01789516v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826166v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826164v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01743268v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623256v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404723v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chenevez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613685v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delamotte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404787v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Compant La Fontaine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01490762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404771v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613687v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613932v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Audran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01379365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613684v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613710v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bastide" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623283v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613683v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613711v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613712v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623294v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613713v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613714v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Seys" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623299v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01172238v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01172257v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01373982v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lelong" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623234v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623307v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677509v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091215v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komesu Fabiana" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02143687v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01575365v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rouba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253208v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ponteseditores.com.br/loja3/pontes-editores-home-2__trashed/ebook/lancamento-e-book/sem-celulares-nas-escolas-e-agora/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138382v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570078v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690067v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc&#8217;h" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare0bn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565796v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802562v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677536v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare03q/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690059v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare02p" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023192v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169416v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659731v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pressesenssib/17229" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583522v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03466593v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03198200v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02911598v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36869" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091230v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/cespuc-centrodeestudosluso-afro-bra/docs/praticas-discursivas-v4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02294010v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388146v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613672v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02319548v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613674v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01375362v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100031360" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01569864v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org10.4000/books.pub.38357" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.38357" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01577403v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hassan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613676v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jochen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patti Valkenburg" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613675v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01375360v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613678v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509950v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574454v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601369v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007820v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394524v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394518v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026578v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422572v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992147v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007819v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977233v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791096v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420688v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575872v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390863v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510548v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253658v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979168v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127041v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332966v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253667v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224774v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543473v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848693v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844382v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811557v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03685237v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864270v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03642063v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03642060v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03685236v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811556v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811554v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811558v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712179v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hasp&#233;kian" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838156v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alvarez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928459v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03685238v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03374773v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gagliesi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03198276v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03348510v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03456130v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03441457v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03275001v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03133792v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03480763v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462362v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02440828v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02972952v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fluckiger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03435138v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384679v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02051664v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02159814v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02143470v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01982766v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01982768v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01825142v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01794514v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01799003v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01814193v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01953473v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01898024v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01935390v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717231v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villemonteix" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01898023v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01711304v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01711303v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588352v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588356v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623344v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623377v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623388v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623371v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623391v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623396v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623384v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623399v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623397v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623406v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623409v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623413v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623418v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Palheta" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623425v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623420v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623426v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623430v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623427v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623431v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623434v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623437v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623436v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623439v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623435v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623576v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623626v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623629v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623653v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01623580v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131612v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delaunay-T&#233;terel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00343128v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992124v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138647v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706893v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02972555v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03135347v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613680v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01552080v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chenevez," TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01375365v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ravachol" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00422204v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-02128448v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>