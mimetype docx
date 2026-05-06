--- v0 (2026-03-30)
+++ v1 (2026-05-06)
@@ -2027,243 +2027,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic principles of two emission spectroscopy techniques for soot volume fraction and temperature diagnostics in flames.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric André</w:t>
+                <w:t xml:space="preserve">Effect of hydrogen addition on burning rate and surface density of turbulent lean premixed methane-air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongsheng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badri Tayebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Galizzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Escudié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">NRC Publications Archive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955363v1</w:t>
+                <w:t xml:space="preserve">hal-00955248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hydrogen addition on burning rate and surface density of turbulent lean premixed methane-air flames</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Badri Tayebi</w:t>
+                <w:t xml:space="preserve">Basic principles of two emission spectroscopy techniques for soot volume fraction and temperature diagnostics in flames.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Galizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Escudié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NRC Publications Archive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Canada</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955248v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Non-Premixed CH4/Air Flames: Effect of CO2 Addition and Reactant Preheating</w:t>
               </w:r>
@@ -2482,51 +2482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of hydrogen addition on turbulent burning characteristics of lean premixed V-shaped CH4-air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongsheng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badri Tayebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Galizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3656,389 +3656,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burning rates and surface characteristics of hydrogen-enriched turbulent lean premixed methane-air flames</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental analysis of an oblique turbulent flame front propagating in a stratified flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Galizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Escudié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 35 (20), pp.11342-11348. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157 (12), pp.2277-2285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.07.066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955203v1</w:t>
+                <w:t xml:space="preserve">hal-00541792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-spectral reordering technique for the full spectrum SLMB modeling of radiative heat transfer in nonuniform gaseous mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric André</w:t>
+                <w:t xml:space="preserve">Burning rates and surface characteristics of hydrogen-enriched turbulent lean premixed methane-air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongsheng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badri Tayebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Galizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Gicquel</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Escudié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2010.09.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (20), pp.11342-11348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.07.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00541844v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of an oblique turbulent flame front propagating in a stratified flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-spectral reordering technique for the full spectrum SLMB modeling of radiative heat transfer in nonuniform gaseous mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Galizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dany Escudié</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 157 (12), pp.2277-2285. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 112, pp.394-411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2010.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541792v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of CO2/N2/Ar Addition on the Internal Structure and Stability of Nonpremixed CH4/Air Flames at Lifting</w:t>
               </w:r>
@@ -4889,51 +4889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Giorgio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galizzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel K&#252;hni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hirano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hayakawa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kudo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Kobayashi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328813v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khriscia Utria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kuhni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Escudie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Labor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744959v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lips" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Vena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Guo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858459v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Storace" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Christian Vena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01411098v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pouplin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Collin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Acem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/676/1/012018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949203v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamige" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Escudi&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lyons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018198v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949186v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949221v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541321v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiesheng Min" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IHTC14-22938" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955234v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borgetto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955248v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badri Tayebi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955365v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wyzgolik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369731v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Hayakawa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994917v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Hirano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Kudo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2020.1763326" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2020.1830276" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136042v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2015.1059829" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955180v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.11.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SM2G5NL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955188v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.08.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K92XR93J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870465v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.01.026" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955203v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.07.066" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gicquel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.09.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH3Z1XMR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.07.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K2JR6P6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955214v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2010.499716" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554682v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2010.497074" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2010.05.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64F6HDW8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328838v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colston" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019220v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Foll" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Giorgio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galizzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel K&#252;hni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hirano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hayakawa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kudo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Kobayashi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328813v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khriscia Utria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kuhni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Escudie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Labor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744959v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lips" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Vena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Guo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858459v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Storace" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Christian Vena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01411098v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pouplin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Collin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Acem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/676/1/012018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949203v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamige" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Escudi&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lyons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018198v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949186v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949221v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541321v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiesheng Min" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IHTC14-22938" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955234v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borgetto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badri Tayebi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955363v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955365v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wyzgolik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369731v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Hayakawa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994917v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Hirano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Kudo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2020.1763326" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2020.1830276" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136042v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2015.1059829" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955180v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.11.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SM2G5NL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955188v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.08.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K92XR93J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870465v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.01.026" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.07.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K2JR6P6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955203v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.07.066" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541844v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gicquel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.09.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH3Z1XMR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955214v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2010.499716" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554682v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2010.497074" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2010.05.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64F6HDW8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328838v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colston" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019220v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Foll" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>