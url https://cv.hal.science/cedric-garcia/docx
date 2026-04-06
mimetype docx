--- v0 (2026-03-09)
+++ v1 (2026-04-06)
@@ -100,252 +100,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the 80 km/h speed limit save lives in France?</w:t>
+                <w:t xml:space="preserve">Mesure des déplacements des personnes non-résidentes d’un territoire : Application à la Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Carnis</w:t>
+                <w:t xml:space="preserve">Jimmy Armoogum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Garcia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caïni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laniesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Safety Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsr.2023.11.019⟩</w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024, 12p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2024-01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699257v1</w:t>
+                <w:t xml:space="preserve">hal-04470905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des déplacements des personnes non-résidentes d’un territoire : Application à la Corse</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does the 80 km/h speed limit save lives in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Casabianca</w:t>
+                <w:t xml:space="preserve">Laurent Carnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Laniesse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024, 12p. </w:t>
+              <w:t xml:space="preserve">Journal of Safety Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88, pp.326 - 335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2024-01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsr.2023.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470905v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la variance par le bootstrap avec remise pour les enquêtes auprès des ménages. Principes, exemples et mise en oeuvre</w:t>
               </w:r>
@@ -370,51 +370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennaëlle Brilhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques d&amp;apos;enquête</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 47 (2), pp 339-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -433,291 +433,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse estimation for case-control studies with multiple disease subtypes</w:t>
+                <w:t xml:space="preserve">Reviewing Trip Purpose Imputation in GPS-based Travel Surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadim Ballout</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Minh Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Armoogum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Madre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivian Viallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biostatistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33p. </w:t>
+              <w:t xml:space="preserve">Journal of Traffic and Transportation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (4), pp.395-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biostatistics/kxz063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtte.2020.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938775v1</w:t>
+                <w:t xml:space="preserve">hal-02916874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviewing Trip Purpose Imputation in GPS-based Travel Surveys</w:t>
+                <w:t xml:space="preserve">Sparse estimation for case-control studies with multiple disease subtypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Hieu Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Armoogum</w:t>
+                <w:t xml:space="preserve">Nadim Ballout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loup Madre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Garcia</w:t>
+                <w:t xml:space="preserve">Vivian Viallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Traffic and Transportation Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (4), pp.395-412. </w:t>
+              <w:t xml:space="preserve">Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtte.2020.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biostatistics/kxz063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916874v1</w:t>
+                <w:t xml:space="preserve">hal-02938775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of responsibility for drivers and riders involved in injury road crashes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liacine Bouaoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -822,51 +822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre les indicateurs statistiques de la marche comparables entre les enquêtes mobilité certifiées Cerema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -930,64 +930,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pélata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Armoogum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1006,273 +1006,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilité et mobilité de personnes vulnérables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Voyager après la retraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pélata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Armoogum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Pélata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CUDEP 2023 : Handicaps et autonomies - XIXè colloque national de démographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole des hautes études en sciences sociales - EHESS, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ThéMA; MSH de Dijon, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701510v1</w:t>
+                <w:t xml:space="preserve">hal-04192687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyager après la retraite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immobilité et mobilité de personnes vulnérables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Armoogum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pélata</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ThéMA; MSH de Dijon, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">CUDEP 2023 : Handicaps et autonomies - XIXè colloque national de démographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des hautes études en sciences sociales - EHESS, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192687v1</w:t>
+                <w:t xml:space="preserve">hal-04701510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobility and activity levels: a comparison of USA and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Armoogum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irfan Batur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1355,64 +1355,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imputing transportation modes from GPS Data in a motorcycle dependent area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Armoogum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1450,64 +1450,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection des erreurs de mesure dans une enquête sur la mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Armoogum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème colloque francophone sur les sondages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1577,77 +1577,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors explaining frequent immobility in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pélata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Armoogum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gabaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Conference on Transport Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal, Canada. 82, Elsevier, pp.111-123, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1752,51 +1752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennaëlle Brilhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1846,90 +1846,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on New Mobility Patterns in European Cities: EU-Wide Passenger Mobility Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Armoogum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Borgato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Fiorello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeshtabye Gopal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1964,64 +1964,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPAS : Responsabilité estimée par apprentissage statistique - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liacine Bouaoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2069,90 +2069,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de synthèse : Méthodologie afin de mesurer la mobilité régionale : élaboration d'une enquête régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Armoogum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tebar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Christian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2204,90 +2204,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur le rapport à la règle chez les automobilistes français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cestac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pascal Assailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Eyssartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 76 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2478,51 +2478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2023.11.019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470905v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Armoogum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Istria" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ca&#239;ni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Casabianca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laniesse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2024-01" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bessonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Brilhaut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Ballout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Viallon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxz063" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hieu Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Madre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtte.2020.05.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liacine Bouaoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2019.07.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534491v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boussion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;lata" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte-Baumvol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683166v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Batur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Pendyala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04318570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2024.12.032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514797v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borgato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fiorello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshtabye Gopal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822532v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tebar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Christian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cestac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Assailly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Eyssartier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Armoogum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Istria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ca&#239;ni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Casabianca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laniesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2024-01" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2023.11.019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bessonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Brilhaut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hieu Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Madre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtte.2020.05.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938775v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Ballout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Viallon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxz063" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liacine Bouaoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2019.07.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534491v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boussion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;lata" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte-Baumvol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701510v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683166v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Batur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Pendyala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04318570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2024.12.032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514797v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borgato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fiorello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshtabye Gopal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822532v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tebar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Christian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cestac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Assailly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Eyssartier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>