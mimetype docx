--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -100,252 +100,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des déplacements des personnes non-résidentes d’un territoire : Application à la Corse</w:t>
+                <w:t xml:space="preserve">Does the 80 km/h speed limit save lives in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Armoogum</w:t>
+                <w:t xml:space="preserve">Laurent Carnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Istria</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2024-01⟩</w:t>
+              <w:t xml:space="preserve">Journal of Safety Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88, pp.326 - 335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsr.2023.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04470905v1</w:t>
+                <w:t xml:space="preserve">hal-04699257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the 80 km/h speed limit save lives in France?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure des déplacements des personnes non-résidentes d’un territoire : Application à la Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Armoogum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caïni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Carnis</w:t>
+                <w:t xml:space="preserve">Tristan Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Garcia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Laniesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Safety Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 88, pp.326 - 335. </w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024, 12p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsr.2023.11.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2024-01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699257v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la variance par le bootstrap avec remise pour les enquêtes auprès des ménages. Principes, exemples et mise en oeuvre</w:t>
               </w:r>
@@ -370,51 +370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennaëlle Brilhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques d&amp;apos;enquête</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 47 (2), pp 339-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -452,77 +452,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reviewing Trip Purpose Imputation in GPS-based Travel Surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Armoogum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Madre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Traffic and Transportation Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (4), pp.395-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -569,51 +569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse estimation for case-control studies with multiple disease subtypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Ballout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Viallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -660,51 +660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of responsibility for drivers and riders involved in injury road crashes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -822,51 +822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre les indicateurs statistiques de la marche comparables entre les enquêtes mobilité certifiées Cerema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -930,64 +930,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pélata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Armoogum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1038,64 +1038,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pélata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Armoogum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ThéMA; MSH de Dijon, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1120,64 +1120,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilité et mobilité de personnes vulnérables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Armoogum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pélata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1215,64 +1215,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobility and activity levels: a comparison of USA and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Armoogum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irfan Batur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1368,51 +1368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imputing transportation modes from GPS Data in a motorcycle dependent area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Armoogum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1450,64 +1450,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection des erreurs de mesure dans une enquête sur la mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Armoogum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème colloque francophone sur les sondages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1577,77 +1577,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors explaining frequent immobility in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pélata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Armoogum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gabaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Conference on Transport Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal, Canada. 82, Elsevier, pp.111-123, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1752,51 +1752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennaëlle Brilhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1846,90 +1846,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on New Mobility Patterns in European Cities: EU-Wide Passenger Mobility Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Armoogum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Borgato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Fiorello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeshtabye Gopal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1964,51 +1964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPAS : Responsabilité estimée par apprentissage statistique - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2069,90 +2069,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de synthèse : Méthodologie afin de mesurer la mobilité régionale : élaboration d'une enquête régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Armoogum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tebar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Christian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2204,90 +2204,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur le rapport à la règle chez les automobilistes français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cestac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pascal Assailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Eyssartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 76 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2478,51 +2478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Armoogum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Istria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ca&#239;ni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Casabianca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laniesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2024-01" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2023.11.019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bessonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Brilhaut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hieu Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Madre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtte.2020.05.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938775v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Ballout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Viallon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxz063" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liacine Bouaoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2019.07.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534491v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boussion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;lata" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte-Baumvol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701510v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683166v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Batur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Pendyala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04318570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2024.12.032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514797v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borgato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fiorello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshtabye Gopal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822532v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tebar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Christian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cestac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Assailly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Eyssartier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2023.11.019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470905v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Armoogum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Istria" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ca&#239;ni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Casabianca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laniesse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2024-01" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bessonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Brilhaut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hieu Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Madre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtte.2020.05.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938775v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Ballout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Viallon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxz063" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liacine Bouaoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2019.07.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534491v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boussion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;lata" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte-Baumvol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701510v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683166v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Batur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Pendyala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04318570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2024.12.032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514797v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borgato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fiorello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshtabye Gopal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822532v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tebar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Christian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cestac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Assailly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Eyssartier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>