--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -308,339 +308,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative model suggests that the soil ecosystem is resilient to the invasion by the land flatworm Obama nungara</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why and How to Use Process Philosophy in Everyday Ecology and Biology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-025-03557-w⟩</w:t>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (4), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-025-09504-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002965v1</w:t>
+                <w:t xml:space="preserve">hal-05289997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May a highly touristic tropical island sustain water resources? Navigating troubled waters to berth on a safe shore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Anh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 54, pp.364-378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13280-024-02079-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and How to Use Process Philosophy in Everyday Ecology and Biology?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A qualitative model suggests that the soil ecosystem is resilient to the invasion by the land flatworm Obama nungara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 73 (4), pp.14. </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10441-025-09504-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-025-03557-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289997v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inference of ecological networks and possibilistic dynamics based on Boolean networks from observations and prior knowledge</w:t>
               </w:r>
@@ -711,248 +711,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Complexity to Clarity: Eden3's Novel Perspective on Limits to Growth</w:t>
+                <w:t xml:space="preserve">Possibilistic pathways and decision-making for goal achievement in integrated agritourism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Pierrel</w:t>
+                <w:t xml:space="preserve">Alice de Lapparent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Nguyen-Huu</w:t>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.futures.2025.103597⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-024-00995-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023744v1</w:t>
+                <w:t xml:space="preserve">hal-04909071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilistic pathways and decision-making for goal achievement in integrated agritourism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Complexity to Clarity: Eden3's Novel Perspective on Limits to Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+                <w:t xml:space="preserve">Capucine Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Martin</w:t>
+                <w:t xml:space="preserve">Adrien Nguyen-Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (1), pp.3. </w:t>
+              <w:t xml:space="preserve">Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 170, pp.103597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-024-00995-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.futures.2025.103597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909071v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving livelihood through crop-livestock integration: Insights from a farm trajectory model</w:t>
               </w:r>
@@ -2299,278 +2299,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and formal analysis of meta-ecosystems with dynamic structure using graph transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Drape: a new way to characterize ecosystem states, dynamics, and tipping points from process-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Flotterer</w:t>
+                <w:t xml:space="preserve">Herman H Shugart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Maximova</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert J Swap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2022.101908⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1108914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1108914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974821v1</w:t>
+                <w:t xml:space="preserve">hal-04172359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Drape: a new way to characterize ecosystem states, dynamics, and tipping points from process-based models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hély</w:t>
+                <w:t xml:space="preserve">Modeling and formal analysis of meta-ecosystems with dynamic structure using graph transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Flotterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Maximova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herman H Shugart</w:t>
+                <w:t xml:space="preserve">Johannes Dyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert J Swap</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Zöllner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.1108914. </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 75, pp.101908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1108914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2022.101908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172359v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-checking ecological state-transition graphs</w:t>
               </w:r>
@@ -4169,2780 +4169,2804 @@
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 363, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2017.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional watershed characterization and classification with river network analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Frelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neha Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (13), pp.2068-2081. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/esp.4172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language: A fresh concept to integrate syntactic and semantic information in life sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 160, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biosystems.2017.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understand ecosystem regime shifts by modelling ecosystem development using Boolean networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Théro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Puiseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31, pp.104-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecocom.2017.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffee monoculture trends in tropical agroforested landscapes of Western Ghats (India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Alet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (02), pp.1 - 8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0376892916000394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial analysis of endemism to redefine conservation areas in Western Ghats (India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vezy,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gontrand,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchet,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.R. Ramesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34, pp.33-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnc.2016.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing and managing the rising rhino population in Kaziranga (India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neha Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puranik Roshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saika Uttam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garawad Rajendra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66, pp.55-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time–frequency analysis to profile hydrological regimes: application to Haiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Frelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lustig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvelt Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61 (2), pp.274-288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02626667.2015.1006231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential stabilizing points to mitigate tipping point interactions in Earth's climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37 (1), pp.399 - 408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/joc.4712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing the vectorial Kappa: An index to quantify congruence between vectorial mosaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 57, pp.96-99. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interannual and intra-annual variability of rainfall in Haiti (1905–2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Frelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Karly Jean-Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45 (3-4), pp.915-932. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-014-2326-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pluviophone : measuring rainfall by its sound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 137 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4029645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How climate, migration ability and habitat fragmentation affect the projected future distribution of European beech.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Saltré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duputié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (2), pp.897-910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.12771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honey Pollen : using melissopalynology to understand foraging preferences of bees in tropical south india</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Ponnuchamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivasan Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipi Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prakash Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0101618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem complexity through the lens of logical depth : capturing ecosystem individuality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (4), pp.440-451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13752-014-0162-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A neutral model as a null hypothesis test for river network sinuosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 214, pp.416-422. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.02.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Landscape Modelling : The Quest for a Unifying Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Houllier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living reviews in landscape Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (2), pp.5-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12942/lrlr-2014-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momocs : outline analysis using R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 56 (13), 24 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18637/jss.v056.i13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration du référentiel hydrographique d'Haïti à partir d'un MNT Aster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Polidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Claden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Frelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmad Elhage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Bendraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 205, pp.49-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52638/rfpt.2014.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the simulation of fine-resolution landscape changes by coupling top-down and bottom-up land use and cover changes rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (9), pp.1848-1876. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13658816.2014.900775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic landscape modelling: The quest for a unifying theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Houllier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living reviews in landscape Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (2), pp.4-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding habitat selection of Skylarks varies with crop heterogeneity, time and spatial scale, and reveals spatial and temporal crop complementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 266 (1), pp.10-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharp transitions in microclimatic conditions between savanna and forest in New Caledonia: Insights into the vulnerability of forest edges to fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Austral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (6), pp.680-687. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aec.12015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate or migration: what limited European beech post-glacial colonization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Saltré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saint-Amant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gritti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (11), pp.1217-1227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.12085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of elliptical fourier analysis to watershed boundaries : a case study in Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6961,468 +6985,468 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (1), pp.17-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.10100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecific variability of pollen morphology as revealed by elliptic Fourier analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivasan Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 299 (5), pp.811-816. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00606-013-0762-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring savannah-rainforest boundary dynamics from vegetation structure and composition: a case study in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Munzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (2), pp.128-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/bt12255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deep unity between scientific disciplines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (3), pp.413-421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/ojpp.2013.33061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainforest and savanna landscape dynamics in New Caledonia: towards a mosaic of stable rainforest and savanna states?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borgniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7431,1878 +7455,1878 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Géraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Austral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (1), pp.33-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1442-9993.2012.02369.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can model comparison help improving species distribution models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gritti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Veronica Crespo-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (7), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the Distribution, Habitat Association and Impact of Exotic Ants on Native Ant Communities in New Caledonia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Berman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan N Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (6), pp.e67245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0067245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins of evolution: Non-acquired characters dominates over acquired characters in changing environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Jeldtoft Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 304, pp.111 - 120. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2012.02.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding patchy landscape dynamics: Towards a landscape language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (9), pp.16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0046064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00750971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image characterization and classification by physical complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Zenil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (1), pp.26-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cplx.20388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00733599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet analysis to detect regime shifts in animal movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Ecology and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (2), pp.69-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equation or algorithm: differences and choosing between them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèverine Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biotheoretica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (1), pp.67-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10441-010-9119-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00611729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominance and species co-occurrence in highly diverse ant communities: a test of the interstitial hypothesis and discovery of a three-tiered competition cascade.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan N Andersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 166 (3), pp.783-94. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-011-1919-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00675148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organization of patchy landscapes : hidden optimization of ecological processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecosystem and Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4172/2157-7625.1000105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable self-similar sinuosity properties within simulated river networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (10), pp.1313-1320. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.2153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equation or Algorithm: Differences and Choosing Between Them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biotheoretica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (1), pp.67-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10441-010-9119-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring subtle land use and land cover changes: a framework for future landscape studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas R. Loveland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darrell Napton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (2), pp.249-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10980-009-9362-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining process-based models for future biomass assessment at landscape scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (2), pp.201-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10980-009-9400-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of ENSO interannual oscillations using AQ1 non-stationary quasi-periodic statistics: a study of ENSO memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (6), pp.926-934. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/joc.1937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At which scales does landscape structure influence the spatial distribution of elephants in the Western Ghats (India)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Karunakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. R. Ramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 280 (2), pp.185 - 194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-7998.2009.00652.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00468532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologic description of french Guiana watersheds by SAR data for hydrologic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lointer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2, pp.107-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb:2010025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially explicit landscape modelling: current practices and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9318,2495 +9342,2495 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 220 (24), pp.3477-3480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of crop-rotation organization in farms to crop-mosaic patterning at local landscape scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (3-4), pp.207 - 219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2009.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface to the selected papers on spatially explicit landscape modelling: current practices and challenges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Houet</w:t>
+                <w:t xml:space="preserve">A phenomenological model without dispersal kernel to model species migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saltre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 220 (24), pp.3477-3480. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.06.025⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 220 (4), pp.3546-3554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424087v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phenomenological model without dispersal kernel to model species migration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
+                <w:t xml:space="preserve">Preface to the selected papers on spatially explicit landscape modelling: current practices and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 220 (4), pp.3546-3554. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.06.026⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 220 (24), pp.3477-3480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658517v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-similar land cover heterogeneity of temperate and tropical landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6 (3), pp.346-352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecocom.2009.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00415867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between vegetation and climate variability: what are the lessons of models and paleovegetation data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hely-Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haibin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 340 (9-10), pp.595-601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2008.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterization of a process-based tree-growth model: comparison of optimization, MCMC and particle filtering algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (10-11), pp.1280-1288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsoft.2008.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00506344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes of the potential distribution area of French Mediterranean forests under global warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Misson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (6), pp.1493-1504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-5-1493-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Comparison Map Profile Method: A Strategy for Multiscale Comparison of Quantitative and Qualitative Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (9), pp.2708-2719. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2008.919379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking dendritic network structures to population demogenetics: the downside of connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 117 (10), pp.1479-1490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.0030-1299.2008.16976.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling spatially explicit population dynamics of Pterostichus melanarius I11. (Coleoptera: Carabidae) in response to changes in the composition and configuration of agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Retho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Inchausti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 84 (3-4), pp.191-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2007.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significant contribution of the 18.6 year tidal cycle to regional coastal changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1 (3), pp.169-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ngeo127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-00310922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the potential distribution area of french mediterranean forests under global warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Misson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (1), pp.573-603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation dynamique et spatialement explicite d'un paysage agricole bocager : Validation sur un petit bassin versant breton sur la période 1981-1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (3-4), pp.491-516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/geo.17.491-516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale heterogeneity map and associated scaling profile for landscape analysis</w:t>
+                <w:t xml:space="preserve">Multiscale and surface pattern analysis of the effect of landscape pattern on carabid beetles distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2007.01.022⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (3), pp.598-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2006.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00196170v1</w:t>
+                <w:t xml:space="preserve">hal-00163604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale and surface pattern analysis of the effect of landscape pattern on carabid beetles distribution</w:t>
+                <w:t xml:space="preserve">Multiscale heterogeneity map and associated scaling profile for landscape analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2006.07.002⟩</w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 82 (3), pp.95-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2007.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00163604v1</w:t>
+                <w:t xml:space="preserve">hal-00196170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fragmentation du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plume !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4, p. 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of spatial patterns on ecological applications of extremal principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 193 (3-4) (3-4), p. 531-542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral models for patchy landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 197 (1-2) (1-2), pp.159-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.02.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A domain-specific language for patchy landscape modelling : the Brittany agricultural mosaic as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Giboire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 194, pp.233-243. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.10.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the possible extended influence of the ENSO phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 336 (3), pp.175-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2003.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence de la notion d'indicateur pour la caractérisation du bassin-versant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 32 (3), pp.265-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of wavelet transform for temporal characterisation of remote watersheds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 269 (3-4), pp.101-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-1694(02)00212-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stokes's Theorem Applied to Microlensing of Finite Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Gould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 477 (2), pp.580-584. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/303751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11816,51 +11840,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multivalued, Spatialized, and Timed Modelling Language for Social-Ecological Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11876,234 +11900,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Petri Nets and Software Engineering (PNSE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Genève, Switzerland. pp.13--32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser des scénarios Natech par le dépliage des réseaux de Petri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Founas Souhila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curt Corinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaucherel Cédric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taillandier Franck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lambda Mu 24 - Congrès de maîtrise des risques et de sûreté de fonctionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMDR, Oct 2024, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to integrate satellite-derived indicators into models of animal mobility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rumiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Dufleit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12122,73 +12146,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Spatial Epidemiology, Geostatistics and GIS applied to animal health, public health and food safety (GeoVet 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Silvi Marina, Italy. pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simbi : base de données hydro-climatiques historiques et signatures de 24 bassins versants haïtiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Bathelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12247,565 +12271,565 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reset Petri Net Unfolding Semantics for Ecosystem Hypergraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giann Karlo Aguirre-Samboní</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Petri Nets and Software Engineering (PNSE 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bergen, Norway. pp.213--214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions locales pour un désordre global ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bagnolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gavotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Léo Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interdisciplinaire Humanenvi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dipralang, Apr 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of geodynamical processes on the socio-ecosystem of North Tanzania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurice Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Great African Rift Interdisciplinary Research Group 2022 Scientific meeting (GDR Rift Colloquium 2022 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of ecosystem services and plant diversity over the past 200 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Schwertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-5c54de⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petri Nets Semantics of Reaction Rules (RR) A Language for Ecosystems Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12824,92 +12848,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application and Theory of Petri Nets and Concurrency (PTRE NETS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bergen, Norway. pp.175-194, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-06653-5_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDEN Framework for Interactive Analysis of Ecosystems Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12938,73 +12962,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Petri Nets and Software Engineering (PNSE 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bergen, Norway. pp.119--138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined use of remote sensing and spatial modelling: When surface water impacts buffalo (syncerus caffer caffer) movements in savanna environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rumiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13026,119 +13050,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. ISPRS Congress "Imaging today, foreseeing tomorrow", Commission III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N. Paparoditis, C. Mallet, F. Lafarge, M. Y. Yang, J. Jiang, A. Shaker, H. Zhang, X. Liang, B. Osmanoglu, U. Soergel, E. Honkavaara, M. Scaioni, J. Zhang, A. Peled, L. Wu, R. Li, M. Yoshimura, K. Di, O. Altan, H. M. Abdulmuttalib, ​and F. S. Faruque, Jul 2021, Online, France. pp.631-638, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2021-631-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From information to action means “from encoding to decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13154,225 +13178,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A quest for an interface between information and action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pier F. Morette; Vasileios Basios, Apr 2021, Online, Italy. pp.17-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen-based spatially explicit land-cover and floristic diversity in Bassiès valley (eastern Pyrenees)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Plancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical ecology for the future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation spatiale des contacts entre ongulés sauvages et domestiques dans les paysages d'interface en Afrique Australe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rumiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13404,73 +13428,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres d'écologie des paysages (REP 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFE, Oct 2021, Rennes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet GEOSPAT : Modélisation rétrospective des paysages montagnards, vers une GEOSPATialisation du couvert végétal. Premiers résultats d’un développement méthodologique pour la spatialisation des données polliniques (Étangs de Bassiès)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Plancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13479,1508 +13503,1508 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Discrete Models for Ecosystem Ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Di Giusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Klaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Joint Conference on Biomedical Engineering Systems and Technologies (BIOSTEC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ana Roque; Arkadiusz Tomczyk; Elisabetta De Maria; Felix Putze; Roman Moucek; Ana Fred; Hugo Gamboa, Feb 2019, Prague, Czech Republic. pp.242--264, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-46970-2_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Matching in discrete Models for Ecosystem Ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Di Giusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Klaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference on Bioinformatics Models, Methods and Algorithms (Bioinformatics 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.101--111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal model to integrate ecosystem components, processes, interactions and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoSummit 2016 Ecological Sustainability: Engineering Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation and Exclusion: Needs, Limits and Pitfalls in Managing Complex Commons: Integrating Local Populations in the Management of Protected Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghazoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Biennial Conference of the International Association for the Study of the Commons (IASC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03229242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidisciplinary modelling approach to understand the effects of landscape dynamics on biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Inchausti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque LandMod 2010 : International Conference on Integrative Landscape Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'étude des Interactions Sol - Agrosystème - Hydrosystème (1221)., Feb 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidisciplinary modelling approach to analyse and predict the effects of landscape dynamics on biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bamiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sheeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LANDMOD2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Paris, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00611719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses et co-analyses spatiales multi-échelles en écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée " d'écologie numérique "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Montpellier cedex 5, FRA., Sep 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organisation of patchy landscapes: hidden optimisation of ecological processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Ecological Society (BES) Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Hatfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la modélisation des relations paysage-population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation pour les ressources naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Ecologie des Forêts, Prairies et milieux Aquatiques (1275)., Jun 2008, Montpellier Sup'Agro, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geosciences and the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ghil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Flandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complexes, G. I. S. R. N. des S.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Cargèse, France. pp.71-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equation against Al-gorithm : Which differences and which one to choose ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Berard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference on Computing And Philosophy E-CAP 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Montpellier 2 (Sciences et Techniques) (UM2). Montpellier, FRA., Jun 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At which scales does landscape structure influence the spatial distribution of elephants in the Western Ghats of India?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Karunakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. R. Ramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes journées de l'Association Française d'Ecologie du Paysage: le paysage à l'interface des activités agricoles et forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling field and field margin management effect on primula vulgaris population at the landscape scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming Systems Design 2007 : An International Symposium on Methodologies on Integrated Analysis on Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest modelling based on landscape ecology concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Cirencester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14990,391 +15014,391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combien ma mère m’a vendue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Baudelaire, pp.118, 2021, 9791020341464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information, The Hidden Side of Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE, pp.212, 2019, Information Systems, Web and Pervasive Computing, 978-1-786304247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The language of nature. When nature writes to itself</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.239, 2019, 978-0-244-21498-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fil de la Vie : La face immatérielle de la Nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Gouyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Odile Jacob, 240 p., 2016, 978-2-7381-3395-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quotidien du chercheur, une chasse aux fantômes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae, 96 p., 2013, Essais (Quae), 978-2-7592-2076-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15384,340 +15408,340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spirale des temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.36-39, 2023, 978-2-7491-7814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raconte-moi les écosystèmes du Rift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hely-Alleaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boisserie J.R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cherche Midi; CNRS, pp.112-113, 2023, 978-2-7491-7814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des espaces à géométries variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.26-33, 2023, 978-2-7491-7814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId501"/>
+      <w:footerReference w:type="default" r:id="rId503"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15864,51 +15888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472953v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leloup" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cosme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pommereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40066-025-00564-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098788v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0189" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002965v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Fourcade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poirier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faur&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03557-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Anh Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-024-02079-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-025-09504-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143187v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70090" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023744v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Pierrel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nguyen-Huu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2025.103597" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909071v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00995-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653797v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Kon&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103949" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708658v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rumiano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Miguel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dufleit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110863" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Bathelemy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2073-2024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647015v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stolian Fayolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Savelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.417" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764710v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110902" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04786422v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.482" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04333939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25111526" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172156v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frutos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.116416" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355147v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Plancher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06853" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bernardoff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.103741" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974821v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Flotterer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maximova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Schneider" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Dyck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Z&#246;llner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2022.101908" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04172359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H Shugart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Swap" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1108914" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719082v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009657" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522463v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pasquariello" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11010042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043249v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Centanni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101220" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101205" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pommereau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/7163920" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265554v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13242" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611902v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100037" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02137452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Frelat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polidori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad El Hage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/nh.2018.041" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tramier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Svenning" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;ly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13355" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930387v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.05.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918117v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pavageau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Garcia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaboury Ghazoul" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13069" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2018.e00100" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02166073v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7625.1000257" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837385v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castets" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert G&#233;raux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.08.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salomon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rouy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Pandey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4172" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608919v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournebize" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2017.07.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556324v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Th&#233;ro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Puiseux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2017.06.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417889v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892916000394" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414244v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vezy," TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gontrand," TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchet," TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Ramesh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2016.09.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KDG4Z8F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837349v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puranik Roshan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saika Uttam" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garawad Rajendra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.01.023" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9QPLRL6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837324v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lustig" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvelt Ch&#233;ry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2015.1006231" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555740v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4712" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914106v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Morel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.04.007" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRQCR34V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638211v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karly Jean-Jeune" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2326-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631057v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Grimaldi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029645" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110979v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Saltr&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12771" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FJJGF010-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630968v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ponnuchamy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Prasad" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipi Das" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Patel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101618" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632869v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13752-014-0162-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636262v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salomon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.02.022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKLF45F1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211675v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12942/lrlr-2014-2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635896v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Picq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v056.i13" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641548v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Claden" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmad Elhage" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Bendraoua" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198262v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2014.900775" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630285v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870419v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.06.029" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWFTMRM3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837319v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hely" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aec.12015" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-87MD7PJ6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474769v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saint-Amant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gritti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12085" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCZ907ST-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643173v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10100" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PH64KJCB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649820v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-013-0762-5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q4FBW7B6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267988v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/bt12255" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837350v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojpp.2013.33061" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268018v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-9993.2012.02369.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4AAB27BBD5CA93DFFCDDA90294F3166770B0927E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190747v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Veronica Crespo-Perez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068823" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190477v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Berman" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan N Andersen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067245" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268319v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Jeldtoft Jensen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.02.028" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09P1GQWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750971v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046064" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00733599v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Zenil" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delahaye" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplx.20388" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N2WNRTZH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643684v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00611729v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-010-9119-4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00675148v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-1919-y" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NMHC44F6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642436v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7625.1000105" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647991v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2153" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-640HZG8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937317v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaucherel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;rard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Munoz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389832v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Loveland" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell Napton" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-009-9362-8" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424093v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Griffon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-009-9400-6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659911v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1937" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00468532v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasubramanian" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Karunakaran" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Ramesh" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrappan Muthusankar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00652.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MVL8XSW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665581v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lointer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lescot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2010025" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-M1F43JXN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01195819v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210912v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.01.015" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KVDL0PV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424087v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.025" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658517v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saltre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.026" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00415867v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2009.02.003" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PDPBK15-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457769v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hely-Alleaume" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Wu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.01.001" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQT762DF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506344v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boreux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.03.003" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457681v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1493-2008" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108650v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.919379" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666231v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Parisi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2008.16976.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VV4TD6W6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320996v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Retho" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Inchausti" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2007.07.008" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93XCZM4D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00310922v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo127" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330283v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424081v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.17.491-516" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196170v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2007.01.022" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH82CWVH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163604v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2006.07.002" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFDLR8MC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661068v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023305v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.08.035" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3ZDKS2K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088136v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fleury" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.02.044" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-859T81D4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015102v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giboire" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.10.026" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDG2QP20-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863395v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.10.025" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWD9HM0K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115034v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863369v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(02)00212-3" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863661v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gould" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/303751" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04667502v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04759896v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Founas Souhila" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt Corinne" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucherel C&#233;dric" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taillandier Franck" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181413v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361293v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03750233v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giann Karlo Aguirre-Sambon&#237;" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04849124v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Denimal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnolini" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891618v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789512v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Schwertz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-5c54de" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617050v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06653-5_10" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03750229v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368038v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-631-2021" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522453v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580230v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177706v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480092v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682352v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Di Giusto" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klaudel" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46970-2_12" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002550v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837372v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229242v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghazoul" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172968v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611719v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bamiere" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813720v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811655v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813776v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742340v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghil" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daviaud" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flandrin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813448v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Berard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445829v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197719v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764343v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857398v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02273778v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dessalles" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02452469v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837351v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837352v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503591v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734179v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503574v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bridonneau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472953v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leloup" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cosme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pommereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40066-025-00564-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098788v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0189" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-025-09504-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793626v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Anh Pham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-024-02079-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Fourcade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poirier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faur&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03557-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143187v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70090" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00995-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Pierrel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nguyen-Huu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2025.103597" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653797v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Kon&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103949" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708658v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rumiano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Miguel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dufleit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110863" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Bathelemy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2073-2024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647015v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stolian Fayolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Savelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.417" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764710v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110902" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04786422v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.482" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04333939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25111526" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172156v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frutos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.116416" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355147v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Plancher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06853" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bernardoff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.103741" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04172359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H Shugart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Swap" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1108914" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974821v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Flotterer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maximova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Schneider" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Dyck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Z&#246;llner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2022.101908" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719082v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009657" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522463v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pasquariello" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11010042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043249v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Centanni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101220" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101205" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pommereau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/7163920" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265554v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13242" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611902v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100037" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02137452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Frelat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polidori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad El Hage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/nh.2018.041" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tramier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Svenning" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;ly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13355" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930387v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.05.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918117v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pavageau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Garcia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaboury Ghazoul" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13069" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2018.e00100" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02166073v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7625.1000257" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837385v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castets" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert G&#233;raux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.08.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P35XZND-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837384v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salomon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rouy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Pandey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4172" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608919v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournebize" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2017.07.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556324v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Th&#233;ro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Puiseux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2017.06.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW5PJ26D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417889v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892916000394" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414244v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vezy," TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gontrand," TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchet," TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Ramesh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2016.09.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KDG4Z8F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837349v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puranik Roshan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saika Uttam" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garawad Rajendra" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.01.023" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9QPLRL6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837324v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lustig" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvelt Ch&#233;ry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2015.1006231" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555740v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4712" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914106v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Morel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.04.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRQCR34V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638211v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karly Jean-Jeune" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2326-y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631057v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Grimaldi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029645" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110979v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Saltr&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12771" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FJJGF010-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630968v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ponnuchamy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Prasad" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipi Das" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Patel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101618" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632869v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13752-014-0162-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636262v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salomon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.02.022" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKLF45F1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211675v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12942/lrlr-2014-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635896v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Picq" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v056.i13" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641548v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Claden" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmad Elhage" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Bendraoua" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198262v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2014.900775" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630285v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870419v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.06.029" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWFTMRM3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837319v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hely" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aec.12015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-87MD7PJ6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474769v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saint-Amant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gritti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12085" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCZ907ST-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643173v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10100" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PH64KJCB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649820v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-013-0762-5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q4FBW7B6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267988v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/bt12255" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837350v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojpp.2013.33061" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268018v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-9993.2012.02369.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4AAB27BBD5CA93DFFCDDA90294F3166770B0927E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190747v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Veronica Crespo-Perez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068823" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190477v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Berman" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan N Andersen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067245" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268319v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Jeldtoft Jensen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.02.028" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09P1GQWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750971v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046064" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00733599v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Zenil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delahaye" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplx.20388" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N2WNRTZH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643684v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00611729v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-010-9119-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00675148v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-1919-y" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NMHC44F6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642436v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7625.1000105" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647991v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2153" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-640HZG8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937317v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaucherel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;rard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Munoz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389832v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Loveland" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell Napton" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-009-9362-8" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424093v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Griffon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-009-9400-6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659911v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1937" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00468532v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasubramanian" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Karunakaran" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Ramesh" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrappan Muthusankar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00652.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MVL8XSW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665581v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lointer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lescot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2010025" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-M1F43JXN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01195819v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210912v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.01.015" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KVDL0PV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658517v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saltre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.026" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424087v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.025" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00415867v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2009.02.003" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PDPBK15-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457769v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hely-Alleaume" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Wu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.01.001" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQT762DF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506344v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boreux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.03.003" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457681v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1493-2008" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108650v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.919379" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666231v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Parisi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2008.16976.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VV4TD6W6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320996v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Retho" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Inchausti" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2007.07.008" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93XCZM4D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00310922v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo127" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330283v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424081v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.17.491-516" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163604v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2006.07.002" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFDLR8MC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196170v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2007.01.022" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH82CWVH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661068v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023305v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.08.035" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3ZDKS2K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088136v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fleury" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.02.044" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-859T81D4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015102v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giboire" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.10.026" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDG2QP20-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863395v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.10.025" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWD9HM0K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115034v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863369v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(02)00212-3" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863661v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gould" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/303751" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04667502v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04759896v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Founas Souhila" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt Corinne" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucherel C&#233;dric" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taillandier Franck" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181413v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361293v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03750233v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giann Karlo Aguirre-Sambon&#237;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04849124v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Denimal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnolini" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891618v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789512v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Schwertz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-5c54de" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617050v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06653-5_10" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03750229v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368038v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-631-2021" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522453v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580230v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177706v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480092v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682352v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Di Giusto" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klaudel" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46970-2_12" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002550v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837372v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229242v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghazoul" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172968v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611719v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bamiere" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813720v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811655v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813776v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742340v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghil" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daviaud" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flandrin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813448v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Berard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445829v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197719v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764343v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857398v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02273778v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dessalles" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02452469v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837351v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837352v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503591v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734179v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503574v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bridonneau" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>