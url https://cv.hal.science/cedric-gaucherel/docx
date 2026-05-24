--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -217,430 +217,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends, stasis and trajectories for plant and animal domestications: possibilistic models alert on resource overexploitation</w:t>
+                <w:t xml:space="preserve">Why and How to Use Process Philosophy in Everyday Ecology and Biology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0189⟩</w:t>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (4), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-025-09504-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098788v1</w:t>
+                <w:t xml:space="preserve">hal-05289997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and How to Use Process Philosophy in Everyday Ecology and Biology?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">May a highly touristic tropical island sustain water resources? Navigating troubled waters to berth on a safe shore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Anh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10441-025-09504-5⟩</w:t>
+              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54, pp.364-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13280-024-02079-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289997v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">May a highly touristic tropical island sustain water resources? Navigating troubled waters to berth on a safe shore</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A qualitative model suggests that the soil ecosystem is resilient to the invasion by the land flatworm Obama nungara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Anh Pham</w:t>
+                <w:t xml:space="preserve">Yoan Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13280-024-02079-4⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-025-03557-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793626v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative model suggests that the soil ecosystem is resilient to the invasion by the land flatworm Obama nungara</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trends, stasis and trajectories for plant and animal domestications: possibilistic models alert on resource overexploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Dupont</w:t>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27, pp.96. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380 (1926), pp.20240189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-025-03557-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002965v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inference of ecological networks and possibilistic dynamics based on Boolean networks from observations and prior knowledge</w:t>
               </w:r>
@@ -711,836 +711,836 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilistic pathways and decision-making for goal achievement in integrated agritourism</w:t>
+                <w:t xml:space="preserve">From Complexity to Clarity: Eden3's Novel Perspective on Limits to Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice de Lapparent</w:t>
+                <w:t xml:space="preserve">Capucine Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Martin</w:t>
+                <w:t xml:space="preserve">Adrien Nguyen-Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-024-00995-z⟩</w:t>
+              <w:t xml:space="preserve">Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 170, pp.103597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.futures.2025.103597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909071v1</w:t>
+                <w:t xml:space="preserve">hal-05023744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Complexity to Clarity: Eden3's Novel Perspective on Limits to Growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Possibilistic pathways and decision-making for goal achievement in integrated agritourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Lapparent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Pierrel</w:t>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Nguyen-Huu</w:t>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 170, pp.103597. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.futures.2025.103597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-024-00995-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023744v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving livelihood through crop-livestock integration: Insights from a farm trajectory model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Cosme</w:t>
+                <w:t xml:space="preserve">Diagnosis of planktonic trophic network dynamics with sharp qualitative changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arouna Koné</w:t>
+                <w:t xml:space="preserve">Stolian Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Philippine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103949⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653797v1</w:t>
+                <w:t xml:space="preserve">hal-04647015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial mechanistic modelling to simulate movements and contacts between wildlife and livestock in Southern Africa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simbi: historical hydro-meteorological time series and signatures for 24 catchments in Haiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Dufleit</w:t>
+                <w:t xml:space="preserve">Ralph Bathelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Degenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110863⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (4), pp.2073-2098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-2073-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708658v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simbi: historical hydro-meteorological time series and signatures for 24 catchments in Haiti</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial mechanistic modelling to simulate movements and contacts between wildlife and livestock in Southern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+                <w:t xml:space="preserve">Florent Rumiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Moron</w:t>
+                <w:t xml:space="preserve">Eve Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Dufleit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-16-2073-2024⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 498, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564899v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of planktonic trophic network dynamics with sharp qualitative changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving livelihood through crop-livestock integration: Insights from a farm trajectory model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pommereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp.e58. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 219, pp.103949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647015v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Spatial mechanistic modelling to simulate movements and contacts between wildlife and livestock in Southern Africa” [ecological modelling 498 (2024) /110863]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rumiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Dufleit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1702,490 +1702,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786422v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the History of Ecosystem Dynamical Modeling: The Rise and Promises of Qualitative Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Services provided by multifunctional agroecosystems : Questions, obstacles and solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Thomas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexia Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bocquého</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Conde Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e25111526⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, pp.106949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2023.106949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333939v1</w:t>
+                <w:t xml:space="preserve">hal-04056486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental spillover of emerging viruses: Is it true?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gavotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Frutos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 233, pp.116416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2023.116416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BACKLAND: spatially explicit and high‐resolution pollen‐based BACKward LAND‐cover reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Plancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2024 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.06853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services provided by multifunctional agroecosystems : Questions, obstacles and solutions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Conde Salazar</w:t>
+                <w:t xml:space="preserve">On the History of Ecosystem Dynamical Modeling: The Rise and Promises of Qualitative Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Deconchat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 191, pp.106949. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (11), pp.1526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2023.106949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e25111526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04056486v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk assessment and recovery trajectories of a social-ecological system with a discrete-event model after a volcanic eruption</w:t>
               </w:r>
@@ -2556,51 +2556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-checking ecological state-transition graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2846,51 +2846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Centanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3468,291 +3468,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where and at which scales does the latitudinal diversity gradient fail?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forces, failles et opportunités de la recherche française en écologie trophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tramier</w:t>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Devictor</w:t>
+                <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Svenning</w:t>
+                <w:t xml:space="preserve">Stanislas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hély</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 45 (8), pp.1905-1916. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 341 (6), pp.301-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.13355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989839v1</w:t>
+                <w:t xml:space="preserve">hal-01930387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forces, failles et opportunités de la recherche française en écologie trophique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Where and at which scales does the latitudinal diversity gradient fail?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+                <w:t xml:space="preserve">C. Tramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Danger</w:t>
+                <w:t xml:space="preserve">Vincent Devictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Dubois</w:t>
+                <w:t xml:space="preserve">C. Svenning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Hély</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 341 (6), pp.301-314. </w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (8), pp.1905-1916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2018.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930387v1</w:t>
+                <w:t xml:space="preserve">hal-01989839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesting sites of giant honeybees modulated by landscape patterns</w:t>
               </w:r>
@@ -3849,243 +3849,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There's no harm in having too much: A comprehensive toolbox of methods in trophic ecology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical concepts and ecosystem ecology: a revival ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Webs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fooweb.2018.e00100⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecosystem and Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2157-7625.1000257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926513v1</w:t>
+                <w:t xml:space="preserve">hal-02166073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical concepts and ecosystem ecology: a revival ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">There's no harm in having too much: A comprehensive toolbox of methods in trophic ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecosystem and Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (2), pp.257. </w:t>
+              <w:t xml:space="preserve">Food Webs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.e00100-. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2157-7625.1000257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fooweb.2018.e00100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02166073v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configurational changes of patchy landscapes dynamics</w:t>
               </w:r>
@@ -4406,2567 +4406,2525 @@
               <w:t xml:space="preserve">BioSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 160, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biosystems.2017.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understand ecosystem regime shifts by modelling ecosystem development using Boolean networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Théro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Puiseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31, pp.104-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecocom.2017.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coffee monoculture trends in tropical agroforested landscapes of Western Ghats (India)</w:t>
+                <w:t xml:space="preserve">Spatial analysis of endemism to redefine conservation areas in Western Ghats (India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Garcia</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vezy,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gontrand,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchet,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.R. Ramesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0376892916000394⟩</w:t>
+              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34, pp.33-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnc.2016.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417889v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis of endemism to redefine conservation areas in Western Ghats (India)</w:t>
+                <w:t xml:space="preserve">Coffee monoculture trends in tropical agroforested landscapes of Western Ghats (India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B.R. Ramesh</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (02), pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0376892916000394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnc.2016.09.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01414244v1</w:t>
+                <w:t xml:space="preserve">hal-01417889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing and managing the rising rhino population in Kaziranga (India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neha Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puranik Roshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saika Uttam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garawad Rajendra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66, pp.55-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time–frequency analysis to profile hydrological regimes: application to Haiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Frelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lustig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvelt Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61 (2), pp.274-288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02626667.2015.1006231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential stabilizing points to mitigate tipping point interactions in Earth's climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37 (1), pp.399 - 408. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.4712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing the vectorial Kappa: An index to quantify congruence between vectorial mosaics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+                <w:t xml:space="preserve">Interannual and intra-annual variability of rainfall in Haiti (1905–2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Frelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Karly Jean-Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.04.007⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (3-4), pp.915-932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-014-2326-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02914106v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interannual and intra-annual variability of rainfall in Haiti (1905–2005)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Frelat</w:t>
+                <w:t xml:space="preserve">Introducing the vectorial Kappa: An index to quantify congruence between vectorial mosaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Karly Jean-Jeune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
+                <w:t xml:space="preserve">Jules Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 45 (3-4), pp.915-932. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.96-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-014-2326-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638211v1</w:t>
+                <w:t xml:space="preserve">hal-02914106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pluviophone : measuring rainfall by its sound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 137 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4029645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How climate, migration ability and habitat fragmentation affect the projected future distribution of European beech.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Saltré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duputié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (2), pp.897-910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.12771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honey Pollen : using melissopalynology to understand foraging preferences of bees in tropical south india</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+                <w:t xml:space="preserve">A neutral model as a null hypothesis test for river network sinuosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srinivasan Prasad</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101618⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 214, pp.416-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630968v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem complexity through the lens of logical depth : capturing ecosystem individuality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (4), pp.440-451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13752-014-0162-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neutral model as a null hypothesis test for river network sinuosity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
+                <w:t xml:space="preserve">Honey Pollen : using melissopalynology to understand foraging preferences of bees in tropical south india</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Ponnuchamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Salomon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Srinivasan Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipi Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prakash Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.02.022⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02636262v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Landscape Modelling : The Quest for a Unifying Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Houllier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living reviews in landscape Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (2), pp.5-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12942/lrlr-2014-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momocs : outline analysis using R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 56 (13), 24 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18637/jss.v056.i13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration du référentiel hydrographique d'Haïti à partir d'un MNT Aster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Polidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Claden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Frelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmad Elhage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Bendraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 205, pp.49-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52638/rfpt.2014.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the simulation of fine-resolution landscape changes by coupling top-down and bottom-up land use and cover changes rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (9), pp.1848-1876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13658816.2014.900775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic landscape modelling: The quest for a unifying theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Houllier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living reviews in landscape Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (2), pp.4-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding habitat selection of Skylarks varies with crop heterogeneity, time and spatial scale, and reveals spatial and temporal crop complementation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+                <w:t xml:space="preserve">Intraspecific variability of pollen morphology as revealed by elliptic Fourier analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivasan Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 299 (5), pp.811-816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00606-013-0762-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.06.029⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870419v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp transitions in microclimatic conditions between savanna and forest in New Caledonia: Insights into the vulnerability of forest edges to fire</w:t>
+                <w:t xml:space="preserve">Inferring savannah-rainforest boundary dynamics from vegetation structure and composition: a case study in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Munzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hely</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austral Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38 (6), pp.680-687. </w:t>
+              <w:t xml:space="preserve">Australian Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (2), pp.128-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aec.12015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/bt12255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01837319v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate or migration: what limited European beech post-glacial colonization?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Deep unity between scientific disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.12085⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (3), pp.413-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojpp.2013.33061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02474769v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of elliptical fourier analysis to watershed boundaries : a case study in Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6985,468 +6943,522 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (1), pp.17-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.10100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific variability of pollen morphology as revealed by elliptic Fourier analysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Climate or migration: what limited European beech post-glacial colonization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Saltré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saint-Amant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gritti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Brewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00606-013-0762-5⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (11), pp.1217-1227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649820v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring savannah-rainforest boundary dynamics from vegetation structure and composition: a case study in New Caledonia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hély</w:t>
+                <w:t xml:space="preserve">Breeding habitat selection of Skylarks varies with crop heterogeneity, time and spatial scale, and reveals spatial and temporal crop complementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/bt12255⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 266 (1), pp.10-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267988v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep unity between scientific disciplines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
+                <w:t xml:space="preserve">Sharp transitions in microclimatic conditions between savanna and forest in New Caledonia: Insights into the vulnerability of forest edges to fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (3), pp.413-421. </w:t>
+              <w:t xml:space="preserve">Austral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (6), pp.680-687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/ojpp.2013.33061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/aec.12015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837350v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainforest and savanna landscape dynamics in New Caledonia: towards a mosaic of stable rainforest and savanna states?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borgniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7455,4382 +7467,4382 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Géraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Austral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (1), pp.33-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1442-9993.2012.02369.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can model comparison help improving species distribution models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gritti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Veronica Crespo-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0068823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the Distribution, Habitat Association and Impact of Exotic Ants on Native Ant Communities in New Caledonia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Berman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan N Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (6), pp.e67245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0067245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of evolution: Non-acquired characters dominates over acquired characters in changing environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henrik Jeldtoft Jensen</w:t>
+                <w:t xml:space="preserve">Understanding patchy landscape dynamics: Towards a landscape language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2012.02.028⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01268319v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00750971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding patchy landscape dynamics: Towards a landscape language</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Castets</w:t>
+                <w:t xml:space="preserve">Origins of evolution: Non-acquired characters dominates over acquired characters in changing environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Godin</w:t>
+                <w:t xml:space="preserve">Henrik Jeldtoft Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (9), pp.16. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 304, pp.111 - 120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2012.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00750971v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image characterization and classification by physical complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Zenil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (1), pp.26-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cplx.20388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00733599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet analysis to detect regime shifts in animal movement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
+                <w:t xml:space="preserve">Equation or algorithm: differences and choosing between them</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sèverine Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Ecology and Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (1), pp.67-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-010-9119-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643684v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00611729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation or algorithm: differences and choosing between them</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Munoz</w:t>
+                <w:t xml:space="preserve">Wavelet analysis to detect regime shifts in animal movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computational Ecology and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (2), pp.69-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00611729v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominance and species co-occurrence in highly diverse ant communities: a test of the interstitial hypothesis and discovery of a three-tiered competition cascade.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan N Andersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 166 (3), pp.783-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00442-011-1919-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00675148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organization of patchy landscapes : hidden optimization of ecological processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecosystem and Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2157-7625.1000105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable self-similar sinuosity properties within simulated river networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (10), pp.1313-1320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/esp.2153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equation or Algorithm: Differences and Choosing Between Them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biotheoretica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (1), pp.67-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10441-010-9119-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring subtle land use and land cover changes: a framework for future landscape studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Combining process-based models for future biomass assessment at landscape scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 25 (2), pp.249-266. </w:t>
+              <w:t xml:space="preserve">, 2010, 25 (2), pp.201-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-009-9362-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-009-9400-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389832v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining process-based models for future biomass assessment at landscape scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring subtle land use and land cover changes: a framework for future landscape studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas R. Loveland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darrell Napton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 25 (2), pp.201-215. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-009-9400-6⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 25 (2), pp.249-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-009-9362-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424093v1</w:t>
+                <w:t xml:space="preserve">hal-00389832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of ENSO interannual oscillations using AQ1 non-stationary quasi-periodic statistics: a study of ENSO memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (6), pp.926-934. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.1937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At which scales does landscape structure influence the spatial distribution of elephants in the Western Ghats (India)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Karunakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. R. Ramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 280 (2), pp.185 - 194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-7998.2009.00652.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00468532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologic description of french Guiana watersheds by SAR data for hydrologic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lointer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2, pp.107-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb:2010025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially explicit landscape modelling: current practices and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 220 (24), pp.3477-3480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of crop-rotation organization in farms to crop-mosaic patterning at local landscape scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (3-4), pp.207 - 219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2009.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phenomenological model without dispersal kernel to model species migration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
+                <w:t xml:space="preserve">Preface to the selected papers on spatially explicit landscape modelling: current practices and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 220 (4), pp.3546-3554. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.06.026⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 220 (24), pp.3477-3480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658517v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface to the selected papers on spatially explicit landscape modelling: current practices and challenges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Houet</w:t>
+                <w:t xml:space="preserve">A phenomenological model without dispersal kernel to model species migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saltre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 220 (24), pp.3477-3480. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.06.025⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 220 (4), pp.3546-3554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424087v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-similar land cover heterogeneity of temperate and tropical landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6 (3), pp.346-352. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2009.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00415867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between vegetation and climate variability: what are the lessons of models and paleovegetation data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+                <w:t xml:space="preserve">Parameterization of a process-based tree-growth model: comparison of optimization, MCMC and particle filtering algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.01.001⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (10-11), pp.1280-1288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2008.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01457769v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00506344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterization of a process-based tree-growth model: comparison of optimization, MCMC and particle filtering algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between vegetation and climate variability: what are the lessons of models and paleovegetation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hely-Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haibin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Boreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 23 (10-11), pp.1280-1288. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 340 (9-10), pp.595-601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2008.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00506344v1</w:t>
+                <w:t xml:space="preserve">hal-01457769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes of the potential distribution area of French Mediterranean forests under global warming</w:t>
+                <w:t xml:space="preserve">The Comparison Map Profile Method: A Strategy for Multiscale Comparison of Quantitative and Qualitative Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Misson</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (9), pp.2708-2719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2008.919379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-5-1493-2008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01457681v1</w:t>
+                <w:t xml:space="preserve">hal-02108650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Comparison Map Profile Method: A Strategy for Multiscale Comparison of Quantitative and Qualitative Images</w:t>
+                <w:t xml:space="preserve">Changes of the potential distribution area of French Mediterranean forests under global warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hély</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Misson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (6), pp.1493-1504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-1493-2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2008.919379⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02108650v1</w:t>
+                <w:t xml:space="preserve">hal-01457681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking dendritic network structures to population demogenetics: the downside of connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 117 (10), pp.1479-1490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.0030-1299.2008.16976.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling spatially explicit population dynamics of Pterostichus melanarius I11. (Coleoptera: Carabidae) in response to changes in the composition and configuration of agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Retho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Inchausti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 84 (3-4), pp.191-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2007.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significant contribution of the 18.6 year tidal cycle to regional coastal changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1 (3), pp.169-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ngeo127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-00310922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the potential distribution area of french mediterranean forests under global warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Misson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (1), pp.573-603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation dynamique et spatialement explicite d'un paysage agricole bocager : Validation sur un petit bassin versant breton sur la période 1981-1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (3-4), pp.491-516. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/geo.17.491-516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale and surface pattern analysis of the effect of landscape pattern on carabid beetles distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (3), pp.598-609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2006.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale heterogeneity map and associated scaling profile for landscape analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 82 (3), pp.95-102. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2007.01.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fragmentation du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plume !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4, p. 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of spatial patterns on ecological applications of extremal principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 193 (3-4) (3-4), p. 531-542. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.08.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral models for patchy landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 197 (1-2) (1-2), pp.159-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.02.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A domain-specific language for patchy landscape modelling : the Brittany agricultural mosaic as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Giboire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 194, pp.233-243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the possible extended influence of the ENSO phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 336 (3), pp.175-185. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2003.10.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence de la notion d'indicateur pour la caractérisation du bassin-versant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 32 (3), pp.265-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of wavelet transform for temporal characterisation of remote watersheds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 269 (3-4), pp.101-121. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-1694(02)00212-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stokes's Theorem Applied to Microlensing of Finite Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Gould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 477 (2), pp.580-584. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/303751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11840,51 +11852,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multivalued, Spatialized, and Timed Modelling Language for Social-Ecological Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11900,3111 +11912,3111 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Petri Nets and Software Engineering (PNSE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Genève, Switzerland. pp.13--32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser des scénarios Natech par le dépliage des réseaux de Petri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Founas Souhila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curt Corinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaucherel Cédric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taillandier Franck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lambda Mu 24 - Congrès de maîtrise des risques et de sûreté de fonctionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMDR, Oct 2024, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to integrate satellite-derived indicators into models of animal mobility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rumiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Dufleit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Spatial Epidemiology, Geostatistics and GIS applied to animal health, public health and food safety (GeoVet 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Silvi Marina, Italy. pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simbi : base de données hydro-climatiques historiques et signatures de 24 bassins versants haïtiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Bathelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reset Petri Net Unfolding Semantics for Ecosystem Hypergraphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giann Karlo Aguirre-Samboní</w:t>
+                <w:t xml:space="preserve">Impacts of geodynamical processes on the socio-ecosystem of North Tanzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Tiberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleurice Parat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Petri Nets and Software Engineering (PNSE 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bergen, Norway. pp.213--214</w:t>
+              <w:t xml:space="preserve">Great African Rift Interdisciplinary Research Group 2022 Scientific meeting (GDR Rift Colloquium 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750233v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions locales pour un désordre global ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gavotte</w:t>
+                <w:t xml:space="preserve">Dynamics of ecosystem services and plant diversity over the past 200 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Schwertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Léo Léonard</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interdisciplinaire Humanenvi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-5c54de⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849124v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of geodynamical processes on the socio-ecosystem of North Tanzania</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Albaric</w:t>
+                <w:t xml:space="preserve">Solutions locales pour un désordre global ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bagnolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gavotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Léo Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Great African Rift Interdisciplinary Research Group 2022 Scientific meeting (GDR Rift Colloquium 2022 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire Humanenvi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dipralang, Apr 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891618v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of ecosystem services and plant diversity over the past 200 years</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Binet</w:t>
+                <w:t xml:space="preserve">Reset Petri Net Unfolding Semantics for Ecosystem Hypergraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giann Karlo Aguirre-Samboní</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pommereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Petri Nets and Software Engineering (PNSE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bergen, Norway. pp.213--214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34972/driihm-5c54de⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03789512v1</w:t>
+                <w:t xml:space="preserve">hal-03750233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petri Nets Semantics of Reaction Rules (RR) A Language for Ecosystems Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application and Theory of Petri Nets and Concurrency (PTRE NETS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bergen, Norway. pp.175-194, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06653-5_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDEN Framework for Interactive Analysis of Ecosystems Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Petri Nets and Software Engineering (PNSE 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bergen, Norway. pp.119--138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined use of remote sensing and spatial modelling: When surface water impacts buffalo (syncerus caffer caffer) movements in savanna environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From information to action means “from encoding to decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. ISPRS Congress "Imaging today, foreseeing tomorrow", Commission III</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A quest for an interface between information and action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pier F. Morette; Vasileios Basios, Apr 2021, Online, Italy. pp.17-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368038v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From information to action means “from encoding to decoding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined use of remote sensing and spatial modelling: When surface water impacts buffalo (syncerus caffer caffer) movements in savanna environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rumiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A quest for an interface between information and action</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24. ISPRS Congress "Imaging today, foreseeing tomorrow", Commission III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N. Paparoditis, C. Mallet, F. Lafarge, M. Y. Yang, J. Jiang, A. Shaker, H. Zhang, X. Liang, B. Osmanoglu, U. Soergel, E. Honkavaara, M. Scaioni, J. Zhang, A. Peled, L. Wu, R. Li, M. Yoshimura, K. Di, O. Altan, H. M. Abdulmuttalib, ​and F. S. Faruque, Jul 2021, Online, France. pp.631-638, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2021-631-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522453v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen-based spatially explicit land-cover and floristic diversity in Bassiès valley (eastern Pyrenees)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Plancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical ecology for the future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation spatiale des contacts entre ongulés sauvages et domestiques dans les paysages d'interface en Afrique Australe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rumiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres d'écologie des paysages (REP 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFE, Oct 2021, Rennes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet GEOSPAT : Modélisation rétrospective des paysages montagnards, vers une GEOSPATialisation du couvert végétal. Premiers résultats d’un développement méthodologique pour la spatialisation des données polliniques (Étangs de Bassiès)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Plancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Discrete Models for Ecosystem Ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Di Giusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Klaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Joint Conference on Biomedical Engineering Systems and Technologies (BIOSTEC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ana Roque; Arkadiusz Tomczyk; Elisabetta De Maria; Felix Putze; Roman Moucek; Ana Fred; Hugo Gamboa, Feb 2019, Prague, Czech Republic. pp.242--264, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-46970-2_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Matching in discrete Models for Ecosystem Ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Di Giusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Klaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference on Bioinformatics Models, Methods and Algorithms (Bioinformatics 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.101--111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal model to integrate ecosystem components, processes, interactions and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoSummit 2016 Ecological Sustainability: Engineering Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation and Exclusion: Needs, Limits and Pitfalls in Managing Complex Commons: Integrating Local Populations in the Management of Protected Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghazoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Biennial Conference of the International Association for the Study of the Commons (IASC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03229242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidisciplinary modelling approach to understand the effects of landscape dynamics on biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Inchausti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque LandMod 2010 : International Conference on Integrative Landscape Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'étude des Interactions Sol - Agrosystème - Hydrosystème (1221)., Feb 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidisciplinary modelling approach to analyse and predict the effects of landscape dynamics on biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bamiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sheeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LANDMOD2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Paris, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00611719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses et co-analyses spatiales multi-échelles en écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée " d'écologie numérique "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Montpellier cedex 5, FRA., Sep 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organisation of patchy landscapes: hidden optimisation of ecological processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Ecological Society (BES) Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Hatfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la modélisation des relations paysage-population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation pour les ressources naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Ecologie des Forêts, Prairies et milieux Aquatiques (1275)., Jun 2008, Montpellier Sup'Agro, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geosciences and the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ghil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Flandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complexes, G. I. S. R. N. des S.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Cargèse, France. pp.71-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equation against Al-gorithm : Which differences and which one to choose ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Berard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference on Computing And Philosophy E-CAP 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Montpellier 2 (Sciences et Techniques) (UM2). Montpellier, FRA., Jun 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At which scales does landscape structure influence the spatial distribution of elephants in the Western Ghats of India?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Karunakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. R. Ramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes journées de l'Association Française d'Ecologie du Paysage: le paysage à l'interface des activités agricoles et forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling field and field margin management effect on primula vulgaris population at the landscape scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming Systems Design 2007 : An International Symposium on Methodologies on Integrated Analysis on Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest modelling based on landscape ecology concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Cirencester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15014,391 +15026,391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combien ma mère m’a vendue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Baudelaire, pp.118, 2021, 9791020341464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information, The Hidden Side of Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Gouyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE, pp.212, 2019, Information Systems, Web and Pervasive Computing, 978-1-786304247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The language of nature. When nature writes to itself</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.239, 2019, 978-0-244-21498-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fil de la Vie : La face immatérielle de la Nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Gouyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Odile Jacob, 240 p., 2016, 978-2-7381-3395-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quotidien du chercheur, une chasse aux fantômes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae, 96 p., 2013, Essais (Quae), 978-2-7592-2076-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15408,340 +15420,340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spirale des temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.36-39, 2023, 978-2-7491-7814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raconte-moi les écosystèmes du Rift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hely-Alleaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boisserie J.R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cherche Midi; CNRS, pp.112-113, 2023, 978-2-7491-7814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des espaces à géométries variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.26-33, 2023, 978-2-7491-7814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId503"/>
+      <w:footerReference w:type="default" r:id="rId504"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15888,51 +15900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472953v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leloup" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cosme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pommereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40066-025-00564-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098788v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0189" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-025-09504-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793626v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Anh Pham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-024-02079-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Fourcade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poirier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faur&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03557-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143187v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70090" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00995-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Pierrel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nguyen-Huu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2025.103597" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653797v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Kon&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103949" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708658v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rumiano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Miguel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dufleit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110863" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Bathelemy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2073-2024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647015v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stolian Fayolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Savelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.417" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764710v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110902" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04786422v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.482" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04333939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25111526" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172156v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frutos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.116416" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355147v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Plancher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06853" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bernardoff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.103741" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04172359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H Shugart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Swap" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1108914" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974821v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Flotterer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maximova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Schneider" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Dyck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Z&#246;llner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2022.101908" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719082v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009657" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522463v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pasquariello" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11010042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043249v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Centanni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101220" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101205" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pommereau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/7163920" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265554v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13242" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611902v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100037" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02137452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Frelat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polidori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad El Hage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/nh.2018.041" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tramier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Svenning" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;ly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13355" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930387v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.05.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918117v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pavageau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Garcia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaboury Ghazoul" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13069" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2018.e00100" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02166073v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7625.1000257" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837385v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castets" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert G&#233;raux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.08.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P35XZND-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837384v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salomon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rouy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Pandey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4172" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608919v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournebize" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2017.07.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556324v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Th&#233;ro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Puiseux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2017.06.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW5PJ26D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417889v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892916000394" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414244v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vezy," TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gontrand," TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchet," TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Ramesh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2016.09.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KDG4Z8F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837349v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puranik Roshan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saika Uttam" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garawad Rajendra" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.01.023" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9QPLRL6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837324v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lustig" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvelt Ch&#233;ry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2015.1006231" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555740v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4712" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914106v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Morel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.04.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRQCR34V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638211v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karly Jean-Jeune" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2326-y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631057v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Grimaldi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029645" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110979v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Saltr&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12771" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FJJGF010-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630968v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ponnuchamy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Prasad" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipi Das" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Patel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101618" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632869v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13752-014-0162-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636262v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salomon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.02.022" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKLF45F1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211675v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12942/lrlr-2014-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635896v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Picq" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v056.i13" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641548v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Claden" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmad Elhage" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Bendraoua" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198262v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2014.900775" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630285v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870419v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.06.029" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWFTMRM3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837319v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hely" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aec.12015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-87MD7PJ6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474769v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saint-Amant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gritti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12085" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCZ907ST-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643173v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10100" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PH64KJCB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649820v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-013-0762-5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q4FBW7B6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267988v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/bt12255" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837350v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojpp.2013.33061" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268018v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-9993.2012.02369.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4AAB27BBD5CA93DFFCDDA90294F3166770B0927E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190747v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Veronica Crespo-Perez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068823" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190477v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Berman" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan N Andersen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067245" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268319v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Jeldtoft Jensen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.02.028" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09P1GQWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750971v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046064" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00733599v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Zenil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delahaye" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplx.20388" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N2WNRTZH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643684v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00611729v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-010-9119-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00675148v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-1919-y" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NMHC44F6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642436v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7625.1000105" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647991v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2153" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-640HZG8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937317v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaucherel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;rard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Munoz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389832v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Loveland" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell Napton" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-009-9362-8" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424093v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Griffon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-009-9400-6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659911v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1937" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00468532v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasubramanian" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Karunakaran" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Ramesh" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrappan Muthusankar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00652.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MVL8XSW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665581v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lointer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lescot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2010025" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-M1F43JXN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01195819v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210912v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.01.015" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KVDL0PV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658517v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saltre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.026" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424087v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.025" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00415867v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2009.02.003" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PDPBK15-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457769v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hely-Alleaume" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Wu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.01.001" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQT762DF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506344v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boreux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.03.003" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457681v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1493-2008" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108650v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.919379" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666231v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Parisi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2008.16976.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VV4TD6W6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320996v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Retho" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Inchausti" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2007.07.008" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93XCZM4D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00310922v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo127" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330283v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424081v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.17.491-516" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163604v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2006.07.002" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFDLR8MC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196170v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2007.01.022" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH82CWVH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661068v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023305v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.08.035" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3ZDKS2K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088136v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fleury" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.02.044" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-859T81D4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015102v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giboire" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.10.026" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDG2QP20-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863395v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.10.025" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWD9HM0K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115034v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863369v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(02)00212-3" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863661v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gould" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/303751" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04667502v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04759896v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Founas Souhila" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt Corinne" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucherel C&#233;dric" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taillandier Franck" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181413v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361293v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03750233v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giann Karlo Aguirre-Sambon&#237;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04849124v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Denimal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnolini" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891618v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789512v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Schwertz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-5c54de" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617050v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06653-5_10" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03750229v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368038v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-631-2021" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522453v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580230v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177706v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480092v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682352v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Di Giusto" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klaudel" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46970-2_12" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002550v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837372v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229242v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghazoul" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172968v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611719v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bamiere" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813720v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811655v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813776v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742340v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghil" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daviaud" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flandrin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813448v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Berard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445829v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197719v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764343v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857398v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02273778v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dessalles" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02452469v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837351v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837352v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503591v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734179v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503574v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bridonneau" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472953v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leloup" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cosme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pommereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40066-025-00564-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289997v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-025-09504-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793626v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Anh Pham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-024-02079-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002965v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Fourcade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poirier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faur&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03557-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098788v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0189" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143187v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70090" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023744v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Pierrel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nguyen-Huu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2025.103597" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909071v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00995-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647015v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stolian Fayolle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Savelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.417" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564899v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Bathelemy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2073-2024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rumiano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Miguel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dufleit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110863" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653797v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Kon&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103949" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764710v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110902" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04786422v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.482" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavotte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frutos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.116416" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355147v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Plancher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06853" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04333939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25111526" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bernardoff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.103741" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04172359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H Shugart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Swap" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1108914" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974821v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Flotterer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maximova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Schneider" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Dyck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Z&#246;llner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2022.101908" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719082v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009657" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522463v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pasquariello" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11010042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043249v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Centanni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101220" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101205" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pommereau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/7163920" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265554v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13242" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611902v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100037" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02137452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Frelat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polidori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad El Hage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/nh.2018.041" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930387v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.05.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989839v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tramier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Svenning" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;ly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13355" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918117v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pavageau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Garcia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaboury Ghazoul" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13069" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02166073v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7625.1000257" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926513v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2018.e00100" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837385v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castets" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert G&#233;raux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.08.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P35XZND-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837384v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salomon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rouy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Pandey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4172" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608919v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournebize" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2017.07.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N6P0J4X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Th&#233;ro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Puiseux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2017.06.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW5PJ26D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414244v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vezy," TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gontrand," TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchet," TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Ramesh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2016.09.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KDG4Z8F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417889v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892916000394" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837349v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puranik Roshan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saika Uttam" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garawad Rajendra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.01.023" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9QPLRL6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837324v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lustig" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvelt Ch&#233;ry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2015.1006231" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555740v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4712" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638211v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karly Jean-Jeune" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2326-y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914106v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Morel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.04.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRQCR34V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631057v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Grimaldi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029645" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110979v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Saltr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12771" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FJJGF010-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636262v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salomon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.02.022" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKLF45F1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632869v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13752-014-0162-2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630968v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ponnuchamy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Prasad" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipi Das" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Patel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101618" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211675v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12942/lrlr-2014-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635896v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Picq" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v056.i13" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641548v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Claden" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmad Elhage" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Bendraoua" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198262v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2014.900775" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630285v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649820v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-013-0762-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q4FBW7B6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267988v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/bt12255" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837350v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojpp.2013.33061" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643173v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10100" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PH64KJCB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474769v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saint-Amant" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gritti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12085" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCZ907ST-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870419v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.06.029" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWFTMRM3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837319v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hely" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aec.12015" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-87MD7PJ6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268018v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-9993.2012.02369.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4AAB27BBD5CA93DFFCDDA90294F3166770B0927E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190747v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Veronica Crespo-Perez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068823" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190477v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Berman" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan N Andersen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067245" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750971v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046064" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268319v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Jeldtoft Jensen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.02.028" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09P1GQWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00733599v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Zenil" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delahaye" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplx.20388" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N2WNRTZH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00611729v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-010-9119-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643684v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00675148v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-1919-y" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NMHC44F6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642436v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7625.1000105" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647991v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2153" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-640HZG8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937317v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaucherel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;rard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Munoz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424093v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Griffon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-009-9400-6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389832v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Loveland" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell Napton" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-009-9362-8" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659911v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1937" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00468532v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasubramanian" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Karunakaran" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Ramesh" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrappan Muthusankar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00652.x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MVL8XSW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665581v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lointer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lescot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2010025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-M1F43JXN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01195819v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210912v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.01.015" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KVDL0PV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424087v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.025" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658517v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saltre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.026" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00415867v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2009.02.003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PDPBK15-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506344v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boreux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.03.003" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457769v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hely-Alleaume" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Wu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.01.001" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQT762DF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108650v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.919379" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457681v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1493-2008" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666231v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Parisi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2008.16976.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VV4TD6W6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320996v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Retho" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Inchausti" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2007.07.008" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93XCZM4D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00310922v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo127" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330283v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424081v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.17.491-516" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163604v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2006.07.002" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFDLR8MC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196170v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2007.01.022" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH82CWVH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661068v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023305v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.08.035" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3ZDKS2K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088136v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fleury" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.02.044" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-859T81D4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015102v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giboire" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.10.026" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDG2QP20-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863395v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.10.025" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWD9HM0K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115034v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863369v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(02)00212-3" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863661v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gould" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/303751" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04667502v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04759896v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Founas Souhila" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt Corinne" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucherel C&#233;dric" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taillandier Franck" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181413v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361293v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891618v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789512v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Schwertz" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-5c54de" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04849124v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Denimal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnolini" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03750233v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giann Karlo Aguirre-Sambon&#237;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617050v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06653-5_10" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03750229v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522453v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368038v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-631-2021" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580230v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177706v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480092v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682352v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Di Giusto" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klaudel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46970-2_12" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002550v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837372v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229242v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghazoul" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172968v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611719v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bamiere" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813720v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811655v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813776v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742340v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghil" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daviaud" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flandrin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813448v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Berard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445829v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197719v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764343v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857398v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02273778v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dessalles" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02452469v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837351v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837352v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503591v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734179v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503574v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bridonneau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>