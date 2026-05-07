--- v0 (2026-03-27)
+++ v1 (2026-05-07)
@@ -66,2186 +66,4247 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible Effects of Volcanic Eruptions on the Modern Atmosphere of Venus</w:t>
+                <w:t xml:space="preserve">A Systematic and Narrative Review of Safety and Complications in Minimally Invasive Glaucoma Surgery (MIGS) Between 2014–2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin F Wilson</w:t>
+                <w:t xml:space="preserve">Kevin Gillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Marcq</w:t>
+                <w:t xml:space="preserve">Christophe Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Gillmann</w:t>
+                <w:t xml:space="preserve">Imran Masood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Widemann</w:t>
+                <w:t xml:space="preserve">Ana Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Korablev</w:t>
+                <w:t xml:space="preserve">Alice Grise-Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 220, pp.31. </w:t>
+              <w:t xml:space="preserve">Clinical ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Volume 20, pp.1-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-024-01054-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/OPTH.S564425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04535184v1</w:t>
+                <w:t xml:space="preserve">hal-05588989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venus: Evolution Through Time u2013 Editorial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the Viscosity of Venus's Mantle From Dynamic Topography at Baltis Vallis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Wilson</w:t>
+                <w:t xml:space="preserve">Nathan Mcgregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doris Breuer</w:t>
+                <w:t xml:space="preserve">Francis Nimmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilman Spohn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gillmann</w:t>
+                <w:t xml:space="preserve">Cedric Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Golabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Plattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-024-01075-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JE008581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616749v1</w:t>
+                <w:t xml:space="preserve">hal-05588998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergies Between Venus &amp; Exoplanetary Observations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The possibility of a giant impact on Venus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bradford Foley</w:t>
+                <w:t xml:space="preserve">M. Bussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Gillmann</w:t>
+                <w:t xml:space="preserve">C. Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Höning</w:t>
+                <w:t xml:space="preserve">Cédric Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Stadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-023-00953-3⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 702, pp.A106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938342v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venus Evolution Through Time: Key Science Questions, Selected Mission Concepts and Future Investigations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The viscosity of Venus’ mantle inferred from its rotational state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Grete Straume-Lindner</w:t>
+                <w:t xml:space="preserve">Yann Musseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana C Ocampo</w:t>
+                <w:t xml:space="preserve">Gabriel Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-023-00992-w⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 422, pp.116245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04231792v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Venus Evolution Through Time: Key Science Questions, Selected Mission Concepts and Future Investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Possible Effects of Volcanic Eruptions on the Modern Atmosphere of Venus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin F Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Widemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Adriana C Ocampo</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Korablev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 219, pp.72. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-023-01022-5⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 220, pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-024-01054-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04267867v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04535184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma Ocean, Water, and the Early Atmosphere of Venus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interior Controls on the Habitability of Rocky Planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustubh Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Lourenço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Quanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Sossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-023-00995-7⟩</w:t>
+              <w:t xml:space="preserve">Space: Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34133/space.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04213184v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and Evolution of Venus’ Mantle Through Time</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph O’rourke</w:t>
+                <w:t xml:space="preserve">Venus: Evolution Through Time u2013 Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Widemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Spohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 218 (8), pp.70. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-022-00937-9⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 220 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-024-01075-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362237v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long-term evolution of the atmosphere of Venus: processes and feedback mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gregor J. Golabek</w:t>
+                <w:t xml:space="preserve">Correction to: Venus Evolution Through Time: Key Science Questions, Selected Mission Concepts and Future Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Widemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne E Smrekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James B Garvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grete Straume-Lindner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana C Ocampo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-022-00924-0⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 219, pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-023-01022-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795735v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04267867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental effects of very large bolide impacts on early Mars explored with a hierarchy of numerical models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The spirited youth of Venus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113419⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (12), pp.1419-1420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-023-02133-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103944v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoscience for Understanding Habitability in the Solar System and Beyond</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Habitability of Venus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gillmann</w:t>
+                <w:t xml:space="preserve">F. Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Höning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gentry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 215 (6), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-019-0608-8⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 219 (2), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-023-00960-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396665v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a single large impact on the coupled atmosphere-interior evolution of Venus</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Resurfacing History and Volcanic Activity of Venus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Herrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Bjonnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ghail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.12.024⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 219 (4), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-023-00966-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05568429v1</w:t>
+                <w:t xml:space="preserve">hal-05589018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatiles in the atmosphere of Mars: The effects of volcanism and escape constrained by isotopic data</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magma Ocean, Water, and the Early Atmosphere of Venus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Lammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.01.009⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 219, pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-023-00995-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-02564353v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04213184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consistent picture of early hydrodynamic escape of Venus atmosphere explaining present Ne and Ar isotopic ratios and low oxygen atmospheric content</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synergies Between Venus &amp; Exoplanetary Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Way</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colby Ostberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradford Foley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Höning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.07.016⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 219 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-023-00953-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-02613140v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The present-day atmosphere of Mars: Where does it come from ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Venus Evolution Through Time: Key Science Questions, Selected Mission Concepts and Future Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Widemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne E Smrekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James B Garvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grete Straume-Lindner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana C Ocampo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 219, pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-023-00992-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04231792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics and Evolution of Venus’ Mantle Through Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Rolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gülcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph O’rourke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 218 (8), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-022-00937-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The long-term evolution of the atmosphere of Venus: processes and feedback mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Way</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor J. Golabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-022-00924-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795735v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The environmental effects of very large bolide impacts on early Mars explored with a hierarchy of numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Turbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 335, pp.113419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoscience for Understanding Habitability in the Solar System and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Debaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Dobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215 (6), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-019-0608-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoscience for Understanding Habitability in the Solar System and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Debaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Dobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">Manuel Moreira</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-019-0608-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospects for an ancient dynamo and modern crustal remanent magnetism on Venus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph O'Rourke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tackley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 502, pp.46-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.08.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of a single large impact on the coupled atmosphere-interior evolution of Venus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Golabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tackley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 268, pp.295-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.12.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PLANET TOPERS: Planets, Tracing the Transfer, Origin, Preservation, and Evolution of their ReservoirS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Asael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Baludikay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Origins of Life and Evolution of Biospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (4), pp.369-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11084-016-9488-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atmosphere/mantle coupling and feedbacks on Venus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tackley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (6), pp.1189-1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JE004505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mars’ atmospheric 40Ar: A tracer for past crustal erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chassefière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 218 (1), pp.561-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volatiles in the atmosphere of Mars: The effects of volcanism and escape constrained by isotopic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 303 (3-4), pp.299-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02564353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A consistent picture of early hydrodynamic escape of Venus atmosphere explaining present Ne and Ar isotopic ratios and low oxygen atmospheric content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chassefière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 286 (3-4), pp.503-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02613140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The present-day atmosphere of Mars: Where does it come from ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chassefière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2009, 277 (3/4), pp.384-393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water, Life, and Planetary Geodynamical Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van Thienen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric C. Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 129, pp.167-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-007-9149-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolutionary divergence of Mars, Venus, and Earth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Our Solar System neighborhood: Three diverging tales of planetary habitability and windows to Earth's past and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Lyons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treatise on Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-99762-1.00104-2⟩</w:t>
+              <w:t xml:space="preserve">The Archean Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.57-76, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-95547-8.00005-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569131v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The evolutionary divergence of Mars, Venus, and Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiko Hamano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Golabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Lourenço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Treatise on Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.541-574, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-99762-1.00104-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Venus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Arney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Dyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Golabek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ariel D. Anbar, Dominique Weis (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treatise on Geochemistry, 3rd edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Science, pp.289-323, 2024, 9780323997621/9780323997638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-99762-1.00099-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04713652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Large Interferometer For Exoplanets (LIFE): a space mission for mid-infrared nulling interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Glauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Quanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonah Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Dannert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13095, SPIE, pp.130951D, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3019090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId173"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2392,51 +4453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04535184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin F Wilson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gillmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widemann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Korablev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01054-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Wilson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Breuer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Spohn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01075-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938342v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Way" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colby Ostberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Foley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gillmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis H&#246;ning" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-00953-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04231792v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E Smrekar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B Garvin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grete Straume-Lindner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana C Ocampo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-00992-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04267867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-01022-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04213184v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avice" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Lammer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-00995-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362237v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Rolf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Weller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna G&#252;lcher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Byrne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph O&#8217;rourke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00937-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795735v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Way" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor J. Golabek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00924-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103944v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Turbet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forget" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baudin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Palumbo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113419" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Dobos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0608-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Golabek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tackley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.12.024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-471N1QCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02564353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.01.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVQJRLC5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02613140v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.07.016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHVLXDR1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.10.033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBP8M751-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569131v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Hamano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Louren&#231;o" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99762-1.00104-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04713652v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Arney" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Dyar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99762-1.00099-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gillmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Masood" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Miguel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grise-Dulac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/OPTH.S564425" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mcgregor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nimmo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gillmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Golabek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plattner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JE008581" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bussmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reinhardt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gillmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stadel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555802" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791688v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Musseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tobie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dumoulin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Revol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116245" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04535184v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin F Wilson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widemann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Korablev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01054-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Hakim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Louren&#231;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Quanz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sossi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/space.0075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616749v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Wilson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Breuer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Spohn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01075-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04267867v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E Smrekar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B Garvin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grete Straume-Lindner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana C Ocampo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-01022-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02133-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589024v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Westall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#246;ning" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avice" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gentry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-00960-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Herrick" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Bjonnes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Carter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ghail" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-00966-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04213184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avice" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Lammer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-00995-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938342v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Way" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colby Ostberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Foley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis H&#246;ning" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-00953-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04231792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-00992-w" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362237v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Rolf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Weller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna G&#252;lcher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Byrne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph O&#8217;rourke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00937-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795735v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Way" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor J. Golabek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00924-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103944v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Turbet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forget" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baudin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Palumbo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113419" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589027v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dehant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Dobos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0608-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396665v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph O'Rourke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tackley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.08.055" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R751WB6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589031v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.12.024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-471N1QCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dehant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Asael" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baland" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baludikay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beghin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-016-9488-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004505" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589035v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leblanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.01.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGVP527C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02564353v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.01.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVQJRLC5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02613140v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.07.016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHVLXDR1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355054v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.10.033" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBP8M751-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336446v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Thienen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benzerara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric C. Gillmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-007-9149-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588999v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ernst" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jones" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lyons" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95547-8.00005-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569131v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Hamano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99762-1.00104-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04713652v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Arney" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Dyar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99762-1.00099-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714545v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Glauser" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Hansen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Dannert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ireland" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019090" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>