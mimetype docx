--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -100,874 +100,874 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal sequence diversity and length remain stable across ontogeny in a catarrhine monkey (Cercocebus atys)</w:t>
+                <w:t xml:space="preserve">Versatile use of chimpanzee call combinations promotes meaning expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Sigmundson</w:t>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+                <w:t xml:space="preserve">Christof Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Le Floch</w:t>
+                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanit Souha Azaiez</w:t>
+                <w:t xml:space="preserve">Emiliano Zaccarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Mcelreath</w:t>
+                <w:t xml:space="preserve">Angela Friederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8, </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-07922-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adq2879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024778v1</w:t>
+                <w:t xml:space="preserve">hal-05097525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile use of chimpanzee call combinations promotes meaning expansion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emotions mediate nonlinear phenomena production in the vocalizations of two ape species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christof Neumann</w:t>
+                <w:t xml:space="preserve">Floriane Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léo Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumir Keenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tatiana Bortolato</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angela Friederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (19), </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380 (1923), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adq2879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097525v1</w:t>
+                <w:t xml:space="preserve">hal-05024735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions mediate nonlinear phenomena production in the vocalizations of two ape species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumir Keenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Bortolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 380 (1923), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rstb.2024.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024735v1</w:t>
+                <w:t xml:space="preserve">hal-05389527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social tolerance and role model diversity increase tool use learning opportunities across chimpanzee ontogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Nodé-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Francesco Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (1), pp.509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-025-07885-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long arcuate fascicle in wild and captive chimpanzees as a potential structural precursor of the language network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelius Eichner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16, pp.4485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-59254-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions mediate nonlinear phenomena production in the vocalizations of two ape species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
+                <w:t xml:space="preserve">Vocal sequence diversity and length remain stable across ontogeny in a catarrhine monkey (Cercocebus atys)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Sigmundson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanit Souha Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Mcelreath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0013⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-07922-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389527v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal gregariousness and female audience effects mediate mother–infant proximity in wild chimpanzees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Fedurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J Tkaczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1057,51 +1057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal gregariousness and female audience effects mediate mother–infant proximity in wild chimpanzees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Fedurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tkaczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1178,130 +1178,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social tolerance and role model diversity increase tool use learning opportunities across chimpanzee ontogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Nodé-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Francesco Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-025-07885-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024767v1</w:t>
@@ -1312,90 +1312,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of organized but not disorganized attachment in wild Western chimpanzee offspring (Pan troglodytes verus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Nodé-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J Tkaczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holly Rayson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1446,130 +1446,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social tolerance and role model diversity increase tool use learning opportunities across chimpanzee ontogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Nodé-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Francesco Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (1), pp.509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-025-07885-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399171v1</w:t>
@@ -1580,90 +1580,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain structure and function: a multidisciplinary pipeline to study hominoid brain evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Friederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Wittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Anwander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelius Eichner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Gräßle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1727,64 +1727,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social uncertainty promotes signal complexity during approaches in wild chimpanzees (Pan troglodytes verus) and mangabeys (Cercocebus atys atys)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grampp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julián León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1848,77 +1848,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimpanzees show the capacity to communicate about concomitant daily life events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Bortolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela D Friederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman M Wittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Gräßle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelius Eichner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard‐buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2106,468 +2106,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimpanzees produce diverse vocal sequences with ordered and recombinatorial properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Slow development of vocal sequences through ontogeny in wild chimpanzees (&amp;lt;i&amp;gt;Pan troglodytes verus)&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Bortolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Mundry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman M Wittig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard‐buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-03350-8⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (4), pp.e13350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.13350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875007v1</w:t>
+                <w:t xml:space="preserve">hal-04304823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex and dominance: How to assess and interpret intersexual dominance relationships in mammalian societies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie J.E. Charpentier</w:t>
+                <w:t xml:space="preserve">Chimpanzees produce diverse vocal sequences with ordered and recombinatorial properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Zaccarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Friederici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Wittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.918773⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-03350-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820273v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow development of vocal sequences through ontogeny in wild chimpanzees (&amp;lt;i&amp;gt;Pan troglodytes verus)&amp;lt;/i&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
+                <w:t xml:space="preserve">Sex and dominance: How to assess and interpret intersexual dominance relationships in mammalian societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M. Kappeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Mundry</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie J.E. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (4), pp.e13350. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.918773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/desc.13350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.918773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304823v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population-specific call order in chimpanzee greeting vocal sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Bortolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2638,610 +2638,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex and dominance: How to assess and interpret intersexual dominance relationships in mammalian societies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal effects on the development of vocal communication in wild chimpanzees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie J E Charpentier</w:t>
+                <w:t xml:space="preserve">Aisha Bründl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liran Samuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grampp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.918773⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (10), pp.105152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.105152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522137v1</w:t>
+                <w:t xml:space="preserve">hal-03874962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal effects on the development of vocal communication in wild chimpanzees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Grampp</w:t>
+                <w:t xml:space="preserve">Sex and dominance: How to assess and interpret intersexual dominance relationships in mammalian societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M. Kappeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Canteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie J E Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.105152⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.918773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874962v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early maternal loss leads to short-but not long-term effects on diurnal cortisol slopes in wild chimpanzees</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energetic management in wild chimpanzees (Pan troglodytes verus) in Taï National Park, Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Gomes</w:t>
+                <w:t xml:space="preserve">Prince D Valé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude K Béné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine K N’guessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Deschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-020-02935-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455896v1</w:t>
+                <w:t xml:space="preserve">hal-03455902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic management in wild chimpanzees (Pan troglodytes verus) in Taï National Park, Côte d’Ivoire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tobias Deschner</w:t>
+                <w:t xml:space="preserve">Early maternal loss leads to short-but not long-term effects on diurnal cortisol slopes in wild chimpanzees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J Tkaczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liran Samuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Fedurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455902v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attractiveness of female sexual signaling predicts differences in female grouping patterns between bonobos and chimpanzees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Surbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3331,77 +3331,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Grawunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Uomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Bortolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Voice modulation: from origin and mechanism to social impact (Part II), 377 (1841), </w:t>
@@ -3433,351 +3433,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information transfer efficiency differs in wild chimpanzees and bonobos, but not social cognition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boesch</w:t>
+                <w:t xml:space="preserve">Patterns of urinary cortisol levels during ontogeny appear population specific rather than species specific in wild chimpanzees and bonobos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J Tkaczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Behringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne y Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Fedurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fruth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.0523⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147, pp.102869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2020.102869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798133v1</w:t>
+                <w:t xml:space="preserve">hal-03455925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of urinary cortisol levels during ontogeny appear population specific rather than species specific in wild chimpanzees and bonobos</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Fruth</w:t>
+                <w:t xml:space="preserve">Information transfer efficiency differs in wild chimpanzees and bonobos, but not social cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Surbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liran Samuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tkaczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 147, pp.102869. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (1929), pp.20200523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2020.102869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.0523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455925v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable use of polyadic grooming and its effect on access to social partners in wild chimpanzees and bonobos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Surbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3841,51 +3841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Androgen correlates of male reproductive effort in wild male long-tailed macaques (Macaca fascicularis): A multi-level test of the challenge hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Heistermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4020,51 +4020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diagrammes rang Fréquence (DRF) des communautés animales reflètent-ils la structure des paysages?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4278,77 +4278,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rule-based sequences in sooty mangabey vocal communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanit Souha Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Bande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4428,51 +4428,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la relation entre structure des communautés et distribution des ressources dans le paysage par l'utilisation des Diagrammes Rang-Fréquence (DRF).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] Université Toulouse III - Paul Sabatier (UPS), Toulouse, FRA. 2006, 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4659,51 +4659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sigmundson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girard-Buttoz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Le Floch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanit Souha Azaiez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mcelreath" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07922-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Neumann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bortolato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Zaccarella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Friederici" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq2879" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Perrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Girard-Buttoz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumir Keenan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05409968v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Nod&#233;-Langlois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Rolland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liran Samuni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Ferrari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07885-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097482v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Becker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Eichner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paquette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bock" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59254-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389527v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Fedurek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Tkaczynski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hobaiter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123156" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399162v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tkaczynski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05355013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Rayson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02176-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399171v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Wittig" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Anwander" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gr&#228;&#223;le" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2023.1299087" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782871v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grampp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Le&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D Friederici" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman M Wittig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crockford" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108090" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304794v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girard&#8208;buttoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten J&#228;ger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14039" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03350-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Kappeler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baniel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J.E. Charpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.918773" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mundry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13350" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laporte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104851" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J E Charpentier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874962v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Br&#252;ndl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105152" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455896v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gomes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455902v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince D Val&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine K N&#8217;guessan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Deschner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-020-02935-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455956v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Surbeck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boesch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fruth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02641-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Grawunder" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Uomini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0455" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798133v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0523" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Behringer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne y Ackermann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102869" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798116v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.08.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798065v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heistermann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdiansyah Rahmi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Agil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panji Ahmad Fauzan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.01.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tessier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wascher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Baglione" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bugnyar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Canestrari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clark" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376927v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bande" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097525v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girard-Buttoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Neumann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bortolato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Zaccarella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Friederici" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq2879" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024735v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Perrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Girard-Buttoz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumir Keenan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389527v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05409968v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Nod&#233;-Langlois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Rolland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liran Samuni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Ferrari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07885-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097482v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Becker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Eichner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paquette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bock" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59254-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sigmundson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Le Floch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanit Souha Azaiez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mcelreath" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07922-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Fedurek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Tkaczynski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hobaiter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123156" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399162v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tkaczynski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05355013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Rayson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02176-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399171v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Wittig" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Anwander" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gr&#228;&#223;le" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2023.1299087" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782871v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grampp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Le&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D Friederici" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman M Wittig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crockford" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108090" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304794v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girard&#8208;buttoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten J&#228;ger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14039" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mundry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13350" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03350-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820273v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Kappeler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baniel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J.E. Charpentier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.918773" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laporte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104851" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874962v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Br&#252;ndl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105152" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522137v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J E Charpentier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455902v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince D Val&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine K N&#8217;guessan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Deschner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-020-02935-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gomes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455956v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Surbeck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boesch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fruth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02641-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Grawunder" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Uomini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0455" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455925v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Behringer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne y Ackermann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102869" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798133v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0523" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798116v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.08.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798065v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heistermann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdiansyah Rahmi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Agil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panji Ahmad Fauzan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.01.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tessier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wascher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Baglione" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bugnyar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Canestrari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clark" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376927v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bande" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>