--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -100,1570 +100,1570 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile use of chimpanzee call combinations promotes meaning expansion</w:t>
+                <w:t xml:space="preserve">Social tolerance and role model diversity increase tool use learning opportunities across chimpanzee ontogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oscar Nodé-Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano Zaccarella</w:t>
+                <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Friederici</w:t>
+                <w:t xml:space="preserve">Pier Francesco Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (19), </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adq2879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-07885-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097525v1</w:t>
+                <w:t xml:space="preserve">hal-05409968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions mediate nonlinear phenomena production in the vocalizations of two ape species</w:t>
+                <w:t xml:space="preserve">Long arcuate fascicle in wild and captive chimpanzees as a potential structural precursor of the language network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Fournier</w:t>
+                <w:t xml:space="preserve">Yannick Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Perrier</w:t>
+                <w:t xml:space="preserve">Cornelius Eichner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Girard-Buttoz</w:t>
+                <w:t xml:space="preserve">Michael Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumir Keenan</w:t>
+                <w:t xml:space="preserve">Christian Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 380 (1923), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.4485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-59254-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024735v1</w:t>
+                <w:t xml:space="preserve">hal-05097482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions mediate nonlinear phenomena production in the vocalizations of two ape species</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sumir Keenan</w:t>
+                <w:t xml:space="preserve">Vocal sequence diversity and length remain stable across ontogeny in a catarrhine monkey (Cercocebus atys)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Sigmundson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanit Souha Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Mcelreath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0013⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-07922-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389527v1</w:t>
+                <w:t xml:space="preserve">hal-05024778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social tolerance and role model diversity increase tool use learning opportunities across chimpanzee ontogeny</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pier Francesco Ferrari</w:t>
+                <w:t xml:space="preserve">Emotions mediate nonlinear phenomena production in the vocalizations of two ape species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumir Keenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380 (1923), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-07885-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05409968v1</w:t>
+                <w:t xml:space="preserve">hal-05389527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long arcuate fascicle in wild and captive chimpanzees as a potential structural precursor of the language network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Paquette</w:t>
+                <w:t xml:space="preserve">Versatile use of chimpanzee call combinations promotes meaning expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bock</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Zaccarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Friederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-59254-8⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adq2879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097482v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal sequence diversity and length remain stable across ontogeny in a catarrhine monkey (Cercocebus atys)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Mcelreath</w:t>
+                <w:t xml:space="preserve">Emotions mediate nonlinear phenomena production in the vocalizations of two ape species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumir Keenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380 (1923), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-07922-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05024778v1</w:t>
+                <w:t xml:space="preserve">hal-05024735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal gregariousness and female audience effects mediate mother–infant proximity in wild chimpanzees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Fedurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick J Tkaczynski</w:t>
+                <w:t xml:space="preserve">Patrick Tkaczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hobaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 223, </w:t>
+              <w:t xml:space="preserve">, 2025, 223, pp.123156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024787v1</w:t>
+                <w:t xml:space="preserve">hal-05399162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal gregariousness and female audience effects mediate mother–infant proximity in wild chimpanzees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Fedurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Tkaczynski</w:t>
+                <w:t xml:space="preserve">Patrick J Tkaczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hobaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 223, pp.123156. </w:t>
+              <w:t xml:space="preserve">, 2025, 223, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399162v1</w:t>
+                <w:t xml:space="preserve">hal-05024787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social tolerance and role model diversity increase tool use learning opportunities across chimpanzee ontogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Nodé-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Francesco Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-025-07885-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of organized but not disorganized attachment in wild Western chimpanzee offspring (Pan troglodytes verus)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Social tolerance and role model diversity increase tool use learning opportunities across chimpanzee ontogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Nodé-Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Holly Rayson</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liran Samuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Francesco Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41562-025-02176-8⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-07885-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05355013v1</w:t>
+                <w:t xml:space="preserve">hal-05399171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social tolerance and role model diversity increase tool use learning opportunities across chimpanzee ontogeny</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Evidence of organized but not disorganized attachment in wild Western chimpanzee offspring (Pan troglodytes verus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Nodé-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J Tkaczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pier Francesco Ferrari</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly Rayson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-07885-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (8), pp.1571 - 1582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-025-02176-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399171v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain structure and function: a multidisciplinary pipeline to study hominoid brain evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Friederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Wittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Anwander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelius Eichner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Gräßle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1727,64 +1727,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social uncertainty promotes signal complexity during approaches in wild chimpanzees (Pan troglodytes verus) and mangabeys (Cercocebus atys atys)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grampp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julián León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1848,77 +1848,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimpanzees show the capacity to communicate about concomitant daily life events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela D Friederici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman M Wittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Gräßle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelius Eichner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard‐buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2106,468 +2106,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow development of vocal sequences through ontogeny in wild chimpanzees (&amp;lt;i&amp;gt;Pan troglodytes verus)&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Chimpanzees produce diverse vocal sequences with ordered and recombinatorial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Zaccarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tatiana Bortolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Friederici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Wittig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/desc.13350⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-03350-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304823v1</w:t>
+                <w:t xml:space="preserve">hal-03875007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimpanzees produce diverse vocal sequences with ordered and recombinatorial properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roman Wittig</w:t>
+                <w:t xml:space="preserve">Sex and dominance: How to assess and interpret intersexual dominance relationships in mammalian societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M. Kappeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Canteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie J.E. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-03350-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.918773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.918773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875007v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex and dominance: How to assess and interpret intersexual dominance relationships in mammalian societies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Canteloup</w:t>
+                <w:t xml:space="preserve">Slow development of vocal sequences through ontogeny in wild chimpanzees (&amp;lt;i&amp;gt;Pan troglodytes verus)&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie J.E. Charpentier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger Mundry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman M Wittig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard‐buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.918773. </w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (4), pp.e13350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.918773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/desc.13350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820273v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population-specific call order in chimpanzee greeting vocal sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Bortolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2638,295 +2638,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal effects on the development of vocal communication in wild chimpanzees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex and dominance: How to assess and interpret intersexual dominance relationships in mammalian societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M. Kappeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Canteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aisha Bründl</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Grampp</w:t>
+                <w:t xml:space="preserve">Marie J E Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.105152⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.918773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874962v1</w:t>
+                <w:t xml:space="preserve">hal-05522137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex and dominance: How to assess and interpret intersexual dominance relationships in mammalian societies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie J E Charpentier</w:t>
+                <w:t xml:space="preserve">Maternal effects on the development of vocal communication in wild chimpanzees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha Bründl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liran Samuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grampp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.918773⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (10), pp.105152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.105152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522137v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic management in wild chimpanzees (Pan troglodytes verus) in Taï National Park, Côte d’Ivoire</w:t>
               </w:r>
@@ -3046,77 +3046,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early maternal loss leads to short-but not long-term effects on diurnal cortisol slopes in wild chimpanzees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J Tkaczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Fedurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3184,64 +3184,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attractiveness of female sexual signaling predicts differences in female grouping patterns between bonobos and chimpanzees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Surbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3331,77 +3331,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Grawunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Uomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Voice modulation: from origin and mechanism to social impact (Part II), 377 (1841), </w:t>
@@ -3433,351 +3433,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of urinary cortisol levels during ontogeny appear population specific rather than species specific in wild chimpanzees and bonobos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information transfer efficiency differs in wild chimpanzees and bonobos, but not social cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Surbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liran Samuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick J Tkaczynski</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Barbara Fruth</w:t>
+                <w:t xml:space="preserve">Patrick Tkaczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2020.102869⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (1929), pp.20200523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.0523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455925v1</w:t>
+                <w:t xml:space="preserve">hal-04798133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information transfer efficiency differs in wild chimpanzees and bonobos, but not social cognition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patterns of urinary cortisol levels during ontogeny appear population specific rather than species specific in wild chimpanzees and bonobos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Tkaczynski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boesch</w:t>
+                <w:t xml:space="preserve">Patrick J Tkaczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Behringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne y Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Fedurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fruth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 287 (1929), pp.20200523. </w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147, pp.102869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.0523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2020.102869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798133v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable use of polyadic grooming and its effect on access to social partners in wild chimpanzees and bonobos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Surbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3841,51 +3841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Androgen correlates of male reproductive effort in wild male long-tailed macaques (Macaca fascicularis): A multi-level test of the challenge hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Heistermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4020,51 +4020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diagrammes rang Fréquence (DRF) des communautés animales reflètent-ils la structure des paysages?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4278,77 +4278,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rule-based sequences in sooty mangabey vocal communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanit Souha Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Bande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4428,51 +4428,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la relation entre structure des communautés et distribution des ressources dans le paysage par l'utilisation des Diagrammes Rang-Fréquence (DRF).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] Université Toulouse III - Paul Sabatier (UPS), Toulouse, FRA. 2006, 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4659,51 +4659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097525v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girard-Buttoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Neumann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bortolato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Zaccarella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Friederici" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq2879" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024735v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Perrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Girard-Buttoz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumir Keenan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389527v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05409968v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Nod&#233;-Langlois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Rolland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liran Samuni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Ferrari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07885-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097482v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Becker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Eichner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paquette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bock" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59254-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sigmundson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Le Floch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanit Souha Azaiez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mcelreath" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07922-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Fedurek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Tkaczynski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hobaiter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123156" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399162v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tkaczynski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05355013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Rayson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02176-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399171v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Wittig" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Anwander" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gr&#228;&#223;le" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2023.1299087" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782871v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grampp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Le&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D Friederici" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman M Wittig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crockford" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108090" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304794v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girard&#8208;buttoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten J&#228;ger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14039" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mundry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13350" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03350-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820273v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Kappeler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baniel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J.E. Charpentier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.918773" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laporte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104851" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874962v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Br&#252;ndl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105152" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522137v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J E Charpentier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455902v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince D Val&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine K N&#8217;guessan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Deschner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-020-02935-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gomes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455956v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Surbeck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boesch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fruth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02641-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Grawunder" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Uomini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0455" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455925v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Behringer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne y Ackermann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102869" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798133v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0523" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798116v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.08.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798065v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heistermann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdiansyah Rahmi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Agil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panji Ahmad Fauzan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.01.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tessier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wascher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Baglione" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bugnyar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Canestrari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clark" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376927v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bande" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05409968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Nod&#233;-Langlois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Rolland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girard-Buttoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liran Samuni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Ferrari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07885-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097482v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Becker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Eichner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paquette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bock" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59254-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024778v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sigmundson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Le Floch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanit Souha Azaiez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mcelreath" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07922-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389527v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fournier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Perrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Girard-Buttoz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumir Keenan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bortolato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097525v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Neumann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Zaccarella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Friederici" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq2879" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024735v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Fedurek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tkaczynski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hobaiter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123156" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024787v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Tkaczynski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05355013v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Rayson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02176-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Wittig" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Anwander" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gr&#228;&#223;le" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2023.1299087" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782871v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grampp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Le&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D Friederici" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman M Wittig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crockford" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108090" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304794v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girard&#8208;buttoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten J&#228;ger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14039" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03350-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Kappeler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baniel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J.E. Charpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.918773" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mundry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13350" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laporte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104851" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J E Charpentier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874962v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Br&#252;ndl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105152" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455902v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince D Val&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine K N&#8217;guessan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Deschner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-020-02935-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gomes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455956v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Surbeck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boesch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fruth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02641-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Grawunder" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Uomini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0455" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798133v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0523" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Behringer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne y Ackermann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102869" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798116v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.08.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798065v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heistermann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdiansyah Rahmi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Agil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panji Ahmad Fauzan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.01.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tessier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wascher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Baglione" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bugnyar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Canestrari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clark" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376927v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bande" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>