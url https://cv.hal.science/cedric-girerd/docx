--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Girerd </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche, CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-girerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7492-7050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InchIGRAB: An Inchworm-Inspired Guided Retraction and Bending Device for Vine Robots During Colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Giri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Cervera-Torralba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (6), pp.6870-6881. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2025.3535876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tip-Growing Robots: Design, Theory, Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamsa Al Harthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M.Hadi Sadati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukjun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mondini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.5511-5532. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2025.3608701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Scrunching Enables Working Channels in Miniaturized Vine-Inspired Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Hawkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, pp.2166-2180. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3370088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the Loop on Concentric Tube Robot Design: A Case Study on Micro-Laryngeal Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jui-Te Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ostrander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsa Molaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunter Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (12), pp.3457-3469. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2024.3426489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Enforcement of Geometric Non-interference Constraints for Gradient-Based Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan C. Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anugrah Jo Joshy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jui-Te Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania K. Morimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.1849-1882. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-023-09864-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForceSticker: Wireless, Batteryless, Thin & Flexible Force Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrim Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daegue Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayaun Bashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagarjun Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3580793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Fabrication of Concentric Tube Robots: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chibundo Nwafor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania K. Morimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (4), pp.2510-2528. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2023.3255512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Framework for Concentric Tube Robot Design Using Gradient-Based Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jui-Te Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayao Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John T Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania K Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (6), pp.3774-3791. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2022.3180627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Control of a Hand-Held Concentric Tube Robot for Minimally Invasive Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (4), pp.1022-1038. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2020.3043668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Concentric Tube Robot for Cholesteatoma Laser Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Viet Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.462 - 469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Tip-Steering of Concentric Tube Robots in the Trachea Based on Visual SLAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Kudryavtsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (4), pp.582 - 585. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMRB.2020.3034720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Concentric Tube Robots Using Tube Patterning for Follow-The-Leader Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schlinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4047983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAM-based Follow-the-Leader Deployment of Concentric Tube Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Kudryavtsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.548-555. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2019.2963821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Tip-Steering of Concentric Tube Robots in the Trachea Based on Visual SLAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Kudryavtsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (4), pp.582-585. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMRB.2020.3034720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Inspection of the Olfactory Epithelium: Feasibility of Robotized Optical Biopsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Tamadazte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benassarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (11), pp.1951-1961. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-018-2076-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendon-Driven vs Rod-Driven Continuum Robots: A Bench Test Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berthet-Rayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based Pose Estimation and Shape Reconstruction for Robot Manipulators and Soft, Continuum Robots via Differentiable Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingpei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Yip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2023 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom. pp.560-567, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48891.2023.10161066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04052705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards optical biopsy of olfactory cells using concentric tube robots with follow-the-leader deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. pp.5661-5887, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2017.8206455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a robotized inspection of the olfactory epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Tube Design and Simple Kinematic Strategy for Follow-the-Leader Deployment of Concentric Tube Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Springer International Publishing, pp.23-31, 2018, Springer Proceedings in Advanced Robotics, 978-3-319-56802-7. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-56802-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless contact force sensing and localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrim Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manideep Dunna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania K. Morimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinesh Bharadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 18554726. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de robots à tubes concentriques et application à l'inspection des cellules olfactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Strasbourg, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018STRAD005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01827795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Girerd </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche, CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-girerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7492-7050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helical and Planar Continuum Robot Shapes by Structural Tube Modifications and Backbone Length Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Saija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2026.3677711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InchIGRAB: An Inchworm-Inspired Guided Retraction and Bending Device for Vine Robots During Colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Giri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Cervera-Torralba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (6), pp.6870-6881. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2025.3535876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tip-Growing Robots: Design, Theory, Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamsa Al Harthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M.Hadi Sadati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukjun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mondini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.5511-5532. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2025.3608701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Enforcement of Geometric Non-interference Constraints for Gradient-Based Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan C. Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anugrah Jo Joshy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jui-Te Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania K. Morimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.1849-1882. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-023-09864-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Scrunching Enables Working Channels in Miniaturized Vine-Inspired Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Hawkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, pp.2166-2180. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3370088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the Loop on Concentric Tube Robot Design: A Case Study on Micro-Laryngeal Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jui-Te Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ostrander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsa Molaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunter Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (12), pp.3457-3469. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2024.3426489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForceSticker: Wireless, Batteryless, Thin & Flexible Force Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrim Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daegue Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayaun Bashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagarjun Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3580793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Fabrication of Concentric Tube Robots: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chibundo Nwafor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania K. Morimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (4), pp.2510-2528. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2023.3255512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Framework for Concentric Tube Robot Design Using Gradient-Based Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jui-Te Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayao Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John T Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania K Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (6), pp.3774-3791. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2022.3180627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Concentric Tube Robot for Cholesteatoma Laser Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Viet Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.462 - 469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Control of a Hand-Held Concentric Tube Robot for Minimally Invasive Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (4), pp.1022-1038. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2020.3043668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Concentric Tube Robots Using Tube Patterning for Follow-The-Leader Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schlinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4047983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Tip-Steering of Concentric Tube Robots in the Trachea Based on Visual SLAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Kudryavtsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (4), pp.582 - 585. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMRB.2020.3034720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAM-based Follow-the-Leader Deployment of Concentric Tube Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Kudryavtsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.548-555. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2019.2963821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Inspection of the Olfactory Epithelium: Feasibility of Robotized Optical Biopsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Tamadazte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benassarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (11), pp.1951-1961. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-018-2076-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendon-Driven vs Rod-Driven Continuum Robots: A Bench Test Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berthet-Rayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based Pose Estimation and Shape Reconstruction for Robot Manipulators and Soft, Continuum Robots via Differentiable Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingpei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Yip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2023 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom. pp.560-567, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48891.2023.10161066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04052705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards optical biopsy of olfactory cells using concentric tube robots with follow-the-leader deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. pp.5661-5887, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2017.8206455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a robotized inspection of the olfactory epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Tube Design and Simple Kinematic Strategy for Follow-the-Leader Deployment of Concentric Tube Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Springer International Publishing, pp.23-31, 2018, Springer Proceedings in Advanced Robotics, 978-3-319-56802-7. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-56802-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless contact force sensing and localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrim Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manideep Dunna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania K. Morimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinesh Bharadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 18554726. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de robots à tubes concentriques et application à l'inspection des cellules olfactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Strasbourg, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018STRAD005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01827795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0342ABBC"/>
+    <w:nsid w:val="E13B27B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-girerd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7492-7050" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981260v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Giri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girerd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Cervera-Torralba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tolley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Morimoto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2025.3535876" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269475v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsa Al Harthy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M.Hadi Sadati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukjun Kim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mondini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3608701" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alvarez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Hawkes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3370088" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Te Lin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ostrander" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Molaei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Gilbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3426489" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312659v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan C. Dunn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anugrah Jo Joshy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania K. Morimoto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-023-09864-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312880v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agrim Gupta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daegue Park" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayaun Bashar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagarjun Bhat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3580793" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312792v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chibundo Nwafor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3255512" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487602v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayao Yan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Hwang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania K Morimoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3180627" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487603v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3043668" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Viet Anh Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lehmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053017v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kudryavtsev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.3034720" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Girerd" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlinquer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047983" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2963821" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lihoreau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benassarou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-018-2076-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690807v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benoist" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthet-Rayne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04052705v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingpei Lu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Yip" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10161066" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830864v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206455" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832537v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828528v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manideep Dunna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Bharadia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01827795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018STRAD005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-girerd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7492-7050" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531210v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benoist" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girerd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Saija" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2026.3677711" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981260v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Giri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Cervera-Torralba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tolley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Morimoto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2025.3535876" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269475v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsa Al Harthy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M.Hadi Sadati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukjun Kim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mondini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3608701" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312659v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan C. Dunn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anugrah Jo Joshy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Te Lin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania K. Morimoto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-023-09864-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alvarez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Hawkes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3370088" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690793v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ostrander" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Molaei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Gilbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3426489" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agrim Gupta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daegue Park" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayaun Bashar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagarjun Bhat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3580793" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chibundo Nwafor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3255512" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayao Yan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Hwang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania K Morimoto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3180627" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549460v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Viet Anh Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lehmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487603v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3043668" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593548v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Girerd" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlinquer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047983" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kudryavtsev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.3034720" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2963821" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lihoreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benassarou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-018-2076-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690807v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthet-Rayne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04052705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingpei Lu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Yip" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10161066" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830864v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206455" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828528v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693430v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manideep Dunna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Bharadia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01827795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018STRAD005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>