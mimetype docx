--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Girerd </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche, CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-girerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7492-7050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helical and Planar Continuum Robot Shapes by Structural Tube Modifications and Backbone Length Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Saija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2026.3677711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InchIGRAB: An Inchworm-Inspired Guided Retraction and Bending Device for Vine Robots During Colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Giri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Cervera-Torralba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (6), pp.6870-6881. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2025.3535876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tip-Growing Robots: Design, Theory, Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamsa Al Harthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M.Hadi Sadati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukjun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mondini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.5511-5532. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2025.3608701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Enforcement of Geometric Non-interference Constraints for Gradient-Based Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan C. Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anugrah Jo Joshy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jui-Te Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania K. Morimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.1849-1882. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-023-09864-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Scrunching Enables Working Channels in Miniaturized Vine-Inspired Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Hawkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, pp.2166-2180. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3370088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the Loop on Concentric Tube Robot Design: A Case Study on Micro-Laryngeal Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jui-Te Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ostrander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsa Molaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunter Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (12), pp.3457-3469. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2024.3426489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForceSticker: Wireless, Batteryless, Thin & Flexible Force Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrim Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daegue Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayaun Bashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagarjun Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3580793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Fabrication of Concentric Tube Robots: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chibundo Nwafor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania K. Morimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (4), pp.2510-2528. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2023.3255512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Framework for Concentric Tube Robot Design Using Gradient-Based Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jui-Te Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayao Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John T Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania K Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (6), pp.3774-3791. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2022.3180627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Concentric Tube Robot for Cholesteatoma Laser Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Viet Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.462 - 469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Control of a Hand-Held Concentric Tube Robot for Minimally Invasive Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (4), pp.1022-1038. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2020.3043668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Concentric Tube Robots Using Tube Patterning for Follow-The-Leader Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schlinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4047983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Tip-Steering of Concentric Tube Robots in the Trachea Based on Visual SLAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Kudryavtsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (4), pp.582 - 585. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMRB.2020.3034720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAM-based Follow-the-Leader Deployment of Concentric Tube Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Kudryavtsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.548-555. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2019.2963821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Inspection of the Olfactory Epithelium: Feasibility of Robotized Optical Biopsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Tamadazte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benassarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (11), pp.1951-1961. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-018-2076-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendon-Driven vs Rod-Driven Continuum Robots: A Bench Test Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berthet-Rayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based Pose Estimation and Shape Reconstruction for Robot Manipulators and Soft, Continuum Robots via Differentiable Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingpei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Yip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2023 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom. pp.560-567, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48891.2023.10161066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04052705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards optical biopsy of olfactory cells using concentric tube robots with follow-the-leader deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. pp.5661-5887, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2017.8206455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a robotized inspection of the olfactory epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Tube Design and Simple Kinematic Strategy for Follow-the-Leader Deployment of Concentric Tube Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Springer International Publishing, pp.23-31, 2018, Springer Proceedings in Advanced Robotics, 978-3-319-56802-7. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-56802-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless contact force sensing and localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrim Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manideep Dunna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania K. Morimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinesh Bharadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 18554726. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de robots à tubes concentriques et application à l'inspection des cellules olfactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Strasbourg, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018STRAD005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01827795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Girerd </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche, CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-girerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7492-7050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helical and Planar Continuum Robot Shapes by Structural Tube Modifications and Backbone Length Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Saija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2026.3677711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InchIGRAB: An Inchworm-Inspired Guided Retraction and Bending Device for Vine Robots During Colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Giri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Cervera-Torralba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (6), pp.6870-6881. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2025.3535876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tip-Growing Robots: Design, Theory, Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamsa Al Harthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M.Hadi Sadati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukjun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mondini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.5511-5532. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2025.3608701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Scrunching Enables Working Channels in Miniaturized Vine-Inspired Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Hawkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, pp.2166-2180. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3370088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the Loop on Concentric Tube Robot Design: A Case Study on Micro-Laryngeal Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jui-Te Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ostrander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsa Molaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunter Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (12), pp.3457-3469. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2024.3426489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Enforcement of Geometric Non-interference Constraints for Gradient-Based Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan C. Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anugrah Jo Joshy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jui-Te Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania K. Morimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.1849-1882. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-023-09864-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForceSticker: Wireless, Batteryless, Thin & Flexible Force Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrim Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daegue Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayaun Bashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagarjun Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3580793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Fabrication of Concentric Tube Robots: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chibundo Nwafor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania K. Morimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (4), pp.2510-2528. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2023.3255512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Framework for Concentric Tube Robot Design Using Gradient-Based Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jui-Te Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayao Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John T Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania K Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (6), pp.3774-3791. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2022.3180627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Control of a Hand-Held Concentric Tube Robot for Minimally Invasive Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (4), pp.1022-1038. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2020.3043668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Concentric Tube Robot for Cholesteatoma Laser Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Viet Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.462 - 469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Tip-Steering of Concentric Tube Robots in the Trachea Based on Visual SLAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Kudryavtsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (4), pp.582 - 585. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMRB.2020.3034720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Concentric Tube Robots Using Tube Patterning for Follow-The-Leader Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schlinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4047983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAM-based Follow-the-Leader Deployment of Concentric Tube Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Kudryavtsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.548-555. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2019.2963821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Inspection of the Olfactory Epithelium: Feasibility of Robotized Optical Biopsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Tamadazte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benassarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (11), pp.1951-1961. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-018-2076-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendon-Driven vs Rod-Driven Continuum Robots: A Bench Test Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berthet-Rayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based Pose Estimation and Shape Reconstruction for Robot Manipulators and Soft, Continuum Robots via Differentiable Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingpei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Yip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2023 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom. pp.560-567, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48891.2023.10161066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04052705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards optical biopsy of olfactory cells using concentric tube robots with follow-the-leader deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. pp.5661-5887, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2017.8206455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a robotized inspection of the olfactory epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Tube Design and Simple Kinematic Strategy for Follow-the-Leader Deployment of Concentric Tube Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Springer International Publishing, pp.23-31, 2018, Springer Proceedings in Advanced Robotics, 978-3-319-56802-7. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-56802-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless contact force sensing and localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrim Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manideep Dunna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania K. Morimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinesh Bharadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 18554726. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de robots à tubes concentriques et application à l'inspection des cellules olfactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Strasbourg, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018STRAD005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01827795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E13B27B0"/>
+    <w:nsid w:val="ACF053AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-girerd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7492-7050" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531210v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benoist" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girerd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Saija" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2026.3677711" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981260v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Giri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Cervera-Torralba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tolley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Morimoto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2025.3535876" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269475v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsa Al Harthy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M.Hadi Sadati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukjun Kim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mondini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3608701" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312659v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan C. Dunn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anugrah Jo Joshy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Te Lin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania K. Morimoto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-023-09864-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alvarez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Hawkes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3370088" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690793v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ostrander" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Molaei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Gilbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3426489" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agrim Gupta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daegue Park" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayaun Bashar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagarjun Bhat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3580793" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chibundo Nwafor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3255512" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayao Yan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Hwang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania K Morimoto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3180627" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549460v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Viet Anh Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lehmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487603v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3043668" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593548v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Girerd" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlinquer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047983" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kudryavtsev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.3034720" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2963821" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lihoreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benassarou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-018-2076-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690807v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthet-Rayne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04052705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingpei Lu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Yip" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10161066" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830864v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206455" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828528v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693430v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manideep Dunna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Bharadia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01827795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018STRAD005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-girerd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7492-7050" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531210v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benoist" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girerd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Saija" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2026.3677711" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981260v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Giri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Cervera-Torralba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tolley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Morimoto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2025.3535876" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269475v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsa Al Harthy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M.Hadi Sadati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukjun Kim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mondini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3608701" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alvarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Hawkes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3370088" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690793v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Te Lin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ostrander" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Molaei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Gilbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3426489" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312659v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan C. Dunn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anugrah Jo Joshy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania K. Morimoto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-023-09864-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agrim Gupta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daegue Park" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayaun Bashar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagarjun Bhat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3580793" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chibundo Nwafor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3255512" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayao Yan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Hwang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania K Morimoto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3180627" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3043668" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Viet Anh Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lehmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kudryavtsev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.3034720" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Girerd" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlinquer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047983" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2963821" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lihoreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benassarou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-018-2076-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690807v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthet-Rayne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04052705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingpei Lu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Yip" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10161066" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830864v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206455" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828528v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693430v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manideep Dunna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Bharadia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01827795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018STRAD005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>