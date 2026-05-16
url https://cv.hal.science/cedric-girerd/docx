--- v2 (2026-04-26)
+++ v3 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Girerd </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche, CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-girerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7492-7050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helical and Planar Continuum Robot Shapes by Structural Tube Modifications and Backbone Length Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Saija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2026.3677711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InchIGRAB: An Inchworm-Inspired Guided Retraction and Bending Device for Vine Robots During Colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Giri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Cervera-Torralba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (6), pp.6870-6881. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2025.3535876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tip-Growing Robots: Design, Theory, Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamsa Al Harthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M.Hadi Sadati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukjun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mondini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.5511-5532. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2025.3608701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Scrunching Enables Working Channels in Miniaturized Vine-Inspired Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Hawkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, pp.2166-2180. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3370088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the Loop on Concentric Tube Robot Design: A Case Study on Micro-Laryngeal Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jui-Te Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ostrander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsa Molaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunter Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (12), pp.3457-3469. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2024.3426489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Enforcement of Geometric Non-interference Constraints for Gradient-Based Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan C. Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anugrah Jo Joshy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jui-Te Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania K. Morimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.1849-1882. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-023-09864-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForceSticker: Wireless, Batteryless, Thin & Flexible Force Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrim Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daegue Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayaun Bashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagarjun Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3580793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Fabrication of Concentric Tube Robots: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chibundo Nwafor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania K. Morimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (4), pp.2510-2528. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2023.3255512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Framework for Concentric Tube Robot Design Using Gradient-Based Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jui-Te Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayao Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John T Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania K Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (6), pp.3774-3791. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2022.3180627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Control of a Hand-Held Concentric Tube Robot for Minimally Invasive Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (4), pp.1022-1038. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2020.3043668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Concentric Tube Robot for Cholesteatoma Laser Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Viet Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.462 - 469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Tip-Steering of Concentric Tube Robots in the Trachea Based on Visual SLAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Kudryavtsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (4), pp.582 - 585. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMRB.2020.3034720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Concentric Tube Robots Using Tube Patterning for Follow-The-Leader Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schlinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4047983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAM-based Follow-the-Leader Deployment of Concentric Tube Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Kudryavtsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.548-555. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2019.2963821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Inspection of the Olfactory Epithelium: Feasibility of Robotized Optical Biopsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Tamadazte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benassarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (11), pp.1951-1961. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-018-2076-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendon-Driven vs Rod-Driven Continuum Robots: A Bench Test Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berthet-Rayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based Pose Estimation and Shape Reconstruction for Robot Manipulators and Soft, Continuum Robots via Differentiable Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingpei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Yip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2023 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom. pp.560-567, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48891.2023.10161066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04052705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards optical biopsy of olfactory cells using concentric tube robots with follow-the-leader deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. pp.5661-5887, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2017.8206455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a robotized inspection of the olfactory epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Tube Design and Simple Kinematic Strategy for Follow-the-Leader Deployment of Concentric Tube Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Springer International Publishing, pp.23-31, 2018, Springer Proceedings in Advanced Robotics, 978-3-319-56802-7. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-56802-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless contact force sensing and localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrim Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manideep Dunna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania K. Morimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinesh Bharadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 18554726. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de robots à tubes concentriques et application à l'inspection des cellules olfactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Strasbourg, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018STRAD005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01827795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric Girerd </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche, CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-girerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7492-7050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helical and Planar Continuum Robot Shapes by Structural Tube Modifications and Backbone Length Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Saija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (6), pp.7134-7141. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2026.3677711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InchIGRAB: An Inchworm-Inspired Guided Retraction and Bending Device for Vine Robots During Colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Giri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Cervera-Torralba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (6), pp.6870-6881. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2025.3535876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tip-Growing Robots: Design, Theory, Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamsa Al Harthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M.Hadi Sadati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukjun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mondini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.5511-5532. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2025.3608701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Scrunching Enables Working Channels in Miniaturized Vine-Inspired Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Hawkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, pp.2166-2180. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3370088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the Loop on Concentric Tube Robot Design: A Case Study on Micro-Laryngeal Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jui-Te Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ostrander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsa Molaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunter Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (12), pp.3457-3469. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2024.3426489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Enforcement of Geometric Non-interference Constraints for Gradient-Based Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan C. Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anugrah Jo Joshy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jui-Te Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania K. Morimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.1849-1882. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-023-09864-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForceSticker: Wireless, Batteryless, Thin & Flexible Force Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrim Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daegue Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayaun Bashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagarjun Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3580793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Fabrication of Concentric Tube Robots: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chibundo Nwafor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania K. Morimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (4), pp.2510-2528. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2023.3255512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Framework for Concentric Tube Robot Design Using Gradient-Based Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jui-Te Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayao Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John T Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania K Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (6), pp.3774-3791. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2022.3180627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Control of a Hand-Held Concentric Tube Robot for Minimally Invasive Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Morimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (4), pp.1022-1038. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2020.3043668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Concentric Tube Robot for Cholesteatoma Laser Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Viet Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.462 - 469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Tip-Steering of Concentric Tube Robots in the Trachea Based on Visual SLAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Kudryavtsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (4), pp.582 - 585. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMRB.2020.3034720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Concentric Tube Robots Using Tube Patterning for Follow-The-Leader Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schlinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4047983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAM-based Follow-the-Leader Deployment of Concentric Tube Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Kudryavtsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.548-555. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2019.2963821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Inspection of the Olfactory Epithelium: Feasibility of Robotized Optical Biopsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Tamadazte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benassarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (11), pp.1951-1961. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-018-2076-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendon-Driven vs Rod-Driven Continuum Robots: A Bench Test Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berthet-Rayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based Pose Estimation and Shape Reconstruction for Robot Manipulators and Soft, Continuum Robots via Differentiable Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingpei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Yip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2023 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom. pp.560-567, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48891.2023.10161066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04052705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a robotized inspection of the olfactory epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards optical biopsy of olfactory cells using concentric tube robots with follow-the-leader deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. pp.5661-5887, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2017.8206455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Tube Design and Simple Kinematic Strategy for Follow-the-Leader Deployment of Concentric Tube Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Springer International Publishing, pp.23-31, 2018, Springer Proceedings in Advanced Robotics, 978-3-319-56802-7. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-56802-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless contact force sensing and localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrim Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manideep Dunna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania K. Morimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinesh Bharadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 18554726. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de robots à tubes concentriques et application à l'inspection des cellules olfactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Girerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Strasbourg, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018STRAD005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01827795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACF053AA"/>
+    <w:nsid w:val="FE762B47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-girerd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7492-7050" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531210v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benoist" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girerd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Saija" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2026.3677711" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981260v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Giri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Cervera-Torralba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tolley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Morimoto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2025.3535876" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269475v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsa Al Harthy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M.Hadi Sadati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukjun Kim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mondini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3608701" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alvarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Hawkes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3370088" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690793v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Te Lin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ostrander" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Molaei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Gilbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3426489" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312659v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan C. Dunn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anugrah Jo Joshy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania K. Morimoto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-023-09864-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agrim Gupta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daegue Park" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayaun Bashar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagarjun Bhat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3580793" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chibundo Nwafor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3255512" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayao Yan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Hwang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania K Morimoto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3180627" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3043668" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Viet Anh Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lehmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kudryavtsev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.3034720" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Girerd" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlinquer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047983" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2963821" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lihoreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benassarou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-018-2076-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690807v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthet-Rayne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04052705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingpei Lu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Yip" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10161066" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830864v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206455" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828528v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693430v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manideep Dunna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Bharadia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01827795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018STRAD005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-girerd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7492-7050" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531210v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benoist" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girerd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Saija" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2026.3677711" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981260v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Giri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Cervera-Torralba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tolley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Morimoto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2025.3535876" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269475v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsa Al Harthy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M.Hadi Sadati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukjun Kim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mondini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3608701" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alvarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Hawkes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3370088" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690793v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Te Lin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ostrander" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Molaei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Gilbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3426489" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312659v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan C. Dunn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anugrah Jo Joshy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania K. Morimoto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-023-09864-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agrim Gupta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daegue Park" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayaun Bashar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagarjun Bhat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3580793" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chibundo Nwafor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3255512" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayao Yan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Hwang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania K Morimoto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3180627" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3043668" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Viet Anh Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lehmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kudryavtsev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.3034720" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Girerd" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlinquer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047983" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2963821" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lihoreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benassarou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-018-2076-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690807v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthet-Rayne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04052705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingpei Lu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Yip" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10161066" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832537v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206455" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828528v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693430v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manideep Dunna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Bharadia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01827795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018STRAD005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>